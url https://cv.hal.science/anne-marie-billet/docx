--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -238,273 +238,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better knowledge of alkylcarbazoles as LOHC</w:t>
+                <w:t xml:space="preserve">Prediction of gas-liquid maldistribution impact onto chemical performance in monolith reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Murilo Arrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Devatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th MOMENTOM International Congress: Accelerating the energy transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Orsay, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313831v1</w:t>
+                <w:t xml:space="preserve">hal-05147929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of gas-liquid maldistribution impact onto chemical performance in monolith reactors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a better knowledge of alkylcarbazoles as LOHC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murilo Arrais</w:t>
+                <w:t xml:space="preserve">Jorge Théo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+                <w:t xml:space="preserve">Isabelle Polaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Devatine</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">4th MOMENTOM International Congress: Accelerating the energy transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05147929v1</w:t>
+                <w:t xml:space="preserve">hal-05313831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive mass transfer at gas-liquid interface: effect of confinement for high-Re bubbles</w:t>
               </w:r>
@@ -516,51 +516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Felis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -654,51 +654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téo Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -740,103 +740,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maldistribution quantification for monolithic reactors and for two different technologies of gas-liquid distributors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Arrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Devatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -855,908 +855,908 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport and deposit of oxygen in the wake of an inertial bubble rising in a thin-gap cell</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Des liquides organiques &amp;quot;porteurs&amp;quot; au service de la production intermittente d'hydrogène vert : une voie de stockage intéressante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS-16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">Journée technique sur la transition écologique et environnementale : production, stockage et économie d'énergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle européen de la céramique, Jan 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796553v1</w:t>
+                <w:t xml:space="preserve">hal-04756321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des liquides organiques &amp;quot;porteurs&amp;quot; au service de la production intermittente d'hydrogène vert : une voie de stockage intéressante</w:t>
+                <w:t xml:space="preserve">Characterization of gas-liquid maldistribution in monolith reactors with assessment of an innovative distributor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Murilo Ricardo Do Nascimento Arrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Devatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique sur la transition écologique et environnementale : production, stockage et économie d'énergie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle européen de la céramique, Jan 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering (GLS-16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756321v1</w:t>
+                <w:t xml:space="preserve">hal-04756305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of gas-liquid maldistribution in monolith reactors with assessment of an innovative distributor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des écoulements confinés à bulles : l'Intelligence Artificielle au service du traitement des données d'un capteur résistif innovant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Devatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murilo Ricardo Do Nascimento Arrais</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+                <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering (GLS-16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756305v1</w:t>
+                <w:t xml:space="preserve">hal-04775396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des écoulements confinés à bulles : l'Intelligence Artificielle au service du traitement des données d'un capteur résistif innovant</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Caractérisation hydrodynamique en vue d'une étude cinétique en réacteur jet-loop : application à l’oxydation catalytique de l’hydrogène pour la purification des flux d’électrolyseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Neau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ouaret</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés</w:t>
+              <w:t xml:space="preserve">19ème Congrès de la SFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775396v1</w:t>
+                <w:t xml:space="preserve">hal-04763744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning to process data from innovative sensor for gas-liquid flow characterization in millimeter-scale channels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Prediction of residence time distribution on monolith reactors to determine the effect of gas-liquid maldistribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Ricardo Do Nascimento Arrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Devatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering (GLS-16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">the 9th International Conference on Tracers and Tracing Methods, 14–16 May 2024, Benicàssim, Spain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Benicassim, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756312v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of residence time distribution on monolith reactors to determine the effect of gas-liquid maldistribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine learning to process data from innovative sensor for gas-liquid flow characterization in millimeter-scale channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Devatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Ricardo Do Nascimento Arrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murilo Ricardo Do Nascimento Arrais</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+                <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 9th International Conference on Tracers and Tracing Methods, 14–16 May 2024, Benicàssim, Spain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Benicassim, Spain</w:t>
+              <w:t xml:space="preserve">16th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering (GLS-16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756284v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation hydrodynamique en vue d'une étude cinétique en réacteur jet-loop : application à l’oxydation catalytique de l’hydrogène pour la purification des flux d’électrolyseurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Ansart</w:t>
+                <w:t xml:space="preserve">Transport and deposit of oxygen in the wake of an inertial bubble rising in a thin-gap cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Felis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Neau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karine Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de la SFGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS-16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763744v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation hydrodynamique en vue d’une étude cinétique en réacteur jet-loop : application à l’oxydation catalytique de l’hydrogène pour la purification des flux d’électrolyseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1781,90 +1781,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale approach for the analysis and assessment of a heat-exchanger monolith reactor dedicated to catalytic gas-liquid reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Devatine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Symposium for Chemical Reaction Engineering (ISCRE 28)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1883,536 +1883,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la fabrication additive sur les propriétés de surface : caractérisation des surfaces et conséquence sur le transfert de matière en réacteur gaz-liquide</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impact of confinement on mass transfer and transport of oxygen around inertial bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Felis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">Conference Dispersed two-phase flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vandoeuvre-lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775394v1</w:t>
+                <w:t xml:space="preserve">hal-04796413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of confinement on mass transfer and transport of oxygen around inertial bubbles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact de la fabrication additive sur les propriétés de surface : caractérisation des surfaces et conséquence sur le transfert de matière en réacteur gaz-liquide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Dispersed two-phase flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Vandoeuvre-lès-Nancy, France</w:t>
+              <w:t xml:space="preserve">19ème congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796413v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass transfer in Taylor flow for industrial chemical absorption systems</w:t>
+                <w:t xml:space="preserve">Coupled modelling of calcite crystallization and reactive acid extraction in the context of effluent treatment in the mining industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Bourdon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Thomas Neron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750878v1</w:t>
+                <w:t xml:space="preserve">hal-04750851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled modelling of calcite crystallization and reactive acid extraction in the context of effluent treatment in the mining industry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mass transfer in Taylor flow for industrial chemical absorption systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rouzineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Neron</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Volpi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750851v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the coupling between acid reactive extraction and calcium carbonate precipitation for the valorisation of a mining industry effluent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Symposium for Chemical Reaction Engineering (ISCRE 27)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2437,64 +2437,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green hydrogen storage for transport applications: relevant heterogeneous catalyst for the hydrogenation and dehydrogenation steps of Liquid Organic Carriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Bekhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2552,756 +2552,756 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d’expérience sur un dispositif de Réflexivité et Contextualisation en formations d’ingénieurs en génie chimique et génie des procédés par Apprentissage (RéCAp)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise au point d'un capteur résistif multicanaux innovant pour caractériser la distribution gaz-liquide dans un réacteur monolithe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Ricardo Do Nascimento Arrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Dechy-Cabaret</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Betbeder</w:t>
+                <w:t xml:space="preserve">Hervé Ayroles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Devatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">18ème Congrès SFGP, 2022 (Toulouse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763903v1</w:t>
+                <w:t xml:space="preserve">hal-04751304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d'un capteur résistif multicanaux innovant pour caractériser la distribution gaz-liquide dans un réacteur monolithe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+                <w:t xml:space="preserve">Retour d’expérience sur un dispositif de Réflexivité et Contextualisation en formations d’ingénieurs en génie chimique et génie des procédés par Apprentissage (RéCAp)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dechy-Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Tourbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Délia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Ayroles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carine Julcour</w:t>
+                <w:t xml:space="preserve">Marie-Claude Betbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès SFGP, 2022 (Toulouse)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SFGP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751304v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation couplée de la cristallisation de calcite et de l’extraction réactive d’un acide dans le cadre du traitement d’effluents de l’industrie minière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Neron</w:t>
+                <w:t xml:space="preserve">Assessment of a new method for taylor flow characterization in a monolith using a multi-channel resistive sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Ricardo Do Nascimento Arrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Ayroles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Devatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès SFGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752600v1</w:t>
+                <w:t xml:space="preserve">hal-04756276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a new method for taylor flow characterization in a monolith using a multi-channel resistive sensor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation couplée de la cristallisation de calcite et de l’extraction réactive d’un acide dans le cadre du traitement d’effluents de l’industrie minière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Neron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">18ème congrès SFGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756276v1</w:t>
+                <w:t xml:space="preserve">hal-04752600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphase reactors modelling and process design for environment friendly production of aluminium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Methodology for intensified reactor design applied to the selective hydrogenation of edible oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Albrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Veyrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Prometia scientific seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Séville, Spain</w:t>
+              <w:t xml:space="preserve">CAMURE 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Italian Association of Chemical Engineering, Mar 2021, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755418v1</w:t>
+                <w:t xml:space="preserve">hal-04750081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for intensified reactor design applied to the selective hydrogenation of edible oil</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multiphase reactors modelling and process design for environment friendly production of aluminium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Neron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carine Julcour</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAMURE 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Italian Association of Chemical Engineering, Mar 2021, Milano, Italy</w:t>
+              <w:t xml:space="preserve">8th Prometia scientific seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750081v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong multiphysics coupling towards simulation of edible oil hydrogenation in monolith type reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMSOL conference 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COMSOL, Oct 2020, Toulouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3326,77 +3326,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation CFD d'un écoulement de Taylor dans le cadre de l'hydrogénation sélective d'huile végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFGP Nantes 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFGP, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3415,665 +3415,665 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of reactive mass transfer around a bubble rising in a confined cell</w:t>
+                <w:t xml:space="preserve">Reactive mass transfer around an oxygen bubble rising freely in a confined cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Felis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Herres-Pawlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Strassl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium SHF Dispersed two-phase flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Workshop Non-Invasive Experimental Tools and Numerical Methods for the Investigation of Non-Reactive and Reactive Gas-Liquid Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905403v1</w:t>
+                <w:t xml:space="preserve">hal-04905391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubbly flows in FERMaT: research activities, tools and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experiments on reactive mass transfer around an oxygen bubble rising freely in a confined cell using colourimetric methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Felis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Strassl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Herres-Pawlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop Non-Invasive Experimental Tools and Numerical Methods for the Investigation of Non-Reactive and Reactive Gas-Liquid Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Professor Michael Schlüter, Jun 2018, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">19. International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403216v1</w:t>
+                <w:t xml:space="preserve">hal-04905416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass transfer in Hele-Shaw cell: experimental and numerical studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bubbly flows in FERMaT: research activities, tools and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop Non-Invasive Experimental Tools and Numerical Methods for the Investigation of Non-Reactive and Reactive Gas-Liquid Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">2nd International Workshop Non-Invasive Experimental Tools and Numerical Methods for the Investigation of Non-Reactive and Reactive Gas-Liquid Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Professor Michael Schlüter, Jun 2018, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905366v1</w:t>
+                <w:t xml:space="preserve">hal-04403216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments on reactive mass transfer around an oxygen bubble rising freely in a confined cell using colourimetric methods</w:t>
+                <w:t xml:space="preserve">Mass transfer in Hele-Shaw cell: experimental and numerical studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Felis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Herres-Pawlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Strassl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonja Herres-Pawlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">International Workshop Non-Invasive Experimental Tools and Numerical Methods for the Investigation of Non-Reactive and Reactive Gas-Liquid Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905416v1</w:t>
+                <w:t xml:space="preserve">hal-04905366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive mass transfer around an oxygen bubble rising freely in a confined cell</w:t>
+                <w:t xml:space="preserve">Experimental study of reactive mass transfer around a bubble rising in a confined cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Felis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Herres-Pawlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Strassl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop Non-Invasive Experimental Tools and Numerical Methods for the Investigation of Non-Reactive and Reactive Gas-Liquid Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">Symposium SHF Dispersed two-phase flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905391v1</w:t>
+                <w:t xml:space="preserve">hal-04905403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the hydrogenation of oils in monolith reactor: methodology for washcoat development and performance evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique SFGP-SFC “Nouveaux objets catalytiques pour les procédés”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4111,90 +4111,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a reactor-heat exchanger of monolith type for three-phase hydrogenation reactions: proof of concept and modelling strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy-Libardo Durán Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïçal Larachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Catalysis in Multiphase Reactors &amp; 9th International Symposium on Multifunctional Reactors (CAMURE 10 &amp; ISMR 9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Qingdao, China. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4245,51 +4245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Butler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CFTL 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Toulouse, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4353,51 +4353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Risso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire SHF Ecoulements diphasiques dispersés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Châtou, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4422,51 +4422,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHEMEPASS – Innovative Tools to promote Chemical Engineering Mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4547,51 +4547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamics and mass transfer in bubble column: influence of liquid phase surface tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet-Duquenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4642,64 +4642,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'une phase solide finement dispersée sur le transfert gaz-liquide en réacteur autoclave et en colonnes à bulles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4776,51 +4776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Risso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4858,64 +4858,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du transfert gaz-liquide en présence d’une troisième phase finement divisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4953,64 +4953,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des capteurs de pression en colonne à bulles industrielle: des mesures fiables et complètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimé Bascoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5078,64 +5078,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des propriétés physico-chimiques sur la distribution de tailles de bulles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hebrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5235,103 +5235,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of maldistribution in gas-liquid monolith reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Ricardo Do Nascimento Arrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Devatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Lisbon, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5369,90 +5369,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert d’oxygène par microbullage en milieu hydroalcoolique : influence des diamètres et des vitesses des microbulles sur le coefficient de transfert kL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghinwa Zaarour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Devatine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5477,64 +5477,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batch-to-continuous transposition of three-phase reactions involved in hydrogen storage in liquid organic carriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Bekhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5598,103 +5598,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an innovative tool to characterize the fluid maldistribution in structured reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Ricardo Do Nascimento Arrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Devatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Berlin, Germany. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5719,90 +5719,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication additive et propriétés de surface : quel impact sur les écoulements et les transferts dans les contacteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rouzineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés (SFGP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5827,103 +5827,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coefficient de transfert gaz-liquide en écoulement de Taylor réactif : une donnée-clé pour les opérations intensifiées de captage de gaz.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rouzineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Volpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFGP Toulouse 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
@@ -5991,51 +5991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Belandria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Corsyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6077,64 +6077,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of hydrodynamics in a gas liquid monolith reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Devatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy-Libardo Durán Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6202,64 +6202,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validité des milieux modèles pour étudier les procédés gaz-liquide industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6317,303 +6317,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass transfer in bubble column for industrial applications. Effects of organic medium, gas and liquid flow rates and column design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Utilisation des capteurs de pression en colonne à bulles industrielle : des mesures fiables et complètes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Augier</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimé Bascoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">10ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809884v1</w:t>
+                <w:t xml:space="preserve">hal-04775402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des capteurs de pression en colonne à bulles industrielle : des mesures fiables et complètes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Mass transfer in bubble column for industrial applications. Effects of organic medium, gas and liquid flow rates and column design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Augier</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775402v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the double optic probe technique to distorted tumbling bubbles in aqueous or organic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet-Duquenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6690,90 +6690,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des propriétés physico-chimiques sur la distribution de tailles de bulles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6828,51 +6828,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude par CFD de l'influence des internes sur l'hydrodynamique monophasique d'une colonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sardeing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet-Duquenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6910,64 +6910,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental design of bubble column in industrial conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7031,51 +7031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion gazeuse dans une colonne à bulles en liquide organique : étude de différents types de fonctionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Duquenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7184,103 +7184,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical hydrodynamic characterization for the design of a lab-scale jet-loop reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Benguigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 217, pp.399-415. </w:t>
@@ -7318,90 +7318,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of mass transfer efficiency in reactive Taylor flow for CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rouzineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Volpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cadours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7452,103 +7452,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative fast-dynamic tool to characterize maldistribution in gas-liquid multi-channel reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Ricardo Do Nascimento Arrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Devatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ayroles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 195, pp.109610. </w:t>
@@ -7586,103 +7586,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation of gas-side mass transfer in Taylor flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rouzineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Volpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 315, pp.123599. </w:t>
@@ -7720,51 +7720,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-kinetic modelling of the acidic leaching of anorthosite: Key learnings toward the conception of a sustainable industrial process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cassayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7880,51 +7880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Butler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lalanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7971,90 +7971,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunflower oil hydrogenation mechanisms and kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Albrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Albrand</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florian Veyrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 421 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8088,77 +8088,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunflower Hydrogenation in Taylor Flow Conditions: Experiments and Computational Fluid Dynamics Modeling Using a Moving Mesh Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 60 (46), pp.16701-16719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8192,90 +8192,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate hydrogenated vegetable oil viscosity predictions for monolith reactor simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 214, pp.115388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8361,51 +8361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 207, pp.1331-1340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8491,51 +8491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larissa Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 207, pp.1256-1269. </w:t>
@@ -8625,51 +8625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krischan Sandmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 105, pp.185-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8697,304 +8697,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive Bubbly Flows</w:t>
+                <w:t xml:space="preserve">Experimental Investigation of Interfacial Mass Transfer Mechanisms for a Confined High-Reynolds-Number Bubble Rising in a Thin Gap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Schlüter</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Matthieu Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sonja Herres-Pawlis</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Risso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ceat.201770085⟩</w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63 (6), pp.2394-2408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.15562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04023172v1</w:t>
+                <w:t xml:space="preserve">hal-01595794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of Interfacial Mass Transfer Mechanisms for a Confined High-Reynolds-Number Bubble Rising in a Thin Gap</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Reactive Bubbly Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Schlüter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique Roig</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Herres-Pawlis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 63 (6), pp.2394-2408. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (8), pp.1384-1384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aic.15562⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ceat.201770085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595794v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic study of a monolith-type reactor for intensification of gas-liquid applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Devatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9084,64 +9084,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and simulations of a Monolith Reactor for three-phase hydrogenation reactions – Rules and recommendations for mass transfer analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy-Libardo Durán Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïçal Larachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9214,51 +9214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Butler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, vol. 115 (Part B), pp. 292-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9318,64 +9318,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuella Bouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Risso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 758, pp.508-521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9422,51 +9422,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overall gas-liquid mass transfer from Taylor bubbles flowing upwards in a circular capillary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shozab Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imran Chughtai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9577,51 +9577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Risso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 704, pp.211-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9668,77 +9668,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of a high-Reynolds-number bubble rising within a thin gap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Risso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 707, pp.444-466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9772,64 +9772,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIV with volume lighting in a narrow cell: An efficient method to measure large velocity fields of rapidly varying flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Risso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9883,239 +9883,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attenuation of the wake of a sphere in an intense incident turbulence with large length scales</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pilot-Scale Laboratory Instruction for ChE: the specific case of the Pilot-unit leading group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Coufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (4), pp.246-252</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547635v1</w:t>
+                <w:t xml:space="preserve">hal-03547430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilot-Scale Laboratory Instruction for ChE: the specific case of the Pilot-unit leading group</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Attenuation of the wake of a sphere in an intense incident turbulence with large length scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhir Amoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Risso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Coufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (5), pp.055105-055105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3425628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547430v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wake attenuation in large Reynolds number dispersed two-phase flows</w:t>
               </w:r>
@@ -10153,51 +10153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhir Amoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Riboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London (1776–1886)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (187), pp.0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10225,304 +10225,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the reliability of an optical fibre probe in bubble column under industrial relevant operating conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Hydrodynamics and mass transfer in bubble column: Influence of liquid phase surface tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 3 (6), pp.495 -504. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (24), pp.7378-7390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2006.04.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2007.08.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594029v1</w:t>
+                <w:t xml:space="preserve">hal-03594034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamics and mass transfer in bubble column: Influence of liquid phase surface tension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">On the reliability of an optical fibre probe in bubble column under industrial relevant operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 6 (24), pp.7378-7390. </w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (6), pp.495 -504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2007.08.077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2006.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594034v1</w:t>
+                <w:t xml:space="preserve">hal-03594029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validité des milieux modèles pour étudier les procédés gaz-liquide industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10586,64 +10586,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axial and Radial Investigation of Hydrodynamics in a Bubble Column; Influence of Fluids Flow Rates and Sparger Type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10696,70 +10696,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass transfer in bubble column for industrial conditions—effects of organic medium, gas and liquid flowrates and column design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Application of the double optic probe technique to distorted tumbling bubbles in aqueous or organic liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10775,121 +10775,121 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 6 (22), pp.5930-5936. </w:t>
+              <w:t xml:space="preserve">, 2005, 6 (22), pp.6134 -6145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2005.04.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2005.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03600501v1</w:t>
+                <w:t xml:space="preserve">hal-03600508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the double optic probe technique to distorted tumbling bubbles in aqueous or organic liquid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Mass transfer in bubble column for industrial conditions—effects of organic medium, gas and liquid flowrates and column design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10905,134 +10905,134 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 6 (22), pp.6134 -6145. </w:t>
+              <w:t xml:space="preserve">, 2005, 6 (22), pp.5930-5936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2005.04.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2005.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03600508v1</w:t>
+                <w:t xml:space="preserve">hal-03600501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par CFD de l'influence des internes sur l'hydrodynamique monophasique d'une colonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sardeing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11070,90 +11070,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of Bubble Characteristics: Comparison Between Double Optical Probe and Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Lewis Kiambi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Risso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 81 (3-4), pp.764-770. </w:t>
@@ -11229,51 +11229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arunabha Kundu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11358,51 +11358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arunablha Kundu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11466,51 +11466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arunabha Kundu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Nigam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11690,51 +11690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of local interfacial area: application of bi-optical fibre technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Lewis Kiambi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimé Bascoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11820,51 +11820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Bang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iordan Nikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11962,51 +11962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Utiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Stüber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12079,51 +12079,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'un agitateur mécanique sur l'hydrodynamique et le transfert de matière gaz—liquide en réacteur gazosiphon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woong Bang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12195,51 +12195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency improvement of a tubular jet reactor by mixing increase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12284,260 +12284,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swirl-induced improvement of turbulent mixing: laser study in a jet-stirred tubular reactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of in — line mixers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Guiraud</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Etcheto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0009-2509(93)80223-D⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 17, pp.S511-S516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0098-1354(93)80274-Q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980517v1</w:t>
+                <w:t xml:space="preserve">hal-01980482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of in — line mixers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Swirl-induced improvement of turbulent mixing: laser study in a jet-stirred tubular reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guiraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Etcheto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 48 (22), pp.3805-3812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0009-2509(93)80223-D⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0098-1354(93)80274-Q⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980482v1</w:t>
+                <w:t xml:space="preserve">hal-01980517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12555,103 +12555,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de formation et de distribution d'un écoulement fluidique diphasique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignace Coghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Devatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO/2021/019176. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -12718,51 +12718,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génie de la Réaction Chimique : les réacteurs polyphasiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Belandria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12909,51 +12909,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53EEBD71"/>
+    <w:nsid w:val="7F1AC0BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13140,51 +13140,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-marie-billet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2589-638X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08370437X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216167172" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Y-5082-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313831v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Th&#233;o" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Polaert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147929v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Arrais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chaumat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182321v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Felis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Galfr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Jorge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147885v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796553v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756321v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756305v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Ricardo Do Nascimento Arrais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756312v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756284v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763744v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Gueguen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ansart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Neau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176419v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750827v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775394v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tendero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796413v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750878v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bourdon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouzineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Volpi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750851v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750845v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755517v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bekhti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Gairola" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Edel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763903v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line D&#233;lia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Betbeder" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751304v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ayroles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752600v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755418v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750081v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veyrine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750040v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750045v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905403v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Herres-Pawlis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Strassl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403216v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905366v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905416v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905391v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384128v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphonse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914923v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy-Libardo Dur&#225;n Mart&#237;nez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;&#231;al Larachi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660268v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Butler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cid" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003333v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Bouche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Risso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028580v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Camy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gagneur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Lann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809900v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet-Duquenne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Delmas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033467v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362106v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Amoura" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037775v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092052v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Bascoul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Augier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mathieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092045v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hebrard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mathieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373611v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772879v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa Zaarour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750835v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752639v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403601v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750113v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322333v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Belandria" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bezard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Corsyn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810024v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guillaume" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bismath Tati Tchibouanga" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809802v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809884v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775402v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Augier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809881v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775403v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;brard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809965v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sardeing" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809817v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809763v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Duquenne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036209v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Benguigui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.04.019" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750461v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cadours" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.120108" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403699v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2023.109610" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193157v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.123599" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713327v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Zhuo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Manero" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2022.107500" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331976v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lalanne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121670" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219128v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129854" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589181v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c02801" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735452v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115388" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270667v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Sh. Abiev" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.07.046" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272722v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Laurini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.07.045" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924877v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krischan Sandmann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.04.005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023172v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schl&#252;ter" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201770085" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595794v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roudet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Risso" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15562" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882029v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2017.10.015" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395331v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.04.009" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411112v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.09.001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325329v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.544" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395292v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shozab Mehdi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Chughtai" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansoor Inayat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apj.1738" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ECEA95B1C447C40BB62151D613A3B40000DB6B1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531013v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.233" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531011v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.289" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539176v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EXPTHERMFLUSCI.2011.02.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547635v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3425628" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547430v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579916v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Riboux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2008.0002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594029v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2006.04.018" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594034v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.08.077" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775406v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016503v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.1342" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-V55D8P5X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600501v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2005.04.026" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600508v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2005.04.018" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775420v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057094v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Lewis Kiambi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dupont" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450810357" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4E8F68BB6DDDDC9D874CCFCC306E5815EBEAAB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049863v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunabha Kundu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumont" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450810341" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9883CD253AD16EB9CBD81F960C648A77E5865FD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022887v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunablha Kundu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023292v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nigam" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/REVCE.2003.19.6.531" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-FDP1QWGQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394969v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristophe Boyer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Wild" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(02)00193-8" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604639v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(01)00245-7" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024321v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Bang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Lu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iordan Nikov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-5861(98)00366-6" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2EED885AC7CCE8DE6770D691DC1B49D72567D54B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607553v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Utiger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank St&#252;ber" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450770225" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981873v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woong Bang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450770604" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/892C379507FE38A748921F22B04A7742F21F117D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987794v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bertrand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980517v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2509(93)80223-D" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E5CA1E7562C231CF07EBF22CF96041AD204C3046/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980482v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Etcheto" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0098-1354(93)80274-Q" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403436v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Da Costa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Coghe" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02284558v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lecoq" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schaer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-marie-billet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2589-638X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08370437X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216167172" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Y-5082-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147929v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Arrais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chaumat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313831v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Th&#233;o" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Polaert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182321v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Felis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Galfr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Jorge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147885v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756321v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756305v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Ricardo Do Nascimento Arrais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775396v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763744v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Gueguen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ansart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Neau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756284v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756312v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796553v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176419v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750827v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796413v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775394v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tendero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750851v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bourdon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouzineau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Volpi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750845v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755517v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bekhti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Gairola" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Edel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751304v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ayroles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763903v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line D&#233;lia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Betbeder" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756276v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752600v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750081v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veyrine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755418v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750040v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750045v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905391v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Herres-Pawlis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Strassl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905416v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403216v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905366v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905403v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384128v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphonse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914923v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy-Libardo Dur&#225;n Mart&#237;nez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;&#231;al Larachi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660268v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Butler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cid" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003333v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Bouche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Risso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028580v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Camy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gagneur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Lann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809900v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet-Duquenne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Delmas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033467v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362106v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Amoura" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037775v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092052v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Bascoul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Augier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mathieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092045v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hebrard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mathieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373611v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772879v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa Zaarour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750835v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752639v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403601v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750113v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322333v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Belandria" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bezard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Corsyn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810024v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guillaume" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bismath Tati Tchibouanga" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809802v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775402v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Augier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809884v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809881v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775403v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;brard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809965v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sardeing" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809817v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809763v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Duquenne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036209v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Benguigui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.04.019" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750461v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cadours" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.120108" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403699v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2023.109610" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193157v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.123599" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713327v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Zhuo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Manero" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2022.107500" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331976v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lalanne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121670" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219128v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129854" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589181v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c02801" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735452v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115388" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270667v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Sh. Abiev" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.07.046" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272722v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Laurini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.07.045" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924877v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krischan Sandmann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.04.005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595794v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roudet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Risso" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15562" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023172v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schl&#252;ter" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201770085" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882029v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2017.10.015" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395331v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.04.009" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411112v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.09.001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325329v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.544" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395292v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shozab Mehdi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Chughtai" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansoor Inayat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apj.1738" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ECEA95B1C447C40BB62151D613A3B40000DB6B1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531013v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.233" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531011v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.289" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539176v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EXPTHERMFLUSCI.2011.02.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547430v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547635v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3425628" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579916v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Riboux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2008.0002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594034v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.08.077" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594029v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2006.04.018" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775406v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016503v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.1342" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-V55D8P5X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600508v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2005.04.018" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600501v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2005.04.026" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775420v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057094v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Lewis Kiambi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dupont" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450810357" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4E8F68BB6DDDDC9D874CCFCC306E5815EBEAAB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049863v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunabha Kundu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumont" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450810341" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9883CD253AD16EB9CBD81F960C648A77E5865FD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022887v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunablha Kundu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023292v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nigam" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/REVCE.2003.19.6.531" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-FDP1QWGQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394969v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristophe Boyer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Wild" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(02)00193-8" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604639v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(01)00245-7" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024321v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Bang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Lu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iordan Nikov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-5861(98)00366-6" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2EED885AC7CCE8DE6770D691DC1B49D72567D54B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607553v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Utiger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank St&#252;ber" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450770225" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981873v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woong Bang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450770604" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/892C379507FE38A748921F22B04A7742F21F117D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987794v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bertrand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980482v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Etcheto" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0098-1354(93)80274-Q" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980517v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2509(93)80223-D" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E5CA1E7562C231CF07EBF22CF96041AD204C3046/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403436v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Da Costa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Coghe" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02284558v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lecoq" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schaer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>