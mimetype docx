--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1883,260 +1883,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of confinement on mass transfer and transport of oxygen around inertial bubbles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dietrich</w:t>
+                <w:t xml:space="preserve">Impact de la fabrication additive sur les propriétés de surface : caractérisation des surfaces et conséquence sur le transfert de matière en réacteur gaz-liquide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Dispersed two-phase flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Vandoeuvre-lès-Nancy, France</w:t>
+              <w:t xml:space="preserve">19ème congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796413v1</w:t>
+                <w:t xml:space="preserve">hal-04775394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la fabrication additive sur les propriétés de surface : caractérisation des surfaces et conséquence sur le transfert de matière en réacteur gaz-liquide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carine Julcour</w:t>
+                <w:t xml:space="preserve">Impact of confinement on mass transfer and transport of oxygen around inertial bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Felis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">Conference Dispersed two-phase flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vandoeuvre-lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775394v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled modelling of calcite crystallization and reactive acid extraction in the context of effluent treatment in the mining industry</w:t>
               </w:r>
@@ -2802,247 +2802,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a new method for taylor flow characterization in a monolith using a multi-channel resistive sensor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation couplée de la cristallisation de calcite et de l’extraction réactive d’un acide dans le cadre du traitement d’effluents de l’industrie minière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Neron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">18ème congrès SFGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756276v1</w:t>
+                <w:t xml:space="preserve">hal-04752600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation couplée de la cristallisation de calcite et de l’extraction réactive d’un acide dans le cadre du traitement d’effluents de l’industrie minière</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of a new method for taylor flow characterization in a monolith using a multi-channel resistive sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Ricardo Do Nascimento Arrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Ayroles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Devatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès SFGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752600v1</w:t>
+                <w:t xml:space="preserve">hal-04756276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for intensified reactor design applied to the selective hydrogenation of edible oil</w:t>
               </w:r>
@@ -5174,98 +5174,5469 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical hydrodynamic characterization for the design of a lab-scale jet-loop reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Neau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Benguigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 217, pp.399-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2025.04.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental investigation of mass transfer efficiency in reactive Taylor flow for CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rouzineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Volpi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cadours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 295, pp.120108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2024.120108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovative fast-dynamic tool to characterize maldistribution in gas-liquid multi-channel reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Ricardo Do Nascimento Arrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Devatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Ayroles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 195, pp.109610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2023.109610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental and numerical investigation of gas-side mass transfer in Taylor flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rouzineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Volpi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 315, pp.123599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2023.123599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermo-kinetic modelling of the acidic leaching of anorthosite: Key learnings toward the conception of a sustainable industrial process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Neron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cassayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Zhuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minerals Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 180, pp.107500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mineng.2022.107500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical simulation of mass transfer dynamics in Taylor flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179, pp.121670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunflower oil hydrogenation mechanisms and kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Albrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Veyrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 421 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.129854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunflower Hydrogenation in Taylor Flow Conditions: Experiments and Computational Fluid Dynamics Modeling Using a Moving Mesh Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Albrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (46), pp.16701-16719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.1c02801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accurate hydrogenated vegetable oil viscosity predictions for monolith reactor simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Albrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 214, pp.115388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2019.115388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mass transfer characteristics and concentration field evolution for gas-liquid Taylor flow in milli channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.Sh. Abiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 207, pp.1331-1340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2019.07.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using a bio-inspired copper complex to investigate reactive mass transfer around an oxygen bubble rising freely in a thin-gap cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Felis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Strassl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Laurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 207, pp.1256-1269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2019.07.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mass transfer in Taylor flow: Transfer rate modelling from measurements at the slug and film scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krischan Sandmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 105, pp.185-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental Investigation of Interfacial Mass Transfer Mechanisms for a Confined High-Reynolds-Number Bubble Rising in a Thin Gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Risso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63 (6), pp.2394-2408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.15562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reactive Bubbly Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Schlüter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Herres-Pawlis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (8), pp.1384-1384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceat.201770085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrodynamic study of a monolith-type reactor for intensification of gas-liquid applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Devatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bismath Tati Tchibouanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy-Libardo Durán Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122, pp.277-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2017.10.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling and simulations of a Monolith Reactor for three-phase hydrogenation reactions – Rules and recommendations for mass transfer analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy-Libardo Durán Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïçal Larachi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 273, pp. 121-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2016.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling of mass transfer in Taylor flow: investigation with the PLIF-I technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 115 (Part B), pp. 292-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2016.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homogeneous swarm of high-Reynolds-number bubbles rising within a thin gap. Part 2. Liquid dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuella Bouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Risso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 758, pp.508-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2014.544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01325329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Overall gas-liquid mass transfer from Taylor bubbles flowing upwards in a circular capillary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shozab Mehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Chughtai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansoor Inayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asia-Pacific Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 8 (n° 6), pp. 931-939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/apj.1738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homogeneous swarm of high-Reynolds-number bubbles rising within a thin gap. Part 1: Bubble dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuella Bouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Risso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 704, pp.211-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2012.233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of a high-Reynolds-number bubble rising within a thin gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Risso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 707, pp.444-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2012.289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PIV with volume lighting in a narrow cell: An efficient method to measure large velocity fields of rapidly varying flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Risso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (6), pp.1030-1037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.EXPTHERMFLUSCI.2011.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilot-Scale Laboratory Instruction for ChE: the specific case of the Pilot-unit leading group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Coufort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (4), pp.246-252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attenuation of the wake of a sphere in an intense incident turbulence with large length scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhir Amoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Risso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (5), pp.055105-055105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3425628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wake attenuation in large Reynolds number dispersed two-phase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Risso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhir Amoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Riboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London (1776–1886)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (187), pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2008.0002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrodynamics and mass transfer in bubble column: Influence of liquid phase surface tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (24), pp.7378-7390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2007.08.077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the reliability of an optical fibre probe in bubble column under industrial relevant operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (6), pp.495 -504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2006.04.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validité des milieux modèles pour étudier les procédés gaz-liquide industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axial and Radial Investigation of Hydrodynamics in a Bubble Column; Influence of Fluids Flow Rates and Sparger Type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2202/1542-6580.1342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application of the double optic probe technique to distorted tumbling bubbles in aqueous or organic liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (22), pp.6134 -6145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2005.04.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mass transfer in bubble column for industrial conditions—effects of organic medium, gas and liquid flowrates and column design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (22), pp.5930-5936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2005.04.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude par CFD de l'influence des internes sur l'hydrodynamique monophasique d'une colonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sardeing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurements of Bubble Characteristics: Comparison Between Double Optical Probe and Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy Lewis Kiambi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Risso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 81 (3-4), pp.764-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cjce.5450810357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfer of material in gas-liquid-liquid system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arunablha Kundu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tribune de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 56 (622), pp.3-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mass Transfer Characteristics in Gas-liquid-liquid System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arunabha Kundu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 81 (3-4), pp.640-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cjce.5450810341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent developments on hydroprocessing reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arunabha Kundu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Nigam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reviews in Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19 (6), pp.531-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/REVCE.2003.19.6.531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring techniques in gas–liquid and gas–liquid–solid reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristophe Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Duquenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Wild</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, vol. 57 (n° 16), pp. 3185-3215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2509(02)00193-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurements of local interfacial area: application of bi-optical fibre technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy Lewis Kiambi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimé Bascoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 56 (21-22), pp.6447-6453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2509(01)00245-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glucose oxidation in a three-phase stirred airlift reactor: experiments and model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Bang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iordan Nikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimé Bascoul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 48 (1-4), pp.125-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0920-5861(98)00366-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local measurements for the study of external loop airlift hydrodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Utiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Stüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 77 (2), pp.375-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cjce.5450770225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet d'un agitateur mécanique sur l'hydrodynamique et le transfert de matière gaz—liquide en réacteur gazosiphon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woong Bang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimé Bascoul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 77 (6), pp.1105-1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cjce.5450770604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficiency improvement of a tubular jet reactor by mixing increase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, vol.73, pp.191-195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical simulation of in — line mixers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Etcheto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 17, pp.S511-S516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0098-1354(93)80274-Q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swirl-induced improvement of turbulent mixing: laser study in a jet-stirred tubular reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 48 (22), pp.3805-3812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0009-2509(93)80223-D⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of maldistribution in gas-liquid monolith reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Ricardo Do Nascimento Arrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5320,87 +10691,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Lisbon, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert d’oxygène par microbullage en milieu hydroalcoolique : influence des diamètres et des vitesses des microbulles sur le coefficient de transfert kL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghinwa Zaarour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5441,73 +10812,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batch-to-continuous transposition of three-phase reactions involved in hydrogen storage in liquid organic carriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5562,73 +10933,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Symposium for Chemical Reaction Engineering (ISCRE 28)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an innovative tool to characterize the fluid maldistribution in structured reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Ricardo Do Nascimento Arrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5683,73 +11054,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Berlin, Germany. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication additive et propriétés de surface : quel impact sur les écoulements et les transferts dans les contacteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5791,73 +11162,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés (SFGP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coefficient de transfert gaz-liquide en écoulement de Taylor réactif : une donnée-clé pour les opérations intensifiées de captage de gaz.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5916,198 +11287,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFGP Toulouse 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation en ligne &amp;quot;Les réacteurs polyphasiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Belandria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Corsyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFGP2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of hydrodynamics in a gas liquid monolith reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Devatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6116,123 +11487,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy-Libardo Durán Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bismath Tati Tchibouanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13rd International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validité des milieux modèles pour étudier les procédés gaz-liquide industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6287,73 +11658,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème journées francophones sur les réacteurs gaz-liquide et gaz-liquide-solide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des capteurs de pression en colonne à bulles industrielle : des mesures fiables et complètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6362,123 +11733,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimé Bascoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass transfer in bubble column for industrial applications. Effects of organic medium, gas and liquid flow rates and column design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6533,73 +11904,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the double optic probe technique to distorted tumbling bubbles in aqueous or organic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6654,212 +12025,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des propriétés physico-chimiques sur la distribution de tailles de bulles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude par CFD de l'influence des internes sur l'hydrodynamique monophasique d'une colonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sardeing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6874,73 +12245,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental design of bubble column in industrial conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6995,100 +12366,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhodia International Conférence (3rd Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion gazeuse dans une colonne à bulles en liquide organique : étude de différents types de fonctionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Duquenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7116,5428 +12487,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809763v1</w:t>
-              </w:r>
-[...5369 lines deleted...]
-                <w:t xml:space="preserve">hal-01980517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12705,51 +12705,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génie de la Réaction Chimique : les réacteurs polyphasiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Belandria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12909,51 +12909,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F1AC0BF"/>
+    <w:nsid w:val="CF0823B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13140,51 +13140,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-marie-billet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2589-638X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08370437X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216167172" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Y-5082-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147929v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Arrais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chaumat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313831v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Th&#233;o" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Polaert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182321v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Felis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Galfr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Jorge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147885v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756321v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756305v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Ricardo Do Nascimento Arrais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775396v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763744v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Gueguen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ansart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Neau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756284v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756312v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796553v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176419v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750827v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796413v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775394v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tendero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750851v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bourdon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouzineau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Volpi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750845v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755517v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bekhti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Gairola" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Edel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751304v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ayroles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763903v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line D&#233;lia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Betbeder" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756276v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752600v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750081v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veyrine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755418v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750040v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750045v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905391v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Herres-Pawlis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Strassl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905416v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403216v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905366v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905403v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384128v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphonse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914923v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy-Libardo Dur&#225;n Mart&#237;nez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;&#231;al Larachi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660268v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Butler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cid" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003333v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Bouche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Risso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028580v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Camy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gagneur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Lann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809900v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet-Duquenne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Delmas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033467v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362106v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Amoura" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037775v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092052v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Bascoul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Augier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mathieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092045v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hebrard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mathieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373611v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772879v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa Zaarour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750835v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752639v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403601v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750113v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322333v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Belandria" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bezard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Corsyn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810024v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guillaume" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bismath Tati Tchibouanga" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809802v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775402v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Augier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809884v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809881v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775403v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;brard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809965v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sardeing" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809817v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809763v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Duquenne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036209v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Benguigui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.04.019" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750461v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cadours" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.120108" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403699v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2023.109610" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193157v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.123599" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713327v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Zhuo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Manero" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2022.107500" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331976v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lalanne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121670" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219128v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129854" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589181v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c02801" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735452v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115388" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270667v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Sh. Abiev" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.07.046" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272722v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Laurini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.07.045" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924877v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krischan Sandmann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.04.005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595794v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roudet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Risso" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15562" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023172v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schl&#252;ter" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201770085" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882029v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2017.10.015" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395331v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.04.009" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411112v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.09.001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325329v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.544" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395292v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shozab Mehdi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Chughtai" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansoor Inayat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apj.1738" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ECEA95B1C447C40BB62151D613A3B40000DB6B1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531013v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.233" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531011v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.289" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539176v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EXPTHERMFLUSCI.2011.02.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547430v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547635v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3425628" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579916v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Riboux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2008.0002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594034v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.08.077" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594029v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2006.04.018" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775406v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016503v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.1342" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-V55D8P5X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600508v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2005.04.018" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600501v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2005.04.026" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775420v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057094v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Lewis Kiambi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dupont" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450810357" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4E8F68BB6DDDDC9D874CCFCC306E5815EBEAAB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049863v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunabha Kundu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumont" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450810341" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9883CD253AD16EB9CBD81F960C648A77E5865FD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022887v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunablha Kundu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023292v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nigam" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/REVCE.2003.19.6.531" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-FDP1QWGQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394969v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristophe Boyer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Wild" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(02)00193-8" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604639v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(01)00245-7" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024321v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Bang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Lu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iordan Nikov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-5861(98)00366-6" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2EED885AC7CCE8DE6770D691DC1B49D72567D54B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607553v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Utiger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank St&#252;ber" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450770225" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981873v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woong Bang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450770604" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/892C379507FE38A748921F22B04A7742F21F117D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987794v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bertrand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980482v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Etcheto" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0098-1354(93)80274-Q" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980517v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2509(93)80223-D" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E5CA1E7562C231CF07EBF22CF96041AD204C3046/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403436v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Da Costa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Coghe" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02284558v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lecoq" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schaer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-marie-billet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2589-638X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08370437X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216167172" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Y-5082-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147929v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Arrais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chaumat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313831v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Th&#233;o" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Polaert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182321v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Felis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Galfr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Jorge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147885v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756321v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756305v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Ricardo Do Nascimento Arrais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775396v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763744v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Gueguen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ansart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Neau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756284v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756312v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796553v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176419v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750827v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775394v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tendero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796413v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750851v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bourdon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouzineau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Volpi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750845v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755517v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bekhti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Gairola" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Edel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751304v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ayroles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763903v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line D&#233;lia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Betbeder" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752600v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750081v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veyrine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755418v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750040v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750045v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905391v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Herres-Pawlis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Strassl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905416v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403216v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905366v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905403v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384128v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphonse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914923v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy-Libardo Dur&#225;n Mart&#237;nez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;&#231;al Larachi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660268v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Butler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cid" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003333v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Bouche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Risso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028580v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Camy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gagneur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Lann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809900v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet-Duquenne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Delmas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033467v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362106v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Amoura" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037775v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092052v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Bascoul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Augier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mathieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092045v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hebrard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mathieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036209v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Benguigui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.04.019" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750461v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cadours" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.120108" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403699v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2023.109610" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193157v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.123599" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713327v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Zhuo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Manero" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2022.107500" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331976v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lalanne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121670" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219128v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129854" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589181v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c02801" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735452v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115388" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270667v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Sh. Abiev" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.07.046" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272722v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Laurini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.07.045" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924877v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krischan Sandmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.04.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595794v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roudet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Risso" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15562" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023172v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schl&#252;ter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201770085" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882029v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guillaume" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bismath Tati Tchibouanga" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2017.10.015" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395331v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.04.009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411112v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.09.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325329v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.544" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395292v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shozab Mehdi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Chughtai" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansoor Inayat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apj.1738" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ECEA95B1C447C40BB62151D613A3B40000DB6B1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531013v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.233" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531011v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.289" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539176v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EXPTHERMFLUSCI.2011.02.004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547430v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547635v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3425628" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579916v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Riboux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2008.0002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594034v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.08.077" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594029v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2006.04.018" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775406v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016503v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.1342" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-V55D8P5X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600508v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2005.04.018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600501v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2005.04.026" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775420v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sardeing" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057094v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Lewis Kiambi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dupont" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450810357" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4E8F68BB6DDDDC9D874CCFCC306E5815EBEAAB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022887v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunablha Kundu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumont" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049863v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunabha Kundu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450810341" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9883CD253AD16EB9CBD81F960C648A77E5865FD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023292v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nigam" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/REVCE.2003.19.6.531" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-FDP1QWGQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394969v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristophe Boyer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Duquenne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Wild" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(02)00193-8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604639v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(01)00245-7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024321v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Bang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Lu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iordan Nikov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-5861(98)00366-6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2EED885AC7CCE8DE6770D691DC1B49D72567D54B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607553v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Utiger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank St&#252;ber" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450770225" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981873v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woong Bang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450770604" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/892C379507FE38A748921F22B04A7742F21F117D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987794v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bertrand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980482v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Etcheto" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0098-1354(93)80274-Q" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980517v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2509(93)80223-D" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E5CA1E7562C231CF07EBF22CF96041AD204C3046/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373611v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772879v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa Zaarour" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750835v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752639v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403601v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750113v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322333v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Belandria" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bezard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Corsyn" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810024v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809802v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775402v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Augier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809884v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809881v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775403v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;brard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809965v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809817v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809763v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403436v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Da Costa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Coghe" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02284558v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lecoq" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schaer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>