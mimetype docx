--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -149,53 +149,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">216167172</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=Ef-aQ5UAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/Y-5082-2019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -230,12458 +251,12458 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of gas-liquid maldistribution impact onto chemical performance in monolith reactors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reactive mass transfer at gas-liquid interface: effect of confinement for high-Re bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+                <w:t xml:space="preserve">Francisco Felis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Devatine</w:t>
+                <w:t xml:space="preserve">Sébastien Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Multiphase Flow</w:t>
+              <w:t xml:space="preserve">12th International Conference on Multiphase flow (ICMF 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05147929v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better knowledge of alkylcarbazoles as LOHC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of gas-liquid maldistribution impact onto chemical performance in monolith reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Arrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Devatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th MOMENTOM International Congress: Accelerating the energy transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Orsay, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313831v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05147929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive mass transfer at gas-liquid interface: effect of confinement for high-Re bubbles</w:t>
+                <w:t xml:space="preserve">Towards a better knowledge of alkylcarbazoles as LOHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Felis</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dietrich</w:t>
+                <w:t xml:space="preserve">Jorge Théo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Roig</w:t>
+                <w:t xml:space="preserve">Isabelle Polaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Multiphase flow (ICMF 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">4th MOMENTOM International Congress: Accelerating the energy transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182321v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To a better knowledge of alkycarbazoles as LOHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pitault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téo Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème REUNION PLENIERES FRH2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération HYDROGENE (FRH2), Nov 2025, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maldistribution quantification for monolithic reactors and for two different technologies of gas-liquid distributors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Arrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Devatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des liquides organiques &amp;quot;porteurs&amp;quot; au service de la production intermittente d'hydrogène vert : une voie de stockage intéressante</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Julcour</w:t>
+                <w:t xml:space="preserve">Impact of confinement on mass transfer and transport of oxygen around inertial bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Felis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique sur la transition écologique et environnementale : production, stockage et économie d'énergie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle européen de la céramique, Jan 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Conference Dispersed two-phase flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vandoeuvre-lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756321v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of gas-liquid maldistribution in monolith reactors with assessment of an innovative distributor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Impact de la fabrication additive sur les propriétés de surface : caractérisation des surfaces et conséquence sur le transfert de matière en réacteur gaz-liquide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering (GLS-16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">19ème congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756305v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des écoulements confinés à bulles : l'Intelligence Artificielle au service du traitement des données d'un capteur résistif innovant</w:t>
+                <w:t xml:space="preserve">Transport and deposit of oxygen in the wake of an inertial bubble rising in a thin-gap cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+                <w:t xml:space="preserve">Francisco Felis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Devatine</w:t>
+                <w:t xml:space="preserve">Sébastien Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS-16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775396v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation hydrodynamique en vue d'une étude cinétique en réacteur jet-loop : application à l’oxydation catalytique de l’hydrogène pour la purification des flux d’électrolyseurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronny Gueguen</w:t>
+                <w:t xml:space="preserve">Machine learning to process data from innovative sensor for gas-liquid flow characterization in millimeter-scale channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Devatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Ansart</w:t>
+                <w:t xml:space="preserve">Murilo Ricardo Do Nascimento Arrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Neau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+                <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de la SFGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering (GLS-16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763744v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of residence time distribution on monolith reactors to determine the effect of gas-liquid maldistribution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Devatine</w:t>
+                <w:t xml:space="preserve">Des liquides organiques &amp;quot;porteurs&amp;quot; au service de la production intermittente d'hydrogène vert : une voie de stockage intéressante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 9th International Conference on Tracers and Tracing Methods, 14–16 May 2024, Benicàssim, Spain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Benicassim, Spain</w:t>
+              <w:t xml:space="preserve">Journée technique sur la transition écologique et environnementale : production, stockage et économie d'énergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle européen de la céramique, Jan 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756284v1</w:t>
+                <w:t xml:space="preserve">hal-04756321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning to process data from innovative sensor for gas-liquid flow characterization in millimeter-scale channels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Characterization of gas-liquid maldistribution in monolith reactors with assessment of an innovative distributor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Ricardo Do Nascimento Arrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Devatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering (GLS-16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756312v1</w:t>
+                <w:t xml:space="preserve">hal-04756305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport and deposit of oxygen in the wake of an inertial bubble rising in a thin-gap cell</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des écoulements confinés à bulles : l'Intelligence Artificielle au service du traitement des données d'un capteur résistif innovant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Devatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ouaret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS-16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796553v1</w:t>
+                <w:t xml:space="preserve">hal-04775396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation hydrodynamique en vue d’une étude cinétique en réacteur jet-loop : application à l’oxydation catalytique de l’hydrogène pour la purification des flux d’électrolyseurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of residence time distribution on monolith reactors to determine the effect of gas-liquid maldistribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Ansart</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Murilo Ricardo Do Nascimento Arrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Devatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Julcour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">the 9th International Conference on Tracers and Tracing Methods, 14–16 May 2024, Benicàssim, Spain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Benicassim, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176419v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale approach for the analysis and assessment of a heat-exchanger monolith reactor dedicated to catalytic gas-liquid reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation hydrodynamique en vue d'une étude cinétique en réacteur jet-loop : application à l’oxydation catalytique de l’hydrogène pour la purification des flux d’électrolyseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Neau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Devatine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Symposium for Chemical Reaction Engineering (ISCRE 28)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Turku, Finland</w:t>
+              <w:t xml:space="preserve">19ème Congrès de la SFGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750827v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la fabrication additive sur les propriétés de surface : caractérisation des surfaces et conséquence sur le transfert de matière en réacteur gaz-liquide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+                <w:t xml:space="preserve">Caractérisation hydrodynamique en vue d’une étude cinétique en réacteur jet-loop : application à l’oxydation catalytique de l’hydrogène pour la purification des flux d’électrolyseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Tendero</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Hervé Neau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">SFGP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775394v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of confinement on mass transfer and transport of oxygen around inertial bubbles</w:t>
+                <w:t xml:space="preserve">Multi-scale approach for the analysis and assessment of a heat-exchanger monolith reactor dedicated to catalytic gas-liquid reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Felis</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Devatine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Dispersed two-phase flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Vandoeuvre-lès-Nancy, France</w:t>
+              <w:t xml:space="preserve">28th International Symposium for Chemical Reaction Engineering (ISCRE 28)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796413v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled modelling of calcite crystallization and reactive acid extraction in the context of effluent treatment in the mining industry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mass transfer in Taylor flow for industrial chemical absorption systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rouzineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Volpi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750851v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass transfer in Taylor flow for industrial chemical absorption systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Coupled modelling of calcite crystallization and reactive acid extraction in the context of effluent treatment in the mining industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Neron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750878v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the coupling between acid reactive extraction and calcium carbonate precipitation for the valorisation of a mining industry effluent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Symposium for Chemical Reaction Engineering (ISCRE 27)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green hydrogen storage for transport applications: relevant heterogeneous catalyst for the hydrogenation and dehydrogenation steps of Liquid Organic Carriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Bekhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyanka Gairola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Edel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Trans Pyrenean Meeting in Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d'un capteur résistif multicanaux innovant pour caractériser la distribution gaz-liquide dans un réacteur monolithe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Assessment of a new method for taylor flow characterization in a monolith using a multi-channel resistive sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Ricardo Do Nascimento Arrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ayroles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Devatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carine Julcour</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès SFGP, 2022 (Toulouse)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751304v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d’expérience sur un dispositif de Réflexivité et Contextualisation en formations d’ingénieurs en génie chimique et génie des procédés par Apprentissage (RéCAp)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation couplée de la cristallisation de calcite et de l’extraction réactive d’un acide dans le cadre du traitement d’effluents de l’industrie minière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Neron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">18ème congrès SFGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763903v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation couplée de la cristallisation de calcite et de l’extraction réactive d’un acide dans le cadre du traitement d’effluents de l’industrie minière</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Retour d’expérience sur un dispositif de Réflexivité et Contextualisation en formations d’ingénieurs en génie chimique et génie des procédés par Apprentissage (RéCAp)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dechy-Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Tourbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Délia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Betbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès SFGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SFGP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752600v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a new method for taylor flow characterization in a monolith using a multi-channel resistive sensor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Mise au point d'un capteur résistif multicanaux innovant pour caractériser la distribution gaz-liquide dans un réacteur monolithe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Ricardo Do Nascimento Arrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ayroles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Devatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">18ème Congrès SFGP, 2022 (Toulouse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756276v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for intensified reactor design applied to the selective hydrogenation of edible oil</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Multiphase reactors modelling and process design for environment friendly production of aluminium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Neron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carine Julcour</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAMURE 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Italian Association of Chemical Engineering, Mar 2021, Milano, Italy</w:t>
+              <w:t xml:space="preserve">8th Prometia scientific seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750081v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphase reactors modelling and process design for environment friendly production of aluminium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Methodology for intensified reactor design applied to the selective hydrogenation of edible oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Albrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Veyrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Prometia scientific seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Séville, Spain</w:t>
+              <w:t xml:space="preserve">CAMURE 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Italian Association of Chemical Engineering, Mar 2021, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755418v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong multiphysics coupling towards simulation of edible oil hydrogenation in monolith type reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMSOL conference 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COMSOL, Oct 2020, Toulouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation CFD d'un écoulement de Taylor dans le cadre de l'hydrogénation sélective d'huile végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFGP Nantes 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFGP, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive mass transfer around an oxygen bubble rising freely in a confined cell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Experimental study of reactive mass transfer around a bubble rising in a confined cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Felis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Herres-Pawlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Strassl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop Non-Invasive Experimental Tools and Numerical Methods for the Investigation of Non-Reactive and Reactive Gas-Liquid Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">Symposium SHF Dispersed two-phase flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905391v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments on reactive mass transfer around an oxygen bubble rising freely in a confined cell using colourimetric methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Bubbly flows in FERMaT: research activities, tools and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">2nd International Workshop Non-Invasive Experimental Tools and Numerical Methods for the Investigation of Non-Reactive and Reactive Gas-Liquid Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Professor Michael Schlüter, Jun 2018, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905416v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubbly flows in FERMaT: research activities, tools and applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Mass transfer in Hele-Shaw cell: experimental and numerical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Felis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Herres-Pawlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Strassl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop Non-Invasive Experimental Tools and Numerical Methods for the Investigation of Non-Reactive and Reactive Gas-Liquid Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Professor Michael Schlüter, Jun 2018, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">International Workshop Non-Invasive Experimental Tools and Numerical Methods for the Investigation of Non-Reactive and Reactive Gas-Liquid Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403216v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass transfer in Hele-Shaw cell: experimental and numerical studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Experiments on reactive mass transfer around an oxygen bubble rising freely in a confined cell using colourimetric methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Felis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Strassl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Herres-Pawlis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Strassl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop Non-Invasive Experimental Tools and Numerical Methods for the Investigation of Non-Reactive and Reactive Gas-Liquid Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">19. International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905366v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of reactive mass transfer around a bubble rising in a confined cell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Reactive mass transfer around an oxygen bubble rising freely in a confined cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Felis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Herres-Pawlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Strassl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium SHF Dispersed two-phase flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Workshop Non-Invasive Experimental Tools and Numerical Methods for the Investigation of Non-Reactive and Reactive Gas-Liquid Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905403v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the hydrogenation of oils in monolith reactor: methodology for washcoat development and performance evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique SFGP-SFC “Nouveaux objets catalytiques pour les procédés”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a reactor-heat exchanger of monolith type for three-phase hydrogenation reactions: proof of concept and modelling strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy-Libardo Durán Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïçal Larachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Catalysis in Multiphase Reactors &amp; 9th International Symposium on Multifunctional Reactors (CAMURE 10 &amp; ISMR 9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Qingdao, China. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation par inhibition de fluorescence des mécanismes locaux de transfert de masse en écoulement de Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Butler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CFTL 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Toulouse, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique d'un nuage de bulles homogène confiné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuella Bouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Risso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire SHF Ecoulements diphasiques dispersés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Châtou, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHEMEPASS – Innovative Tools to promote Chemical Engineering Mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Coufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gagneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Congress on Green Process Engineering,2nd European Process Intensification Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Venise, Italy. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamics and mass transfer in bubble column: influence of liquid phase surface tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet-Duquenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Bombay, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'une phase solide finement dispersée sur le transfert gaz-liquide en réacteur autoclave et en colonnes à bulles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e journées francophones sur les réacteurs Gaz-Liquide et Gaz-Liquide-Solide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Carry-le-Rouet, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sillage d'une sphère dans un écoulement turbulent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhir Amoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Risso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du transfert gaz-liquide en présence d’une troisième phase finement divisée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Influence des propriétés physico-chimiques sur la distribution de tailles de bulles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hebrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037775v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des capteurs de pression en colonne à bulles industrielle: des mesures fiables et complètes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Etude du transfert gaz-liquide en présence d’une troisième phase finement divisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Plais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092052v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des propriétés physico-chimiques sur la distribution de tailles de bulles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Utilisation des capteurs de pression en colonne à bulles industrielle: des mesures fiables et complètes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimé Bascoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Mathieu</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092045v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of maldistribution in gas-liquid monolith reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Ricardo Do Nascimento Arrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Devatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Congress of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lisbon, Portugal. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfert d’oxygène par microbullage en milieu hydroalcoolique : influence des diamètres et des vitesses des microbulles sur le coefficient de transfert kL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghinwa Zaarour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Devatine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batch-to-continuous transposition of three-phase reactions involved in hydrogen storage in liquid organic carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Bekhti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyanka Gairola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Edel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28th International Symposium for Chemical Reaction Engineering (ISCRE 28)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Turku, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of an innovative tool to characterize the fluid maldistribution in structured reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Ricardo Do Nascimento Arrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Devatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coefficient de transfert gaz-liquide en écoulement de Taylor réactif : une donnée-clé pour les opérations intensifiées de captage de gaz.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rouzineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Volpi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès SFGP Toulouse 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrication additive et propriétés de surface : quel impact sur les écoulements et les transferts dans les contacteurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rouzineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés (SFGP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation en ligne &amp;quot;Les réacteurs polyphasiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Belandria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bezard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Corsyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès SFGP2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of hydrodynamics in a gas liquid monolith reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Devatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy-Libardo Durán Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bismath Tati Tchibouanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13rd International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validité des milieux modèles pour étudier les procédés gaz-liquide industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème journées francophones sur les réacteurs gaz-liquide et gaz-liquide-solide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Carry-le-Rouet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mass transfer in bubble column for industrial applications. Effects of organic medium, gas and liquid flow rates and column design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation des capteurs de pression en colonne à bulles industrielle : des mesures fiables et complètes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimé Bascoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application of the double optic probe technique to distorted tumbling bubbles in aqueous or organic liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet-Duquenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence des propriétés physico-chimiques sur la distribution de tailles de bulles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude par CFD de l'influence des internes sur l'hydrodynamique monophasique d'une colonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sardeing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet-Duquenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental design of bubble column in industrial conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhodia International Conférence (3rd Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispersion gazeuse dans une colonne à bulles en liquide organique : étude de différents types de fonctionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Duquenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Saint-Nazaire, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical hydrodynamic characterization for the design of a lab-scale jet-loop reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Benguigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 217, pp.399-415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cherd.2025.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of mass transfer efficiency in reactive Taylor flow for CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Bourdon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+                <w:t xml:space="preserve">David Rouzineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rouzineau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Volpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cadours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 295, pp.120108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ces.2024.120108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative fast-dynamic tool to characterize maldistribution in gas-liquid multi-channel reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Ricardo Do Nascimento Arrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Devatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ayroles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 195, pp.109610. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cep.2023.109610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation of gas-side mass transfer in Taylor flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Bourdon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+                <w:t xml:space="preserve">David Rouzineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Volpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 315, pp.123599. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seppur.2023.123599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-kinetic modelling of the acidic leaching of anorthosite: Key learnings toward the conception of a sustainable industrial process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Neron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cassayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Zhuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minerals Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 180, pp.107500. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mineng.2022.107500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of mass transfer dynamics in Taylor flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Butler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lalanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 179, pp.121670. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunflower oil hydrogenation mechanisms and kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Veyrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 421 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2021.129854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunflower Hydrogenation in Taylor Flow Conditions: Experiments and Computational Fluid Dynamics Modeling Using a Moving Mesh Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 60 (46), pp.16701-16719. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.iecr.1c02801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate hydrogenated vegetable oil viscosity predictions for monolith reactor simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 214, pp.115388. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ces.2019.115388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass transfer characteristics and concentration field evolution for gas-liquid Taylor flow in milli channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.Sh. Abiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Butler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 207, pp.1331-1340. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ces.2019.07.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a bio-inspired copper complex to investigate reactive mass transfer around an oxygen bubble rising freely in a thin-gap cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Felis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Strassl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larissa Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 207, pp.1256-1269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ces.2019.07.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass transfer in Taylor flow: Transfer rate modelling from measurements at the slug and film scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Butler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krischan Sandmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 105, pp.185-201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of Interfacial Mass Transfer Mechanisms for a Confined High-Reynolds-Number Bubble Rising in a Thin Gap</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Reactive Bubbly Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Schlüter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique Roig</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Herres-Pawlis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aic.15562⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (8), pp.1384-1384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceat.201770085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595794v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive Bubbly Flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Experimental Investigation of Interfacial Mass Transfer Mechanisms for a Confined High-Reynolds-Number Bubble Rising in a Thin Gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sonja Herres-Pawlis</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Risso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ceat.201770085⟩</w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63 (6), pp.2394-2408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.15562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023172v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic study of a monolith-type reactor for intensification of gas-liquid applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Devatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bismath Tati Tchibouanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy-Libardo Durán Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122, pp.277-287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cep.2017.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and simulations of a Monolith Reactor for three-phase hydrogenation reactions – Rules and recommendations for mass transfer analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy-Libardo Durán Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïçal Larachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, vol. 273, pp. 121-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cattod.2016.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of mass transfer in Taylor flow: investigation with the PLIF-I technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Butler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, vol. 115 (Part B), pp. 292-302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cherd.2016.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogeneous swarm of high-Reynolds-number bubbles rising within a thin gap. Part 2. Liquid dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuella Bouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Risso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 758, pp.508-521. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2014.544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01325329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overall gas-liquid mass transfer from Taylor bubbles flowing upwards in a circular capillary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shozab Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imran Chughtai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansoor Inayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia-Pacific Journal of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 8 (n° 6), pp. 931-939. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/apj.1738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogeneous swarm of high-Reynolds-number bubbles rising within a thin gap. Part 1: Bubble dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuella Bouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Risso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 704, pp.211-231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2012.233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of a high-Reynolds-number bubble rising within a thin gap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Risso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 707, pp.444-466. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2012.289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIV with volume lighting in a narrow cell: An efficient method to measure large velocity fields of rapidly varying flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Risso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 35 (6), pp.1030-1037. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.EXPTHERMFLUSCI.2011.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilot-Scale Laboratory Instruction for ChE: the specific case of the Pilot-unit leading group</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Attenuation of the wake of a sphere in an intense incident turbulence with large length scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhir Amoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Risso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Coufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (5), pp.055105-055105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3425628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547430v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attenuation of the wake of a sphere in an intense incident turbulence with large length scales</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Pilot-Scale Laboratory Instruction for ChE: the specific case of the Pilot-unit leading group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Coufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (4), pp.246-252</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547635v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wake attenuation in large Reynolds number dispersed two-phase flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Risso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhir Amoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Riboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London (1776–1886)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (187), pp.0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsta.2008.0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamics and mass transfer in bubble column: Influence of liquid phase surface tension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On the reliability of an optical fibre probe in bubble column under industrial relevant operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2007.08.077⟩</w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (6), pp.495 -504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2006.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594034v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the reliability of an optical fibre probe in bubble column under industrial relevant operating conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hydrodynamics and mass transfer in bubble column: Influence of liquid phase surface tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2006.04.018⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (24), pp.7378-7390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2007.08.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594029v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validité des milieux modèles pour étudier les procédés gaz-liquide industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axial and Radial Investigation of Hydrodynamics in a Bubble Column; Influence of Fluids Flow Rates and Sparger Type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 4 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2202/1542-6580.1342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the double optic probe technique to distorted tumbling bubbles in aqueous or organic liquid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mass transfer in bubble column for industrial conditions—effects of organic medium, gas and liquid flowrates and column design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Augier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charles Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 6 (22), pp.6134 -6145. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2005.04.018⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 6 (22), pp.5930-5936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2005.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03600508v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass transfer in bubble column for industrial conditions—effects of organic medium, gas and liquid flowrates and column design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Application of the double optic probe technique to distorted tumbling bubbles in aqueous or organic liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Augier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charles Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 6 (22), pp.5930-5936. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2005.04.026⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 6 (22), pp.6134 -6145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2005.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03600501v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par CFD de l'influence des internes sur l'hydrodynamique monophasique d'une colonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sardeing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of Bubble Characteristics: Comparison Between Double Optical Probe and Imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Recent developments on hydroprocessing reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arunabha Kundu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Nigam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cjce.5450810357⟩</w:t>
+              <w:t xml:space="preserve">Reviews in Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19 (6), pp.531-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/REVCE.2003.19.6.531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057094v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of material in gas-liquid-liquid system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Measurements of Bubble Characteristics: Comparison Between Double Optical Probe and Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy Lewis Kiambi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Risso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribune de l'eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 81 (3-4), pp.764-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cjce.5450810357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04022887v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass Transfer Characteristics in Gas-liquid-liquid System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arunabha Kundu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 81 (3-4), pp.640-646. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cjce.5450810341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments on hydroprocessing reactors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Transfer of material in gas-liquid-liquid system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arunablha Kundu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Chemical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tribune de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 56 (622), pp.3-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-04023292v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring techniques in gas–liquid and gas–liquid–solid reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristophe Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Duquenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Wild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, vol. 57 (n° 16), pp. 3185-3215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0009-2509(02)00193-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of local interfacial area: application of bi-optical fibre technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Lewis Kiambi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimé Bascoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 56 (21-22), pp.6447-6453. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0009-2509(01)00245-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose oxidation in a three-phase stirred airlift reactor: experiments and model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effet d'un agitateur mécanique sur l'hydrodynamique et le transfert de matière gaz—liquide en réacteur gazosiphon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woong Bang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimé Bascoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0920-5861(98)00366-6⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 77 (6), pp.1105-1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cjce.5450770604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024321v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local measurements for the study of external loop airlift hydrodynamics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Glucose oxidation in a three-phase stirred airlift reactor: experiments and model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Bang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guy</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iordan Nikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimé Bascoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cjce.5450770225⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 48 (1-4), pp.125-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0920-5861(98)00366-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607553v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'un agitateur mécanique sur l'hydrodynamique et le transfert de matière gaz—liquide en réacteur gazosiphon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Local measurements for the study of external loop airlift hydrodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Utiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Stüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aimé Bascoul</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 77 (6), pp.1105-1112. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cjce.5450770604⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 77 (2), pp.375-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cjce.5450770225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01981873v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency improvement of a tubular jet reactor by mixing increase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, vol.73, pp.191-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of in — line mixers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Swirl-induced improvement of turbulent mixing: laser study in a jet-stirred tubular reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0098-1354(93)80274-Q⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 48 (22), pp.3805-3812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0009-2509(93)80223-D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980482v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swirl-induced improvement of turbulent mixing: laser study in a jet-stirred tubular reactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of in — line mixers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Etcheto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0009-2509(93)80223-D⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 17, pp.S511-S516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0098-1354(93)80274-Q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...1739 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...222 lines deleted...]
-                <w:t xml:space="preserve">hal-04809763v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de formation et de distribution d'un écoulement fluidique diphasique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignace Coghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Devatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO/2021/019176. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12691,157 +12712,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génie de la Réaction Chimique : les réacteurs polyphasiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Belandria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Schaer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-02284558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId280"/>
+      <w:footerReference w:type="default" r:id="rId281"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12909,51 +12930,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF0823B9"/>
+    <w:nsid w:val="1B8C507E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13140,51 +13161,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-marie-billet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2589-638X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08370437X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216167172" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Y-5082-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147929v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Arrais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chaumat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313831v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Th&#233;o" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Polaert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182321v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Felis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Galfr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Jorge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147885v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756321v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756305v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Ricardo Do Nascimento Arrais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775396v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763744v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Gueguen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ansart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Neau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756284v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756312v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796553v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176419v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750827v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775394v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tendero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796413v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750851v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bourdon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouzineau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Volpi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750845v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755517v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bekhti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Gairola" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Edel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751304v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ayroles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763903v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line D&#233;lia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Betbeder" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752600v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750081v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veyrine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755418v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750040v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750045v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905391v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Herres-Pawlis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Strassl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905416v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403216v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905366v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905403v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384128v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphonse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914923v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy-Libardo Dur&#225;n Mart&#237;nez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;&#231;al Larachi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660268v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Butler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cid" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003333v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Bouche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Risso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028580v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Camy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gagneur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Lann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809900v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet-Duquenne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Delmas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033467v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362106v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Amoura" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037775v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092052v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Bascoul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Augier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mathieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092045v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hebrard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mathieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036209v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Benguigui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.04.019" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750461v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cadours" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.120108" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403699v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2023.109610" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193157v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.123599" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713327v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Zhuo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Manero" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2022.107500" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331976v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lalanne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121670" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219128v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129854" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589181v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c02801" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735452v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115388" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270667v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Sh. Abiev" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.07.046" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272722v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Laurini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.07.045" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924877v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krischan Sandmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.04.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595794v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roudet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Risso" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15562" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023172v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schl&#252;ter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201770085" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882029v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guillaume" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bismath Tati Tchibouanga" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2017.10.015" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395331v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.04.009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411112v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.09.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325329v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.544" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395292v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shozab Mehdi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Chughtai" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansoor Inayat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apj.1738" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ECEA95B1C447C40BB62151D613A3B40000DB6B1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531013v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.233" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531011v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.289" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539176v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EXPTHERMFLUSCI.2011.02.004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547430v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547635v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3425628" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579916v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Riboux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2008.0002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594034v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.08.077" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594029v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2006.04.018" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775406v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016503v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.1342" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-V55D8P5X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600508v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2005.04.018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600501v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2005.04.026" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775420v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sardeing" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057094v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Lewis Kiambi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dupont" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450810357" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4E8F68BB6DDDDC9D874CCFCC306E5815EBEAAB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022887v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunablha Kundu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumont" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049863v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunabha Kundu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450810341" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9883CD253AD16EB9CBD81F960C648A77E5865FD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023292v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nigam" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/REVCE.2003.19.6.531" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-FDP1QWGQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394969v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristophe Boyer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Duquenne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Wild" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(02)00193-8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604639v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(01)00245-7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024321v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Bang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Lu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iordan Nikov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-5861(98)00366-6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2EED885AC7CCE8DE6770D691DC1B49D72567D54B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607553v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Utiger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank St&#252;ber" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450770225" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981873v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woong Bang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450770604" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/892C379507FE38A748921F22B04A7742F21F117D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987794v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bertrand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980482v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Etcheto" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0098-1354(93)80274-Q" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980517v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2509(93)80223-D" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E5CA1E7562C231CF07EBF22CF96041AD204C3046/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373611v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772879v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa Zaarour" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750835v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752639v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403601v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750113v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322333v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Belandria" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bezard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Corsyn" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810024v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809802v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775402v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Augier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809884v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809881v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775403v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;brard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809965v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809817v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809763v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403436v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Da Costa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Coghe" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02284558v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lecoq" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schaer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-marie-billet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2589-638X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08370437X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216167172" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Ef-aQ5UAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Y-5082-2019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182321v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Felis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roig" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147929v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Arrais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chaumat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313831v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Th&#233;o" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Polaert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531364v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Galfr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Jorge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147885v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775394v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tendero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796553v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756312v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Ricardo Do Nascimento Arrais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756321v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756305v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775396v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756284v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763744v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Gueguen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ansart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Neau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176419v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750827v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750878v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bourdon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouzineau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Volpi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750851v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750845v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755517v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bekhti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Gairola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Edel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756276v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ayroles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752600v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763903v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line D&#233;lia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Betbeder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751304v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755418v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750081v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veyrine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750040v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750045v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905403v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Herres-Pawlis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Strassl" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403216v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905366v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905416v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905391v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384128v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphonse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914923v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy-Libardo Dur&#225;n Mart&#237;nez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;&#231;al Larachi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660268v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Butler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cid" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003333v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Bouche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Risso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028580v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Camy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gagneur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Lann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809900v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet-Duquenne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Delmas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033467v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362106v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Amoura" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092045v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hebrard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Augier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mathieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037775v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092052v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Bascoul" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mathieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373611v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772879v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa Zaarour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750835v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752639v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750113v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403601v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322333v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Belandria" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bezard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Corsyn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810024v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guillaume" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bismath Tati Tchibouanga" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809802v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809884v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775402v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Augier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809881v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775403v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;brard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809965v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sardeing" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809817v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809763v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Duquenne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036209v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Benguigui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.04.019" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750461v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cadours" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.120108" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403699v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2023.109610" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193157v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.123599" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713327v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Zhuo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Manero" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2022.107500" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331976v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lalanne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121670" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219128v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129854" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589181v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c02801" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735452v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115388" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270667v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Sh. Abiev" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.07.046" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272722v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Laurini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.07.045" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924877v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krischan Sandmann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.04.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023172v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schl&#252;ter" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201770085" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595794v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roudet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Risso" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15562" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882029v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2017.10.015" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395331v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.04.009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411112v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.09.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325329v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.544" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395292v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shozab Mehdi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Chughtai" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansoor Inayat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apj.1738" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ECEA95B1C447C40BB62151D613A3B40000DB6B1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531013v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.233" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531011v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.289" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539176v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EXPTHERMFLUSCI.2011.02.004" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547635v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3425628" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547430v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579916v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Riboux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2008.0002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594029v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2006.04.018" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594034v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.08.077" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775406v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016503v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.1342" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-V55D8P5X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600501v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2005.04.026" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600508v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2005.04.018" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775420v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023292v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunabha Kundu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nigam" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/REVCE.2003.19.6.531" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-FDP1QWGQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057094v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Lewis Kiambi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dupont" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450810357" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4E8F68BB6DDDDC9D874CCFCC306E5815EBEAAB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049863v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumont" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450810341" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9883CD253AD16EB9CBD81F960C648A77E5865FD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022887v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunablha Kundu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394969v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristophe Boyer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Wild" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(02)00193-8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604639v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(01)00245-7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981873v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woong Bang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450770604" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/892C379507FE38A748921F22B04A7742F21F117D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024321v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Bang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Lu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iordan Nikov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-5861(98)00366-6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2EED885AC7CCE8DE6770D691DC1B49D72567D54B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607553v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Utiger" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank St&#252;ber" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450770225" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987794v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bertrand" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980517v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2509(93)80223-D" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E5CA1E7562C231CF07EBF22CF96041AD204C3046/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980482v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Etcheto" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0098-1354(93)80274-Q" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403436v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Da Costa" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Coghe" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02284558v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lecoq" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schaer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>