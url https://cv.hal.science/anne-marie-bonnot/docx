--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -900,557 +900,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying nano particles solution on an oscillating tip at an air liquid interface : what we can learn, what we can do</w:t>
+                <w:t xml:space="preserve">A quantitative comparison of resolution, scanning speed and lifetime behavior of CVD grown Single Wall Carbon Nanotubes and silicon SPM probes using spectral methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Bernard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Marsaudon</w:t>
+                <w:t xml:space="preserve">Oliver Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Levy</w:t>
+                <w:t xml:space="preserve">Vincent Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Bonnot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2, pp.309. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 61, pp.628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11671-007-9065-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/61/1/126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351739v1</w:t>
+                <w:t xml:space="preserve">hal-00349571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards correlating Raman excitation profile and electron diffraction of the same single carbon nanotube</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CVD growth of carbon nanotubes at very low pressure of acetylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.R. Hightwalker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Richard</w:t>
+                <w:t xml:space="preserve">Yu.A. Kasumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Kociak</w:t>
+                <w:t xml:space="preserve">A. Shailos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.I. Khodos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.T. Volkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.I. Levashov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/anphys:2008025⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 88, pp.687-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-007-4028-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351740v1</w:t>
+                <w:t xml:space="preserve">hal-00351737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative comparison of resolution, scanning speed and lifetime behavior of CVD grown Single Wall Carbon Nanotubes and silicon SPM probes using spectral methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bouchiat</w:t>
+                <w:t xml:space="preserve">Drying nano particles solution on an oscillating tip at an air liquid interface : what we can learn, what we can do</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marsaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Bonnot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2, pp.309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11671-007-9065-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/61/1/126⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00349571v1</w:t>
+                <w:t xml:space="preserve">hal-00351739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CVD growth of carbon nanotubes at very low pressure of acetylene</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I.I. Khodos</w:t>
+                <w:t xml:space="preserve">Towards correlating Raman excitation profile and electron diffraction of the same single carbon nanotube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kobylko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.T. Volkov</w:t>
+                <w:t xml:space="preserve">A.R. Hightwalker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.I. Levashov</w:t>
+                <w:t xml:space="preserve">Mathieu Kociak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 88, pp.687-691. </w:t>
+              <w:t xml:space="preserve">Annales de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (2-3), pp.131-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-007-4028-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/anphys:2008025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351737v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1605,51 +1605,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430757v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kobylko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kociak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sato" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Urita" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Bonnot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.195431" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. C. Fiawoo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Amara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bichara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thibault-P&#233;nisson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.195503" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002323v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamoudou Seydou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J. Dappe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marsaudon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aim&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.045410" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760940v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Achatz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bustarret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcenat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Piquerel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubouchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200982233" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075297v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Seydou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buchoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Aim&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.245421" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351741v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#233;barre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kobylko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Popov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.197403" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351739v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Levy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11671-007-9065-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351740v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Hightwalker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-TGG3RGFM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349571v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Krause" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchiat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/61/1/126" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351737v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.A. Kasumov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shailos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.I. Khodos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Volkov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Levashov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-007-4028-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-42H6SDJH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430757v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kobylko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kociak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sato" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Urita" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Bonnot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.195431" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. C. Fiawoo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Amara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bichara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thibault-P&#233;nisson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.195503" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002323v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamoudou Seydou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J. Dappe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marsaudon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aim&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.045410" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760940v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Achatz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bustarret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcenat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Piquerel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubouchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200982233" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075297v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Seydou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buchoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Aim&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.245421" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351741v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#233;barre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kobylko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Popov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.197403" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349571v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Krause" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchiat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/61/1/126" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351737v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.A. Kasumov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shailos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.I. Khodos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Volkov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Levashov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-007-4028-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-42H6SDJH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351739v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bernard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Levy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11671-007-9065-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351740v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Hightwalker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-TGG3RGFM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>