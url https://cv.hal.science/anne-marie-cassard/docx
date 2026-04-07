--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -234,429 +234,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minibioreactor arrays to model microbiome response to alcohol and tryptophan in the context of alcohol-associated liver disease</w:t>
+                <w:t xml:space="preserve">Circulating microbiome analysis in patients with perioperative anaphylaxis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wanchao Hu</w:t>
+                <w:t xml:space="preserve">Luc de Chaisemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrine Naimi</w:t>
+                <w:t xml:space="preserve">Dragos Ciocan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Trainel</w:t>
+                <w:t xml:space="preserve">Aurélie Gouel-Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Liévin-Le Moal</w:t>
+                <w:t xml:space="preserve">Vanessa Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Perlemuter</w:t>
+                <w:t xml:space="preserve">Dan Longrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (1), pp.132. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.1241851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41522-024-00602-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1241851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04802723v1</w:t>
+                <w:t xml:space="preserve">hal-04739168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating microbiome analysis in patients with perioperative anaphylaxis</w:t>
+                <w:t xml:space="preserve">A flow cytometry method for safe detection of bacterial viability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc de Chaisemartin</w:t>
+                <w:t xml:space="preserve">S. Servain-Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dragos Ciocan</w:t>
+                <w:t xml:space="preserve">M.‐l. Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Gouel-Chéron</w:t>
+                <w:t xml:space="preserve">S. Domenichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Granger</w:t>
+                <w:t xml:space="preserve">G. Perlemuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Longrois</w:t>
+                <w:t xml:space="preserve">Anne-Marie Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14, pp.1241851. </w:t>
+              <w:t xml:space="preserve">Cytometry Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 105 (2), pp.146-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1241851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cyto.a.24794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739168v1</w:t>
+                <w:t xml:space="preserve">hal-04739169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flow cytometry method for safe detection of bacterial viability</w:t>
+                <w:t xml:space="preserve">Minibioreactor arrays to model microbiome response to alcohol and tryptophan in the context of alcohol-associated liver disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Servain-Viel</w:t>
+                <w:t xml:space="preserve">Wanchao Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.‐l. Aknin</w:t>
+                <w:t xml:space="preserve">Sabrine Naimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Domenichini</w:t>
+                <w:t xml:space="preserve">Nicolas Trainel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Perlemuter</w:t>
+                <w:t xml:space="preserve">Vanessa Liévin-Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Cassard</w:t>
+                <w:t xml:space="preserve">Gabriel Perlemuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 105 (2), pp.146-156. </w:t>
+              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cyto.a.24794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41522-024-00602-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739169v1</w:t>
+                <w:t xml:space="preserve">hal-04802723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypercholesterolemia Negatively Regulates P2X7-Induced Cellular Function in CD4+ and CD8+ T-Cell Subsets from B6 Mice Fed a High-Fat Diet</w:t>
               </w:r>
@@ -668,64 +668,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Hutteau-Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Mellouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trainel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bobé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -798,51 +798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trainel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran Lakisic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -906,77 +906,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the Bile Acid Enterohepatic Cycle by Intestinal Microbiota Alleviates Alcohol Liver Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragos Ciocan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Spatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trainel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Hardonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1034,849 +1034,849 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bile acid-receptor TGR5 deficiency worsens liver injury in alcohol-fed mice by inducing intestinal microbiota dysbiosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Blood microbiota and metabolomic signature of major depression before and after antidepressant treatment: a prospective case–control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragos Ciocan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Merlen</w:t>
+                <w:t xml:space="preserve">Laurent Becquemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Rainteau</w:t>
+                <w:t xml:space="preserve">Céline Verstuyft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Humbert</w:t>
+                <w:t xml:space="preserve">Cosmin Sebastian Voican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (2), pp.100230. </w:t>
+              <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (3), pp.E358-E368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhepr.2021.100230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1503/jpn.200159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163159v2</w:t>
+                <w:t xml:space="preserve">hal-04020991v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut Microbiota Reshaped by Pectin Treatment Improves Liver Steatosis in Obese Mice</w:t>
+                <w:t xml:space="preserve">Microbiota tryptophan metabolism induces aryl hydrocarbon receptor activation and improves alcohol-induced liver injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Houron</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Laura Wrzosek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragos Ciocan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Mercier-Nomé</w:t>
+                <w:t xml:space="preserve">Cindy Hugot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Spatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Hugot</w:t>
+                <w:t xml:space="preserve">Margot Dupeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (11), pp.3725. </w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70 (7), pp.1299-1308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu13113725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2020-321565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739181v1</w:t>
+                <w:t xml:space="preserve">hal-03329872v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood microbiota and metabolomic signature of major depression before and after antidepressant treatment: a prospective case–control study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Gut Microbiota Reshaped by Pectin Treatment Improves Liver Steatosis in Obese Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Houron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragos Ciocan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Becquemont</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trainel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Verstuyft</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cosmin Sebastian Voican</w:t>
+                <w:t xml:space="preserve">Françoise Mercier-Nomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Hugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1503/jpn.200159⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (11), pp.3725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13113725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04020991v2</w:t>
+                <w:t xml:space="preserve">hal-04739181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota tryptophan metabolism induces aryl hydrocarbon receptor activation and improves alcohol-induced liver injury</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bile acid-receptor TGR5 deficiency worsens liver injury in alcohol-fed mice by inducing intestinal microbiota dysbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Spatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos Ciocan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Merlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Wrzosek</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Spatz</w:t>
+                <w:t xml:space="preserve">Dominique Rainteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Dupeux</w:t>
+                <w:t xml:space="preserve">Lydie Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 70 (7), pp.1299-1308. </w:t>
+              <w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (2), pp.100230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2020-321565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhepr.2021.100230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329872v2</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163159v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal bacteria involved in nutritional liver disease killed by phagotherapy: a new therapeutic target</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Des bactéries intestinales responsables des maladies nutritionnelles du foie éradiquées par phagothérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragos Ciocan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Cassard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36 (4), pp.310-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/2020052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04718087v1</w:t>
+                <w:t xml:space="preserve">hal-02903929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiote intestinal et stéatopathie métabolique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Intestinal bacteria involved in nutritional liver disease killed by phagotherapy: a new therapeutic target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos Ciocan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Cassard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dragos Ciocan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.12.002⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (4), pp.310-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2020052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739184v1</w:t>
+                <w:t xml:space="preserve">hal-04718087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des bactéries intestinales responsables des maladies nutritionnelles du foie éradiquées par phagothérapie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Microbiote intestinal et stéatopathie métabolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Houron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragos Ciocan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Cassard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2020052⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (2), pp.130-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903929v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alteration of splicing factors’ expression during liver disease progression: impact on hepatocellular carcinoma outcome</w:t>
               </w:r>
@@ -2124,753 +2124,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03994466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of intestinal microbiota in alcoholic patients with and without alcoholic hepatitis or chronic alcoholic pancreatitis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Transplantation of human microbiota into conventional mice durably reshapes the gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura L. Wrzosek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragos Ciocan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borentain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Spatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Puchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.4822. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-23146-3⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.6854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-25300-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688965v1</w:t>
+                <w:t xml:space="preserve">hal-02624416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bile acid homeostasis and intestinal dysbiosis in alcoholic hepatitis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Characterization of intestinal microbiota in alcoholic patients with and without alcoholic hepatitis or chronic alcoholic pancreatitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragos Ciocan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Rebours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmin Sebastian Voican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wrzosek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rainteau</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Puchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.4822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-23146-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/apt.14949⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02022884v1</w:t>
+                <w:t xml:space="preserve">hal-04688965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transplantation of human microbiota into conventional mice durably reshapes the gut microbiota</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Bile acid homeostasis and intestinal dysbiosis in alcoholic hepatitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragos Ciocan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Virginie Puchois</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmin Sebastian Voican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Wrzosek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Hugot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rainteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.6854. </w:t>
+              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (9), pp.961-974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-25300-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/apt.14949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624416v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIM-Only Protein FHL2 Is a Negative Regulator of Transforming Growth Factor β1 Expression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbiota, liver diseases, and alcohol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Dahan</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Perlemuter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MCB.00636-16⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/microbiolspec.BAD-0007-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02572332v2</w:t>
+                <w:t xml:space="preserve">hal-01595101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota, liver diseases, and alcohol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Cassard</w:t>
+                <w:t xml:space="preserve">LIM-Only Protein FHL2 Is a Negative Regulator of Transforming Growth Factor β1 Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Dahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levillayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Nouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gerard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Werts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (4), </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (10), pp.e00636-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/microbiolspec.BAD-0007-2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/MCB.00636-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01595101v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02572332v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fecal microbiota manipulation prevents dysbiosis and alcohol-induced liver injury in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Ferrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wrzosek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Puchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 66 (4), pp.806-815. </w:t>
@@ -2914,295 +2914,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of Kupffer Cells Is Associated with a Specific Dysbiosis Induced by Fructose or High Fat Diet in Mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intestinal microbiota contributes to individual susceptibility to alcoholic liver disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Leroux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virginie Puchois</w:t>
+                <w:t xml:space="preserve">M Llopis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Gaudin</w:t>
+                <w:t xml:space="preserve">L Wrzosek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Boschat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146177⟩</w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (5), pp.830-839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2015-310585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739229v1</w:t>
+                <w:t xml:space="preserve">hal-04739209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal microbiota contributes to individual susceptibility to alcoholic liver disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L Wrzosek</w:t>
+                <w:t xml:space="preserve">Activation of Kupffer Cells Is Associated with a Specific Dysbiosis Induced by Fructose or High Fat Diet in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Ferrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Boschat</w:t>
+                <w:t xml:space="preserve">Anne Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Wrzosek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Puchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bruneau</w:t>
+                <w:t xml:space="preserve">Françoise Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 65 (5), pp.830-839. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.e0146177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2015-310585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739209v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decreased expression of the glucocorticoid receptor-GILZ pathway in Kupffer cells promotes liver inflammation in obese mice</w:t>
               </w:r>
@@ -3240,51 +3240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bigorgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Ferrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmin Sebastian Voican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 64 (4), pp.916-924. </w:t>
@@ -3334,90 +3334,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIM-only protein FHL2 activates NF-κB signaling in the control of liver regeneration and hepatocarcinogenesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jouvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levillayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minou Adib-Conquy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3614,51 +3614,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxic lipids stored by Kupffer cells correlates with their pro-inflammatory phenotype at an early stage of steatohepatitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Ferrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3773,51 +3773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammation hépatique liée à l’obésité (NASH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Cassard-Doulcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Perlemuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 18 (1), pp.21-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3997,51 +3997,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Independent and opposite associations of trunk fat and leg fat with liver enzyme levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Perlemuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4143,51 +4143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonalcoholic fatty liver disease: from pathogenesis to patient care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Perlemuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bigorgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4254,295 +4254,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucocorticoid-induced leucine zipper: A key protein in the sensitization of monocytes to lipopolysaccharide in alcoholic hepatitis</w:t>
+                <w:t xml:space="preserve">Mitochondria contribute to LPS-induced MAPK activation via uncoupling protein UCP2 in macrophages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haifa Hamdi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Naveau</w:t>
+                <w:t xml:space="preserve">Emre Yalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Balian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Bouchet-Delbos</w:t>
+                <w:t xml:space="preserve">Corinne Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Nübel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Criscuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ricquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hep.21880⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 402 (2), pp.271-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20061430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719727v1</w:t>
+                <w:t xml:space="preserve">hal-00136155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondria contribute to LPS-induced MAPK activation via uncoupling protein UCP2 in macrophages.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glucocorticoid-induced leucine zipper: A key protein in the sensitization of monocytes to lipopolysaccharide in alcoholic hepatitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Criscuolo</w:t>
+                <w:t xml:space="preserve">Haifa Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bigorgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Ricquier</w:t>
+                <w:t xml:space="preserve">Axel Balian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bouchet-Delbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 402 (2), pp.271-8. </w:t>
+              <w:t xml:space="preserve">Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (6), pp.1986-1992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BJ20061430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hep.21880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00136155v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UCP2 is a mitochondrial transporter with an unusual very short half-life.</w:t>
               </w:r>
@@ -4668,307 +4668,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The uncoupling protein 2 modulates the cytokine balance in innate immunity.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mitochondria contribute to LPS-induced MAPK activation via uncoupling protein UCP2 in macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yalin Emre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Nübel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Criscuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ricquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytokine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cyto.2006.07.012⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 402 (2), pp.271-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20061430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00136168v1</w:t>
+                <w:t xml:space="preserve">hal-00478667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondria contribute to LPS-induced MAPK activation via uncoupling protein UCP2 in macrophages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The uncoupling protein 2 modulates the cytokine balance in innate immunity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yalin Emre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Join-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ricquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20061430⟩</w:t>
+              <w:t xml:space="preserve">Cytokine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 35 (3-4), pp.135-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cyto.2006.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00478667v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncoupling Protein 2, but Not Uncoupling Protein 1, Is Expressed in the Female Mouse Reproductive Tract</w:t>
               </w:r>
@@ -5146,64 +5146,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trainel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5239,277 +5239,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid droplets in hepatocytes support Enterococcus faecalis intracellular multiplication</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Serror</w:t>
+                <w:t xml:space="preserve">Enterococcus faecalis is involved in the pancreatitis process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Descourvières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos Ciocan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Archambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couvelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Enterococci (ICE-6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">UEG Week 2023 (United European Gastroenterology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Hybrid congress in Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296183v1</w:t>
+                <w:t xml:space="preserve">hal-04296382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterococcus faecalis is involved in the pancreatitis process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clara Perrin</w:t>
+                <w:t xml:space="preserve">Lipid droplets in hepatocytes support Enterococcus faecalis intracellular multiplication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trainel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UEG Week 2023 (United European Gastroenterology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Hybrid congress in Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">6th International Conference on Enterococci (ICE-6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296382v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The accumulation of lipid droplets in kupffer cells disturbs their phagocytosis and clearance functions</w:t>
               </w:r>
@@ -5534,51 +5534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Horckmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Perlemuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M Cassard-Douclier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5670,77 +5670,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pectin in Metabolic Liver Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanchao Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragos Ciocan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15 (1), pp.157, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5858,51 +5858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran Lakisic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mercier-Nomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Congrès National de la SFM - MICROBES 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
@@ -6265,51 +6265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran Lakisic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mercier-Nomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6363,77 +6363,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota, liver diseases, and alcohol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Cassard-Doulcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Perlemuter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert A. Britton; Patrice D. Cani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bugs as Drugs : Therapeutic Microbes for the Prevention and Treatment of Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Society of Microbiology, pp.187-212, 2018, 9781555819699. </w:t>
@@ -6640,51 +6640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132455v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nowak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Dakroub" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t No&#235;l" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Slimene" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2025.159646" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanchao Hu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Naimi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trainel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Li&#233;vin-Le Moal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Perlemuter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-024-00602-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739168v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Chaisemartin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Ciocan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gouel-Ch&#233;ron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Granger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Longrois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1241851" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739169v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servain-Viel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;l. Aknin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Domenichini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perlemuter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cassard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.24794" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hutteau-Hamel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mellouk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bob&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23126730" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665679v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Nunez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Lakisic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecomte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2058851" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739178v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Spatz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hardonni&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11060968" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163159v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Merlen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Humbert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2021.100230" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739181v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Houron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mercier-Nom&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hugot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13113725" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020991v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Becquemont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Verstuyft" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Sebastian Voican" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.200159" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03329872v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wrzosek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dupeux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2020-321565" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718087v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020052" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739184v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.12.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903929v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718094v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hualin Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Lekbaby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Fares" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Augustin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Attout" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12072-019-09950-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994466v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688965v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Rebours" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puchois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23146-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02022884v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.14949" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624416v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L. Wrzosek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borentain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25300-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02572332v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dahan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levillayer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Xia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nou&#235;t" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Werts" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00636-16" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595101v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.BAD-0007-2016" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739207v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Ferrere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cailleux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Turpin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2016.11.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QPDCR78-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739229v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leroux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaudin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146177" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739209v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Llopis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Wrzosek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boschat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bruneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2015-310585" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739198v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia Boujedidi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bigorgne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2015.11.023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2VG9Z63-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01118323v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minou Adib-Conquy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00105-13" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouchet-Delbos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Njik&#233;-Nakseu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maitre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pr&#233;vot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1530-0277.2011.01627.X" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V9QD2NS0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001408v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Godie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Renoud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2012.02.028" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWB1KJRC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719701v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cassard-Doulcier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/OCL.2011.0363" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719685v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Naveau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Barri-Ova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JHEP.2010.01.029" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBMFD5JH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719689v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Belle-Croix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Buffet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agostini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1478-3231.2008.01764.X" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-25Z5LNQ1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719695v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCPENDMET0505" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719727v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Hamdi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Balian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.21880" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136155v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Yalin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Hurtaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias N&#252;bel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Criscuolo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ricquier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20061430" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167523v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousset" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mozo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dujardin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalin Emre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Masscheleyn" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.01.010" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD12RQ16-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136168v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Join-Lambert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2006.07.012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JH8NCLV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478667v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719657v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clotilde Alves-Guerra" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ouadghiri-Bencherif" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Kozak" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Miroux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M306980200" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294187v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296183v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296382v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Descourvi&#232;res" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couvelard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Perrin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747635v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferrere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horckmans" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bierne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Cassard-Douclier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/270533.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-8278(13)61258-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03933276v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010157" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296280v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004738v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Leroux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Godie" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Cailleux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Naveau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Prevot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004739v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Llopis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L. Boschat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. A. M. Cassard-Doulcier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia A. Bruneau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296393v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928521v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/9781555819705" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132455v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nowak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Dakroub" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t No&#235;l" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Slimene" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2025.159646" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739168v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Chaisemartin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Ciocan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gouel-Ch&#233;ron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Granger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Longrois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1241851" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servain-Viel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;l. Aknin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Domenichini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perlemuter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cassard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.24794" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802723v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanchao Hu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Naimi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trainel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Li&#233;vin-Le Moal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Perlemuter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-024-00602-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hutteau-Hamel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mellouk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bob&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23126730" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665679v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Nunez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Lakisic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecomte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2058851" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739178v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Spatz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hardonni&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11060968" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020991v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Becquemont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Verstuyft" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Sebastian Voican" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.200159" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03329872v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wrzosek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hugot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dupeux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2020-321565" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739181v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Houron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mercier-Nom&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13113725" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163159v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Merlen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Humbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2021.100230" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903929v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020052" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718087v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739184v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.12.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718094v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hualin Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Lekbaby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Fares" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Augustin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Attout" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12072-019-09950-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994466v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624416v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L. Wrzosek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borentain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puchois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25300-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688965v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Rebours" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23146-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02022884v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.14949" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595101v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.BAD-0007-2016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02572332v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dahan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levillayer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Xia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nou&#235;t" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Werts" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00636-16" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739207v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Ferrere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cailleux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Turpin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2016.11.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QPDCR78-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739209v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Llopis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Wrzosek" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boschat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bruneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2015-310585" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739229v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leroux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaudin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146177" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739198v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia Boujedidi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bigorgne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2015.11.023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2VG9Z63-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01118323v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minou Adib-Conquy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00105-13" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouchet-Delbos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Njik&#233;-Nakseu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maitre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pr&#233;vot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1530-0277.2011.01627.X" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V9QD2NS0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001408v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Godie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Renoud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2012.02.028" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWB1KJRC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719701v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cassard-Doulcier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/OCL.2011.0363" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719685v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Naveau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Barri-Ova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JHEP.2010.01.029" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBMFD5JH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719689v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Belle-Croix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Buffet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agostini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1478-3231.2008.01764.X" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-25Z5LNQ1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719695v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCPENDMET0505" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136155v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Yalin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Hurtaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias N&#252;bel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Criscuolo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ricquier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20061430" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719727v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Hamdi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Balian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.21880" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167523v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousset" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mozo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dujardin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalin Emre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Masscheleyn" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.01.010" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD12RQ16-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478667v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136168v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Join-Lambert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2006.07.012" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JH8NCLV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719657v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clotilde Alves-Guerra" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ouadghiri-Bencherif" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Kozak" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Miroux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M306980200" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294187v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296382v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Descourvi&#232;res" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couvelard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Perrin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296183v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747635v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferrere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horckmans" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bierne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Cassard-Douclier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/270533.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-8278(13)61258-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03933276v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010157" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296280v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004738v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Leroux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Godie" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Cailleux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Naveau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Prevot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004739v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Llopis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L. Boschat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. A. M. Cassard-Doulcier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia A. Bruneau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296393v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928521v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/9781555819705" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>