--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -1034,587 +1034,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood microbiota and metabolomic signature of major depression before and after antidepressant treatment: a prospective case–control study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gut Microbiota Reshaped by Pectin Treatment Improves Liver Steatosis in Obese Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Houron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragos Ciocan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Becquemont</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trainel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Verstuyft</w:t>
+                <w:t xml:space="preserve">Françoise Mercier-Nomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmin Sebastian Voican</w:t>
+                <w:t xml:space="preserve">Cindy Hugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 46 (3), pp.E358-E368. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (11), pp.3725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1503/jpn.200159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu13113725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04020991v2</w:t>
+                <w:t xml:space="preserve">hal-04739181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota tryptophan metabolism induces aryl hydrocarbon receptor activation and improves alcohol-induced liver injury</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bile acid-receptor TGR5 deficiency worsens liver injury in alcohol-fed mice by inducing intestinal microbiota dysbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Spatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos Ciocan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Wrzosek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dragos Ciocan</w:t>
+                <w:t xml:space="preserve">Gregory Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Hugot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Spatz</w:t>
+                <w:t xml:space="preserve">Dominique Rainteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Dupeux</w:t>
+                <w:t xml:space="preserve">Lydie Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 70 (7), pp.1299-1308. </w:t>
+              <w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (2), pp.100230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2020-321565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhepr.2021.100230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329872v2</w:t>
+                <w:t xml:space="preserve">hal-03163159v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut Microbiota Reshaped by Pectin Treatment Improves Liver Steatosis in Obese Mice</w:t>
+                <w:t xml:space="preserve">Microbiota tryptophan metabolism induces aryl hydrocarbon receptor activation and improves alcohol-induced liver injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Houron</w:t>
+                <w:t xml:space="preserve">Laura Wrzosek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragos Ciocan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Trainel</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Hugot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Spatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Mercier-Nomé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cindy Hugot</w:t>
+                <w:t xml:space="preserve">Margot Dupeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (11), pp.3725. </w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70 (7), pp.1299-1308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu13113725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2020-321565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739181v1</w:t>
+                <w:t xml:space="preserve">hal-03329872v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bile acid-receptor TGR5 deficiency worsens liver injury in alcohol-fed mice by inducing intestinal microbiota dysbiosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blood microbiota and metabolomic signature of major depression before and after antidepressant treatment: a prospective case–control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragos Ciocan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Merlen</w:t>
+                <w:t xml:space="preserve">Laurent Becquemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Rainteau</w:t>
+                <w:t xml:space="preserve">Céline Verstuyft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Humbert</w:t>
+                <w:t xml:space="preserve">Cosmin Sebastian Voican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (2), pp.100230. </w:t>
+              <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (3), pp.E358-E368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhepr.2021.100230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1503/jpn.200159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163159v2</w:t>
+                <w:t xml:space="preserve">hal-04020991v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des bactéries intestinales responsables des maladies nutritionnelles du foie éradiquées par phagothérapie</w:t>
+                <w:t xml:space="preserve">Intestinal bacteria involved in nutritional liver disease killed by phagotherapy: a new therapeutic target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragos Ciocan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Cassard</w:t>
@@ -1637,246 +1637,246 @@
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/2020052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903929v1</w:t>
+                <w:t xml:space="preserve">hal-04718087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal bacteria involved in nutritional liver disease killed by phagotherapy: a new therapeutic target</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbiote intestinal et stéatopathie métabolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Houron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragos Ciocan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Cassard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2020052⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (2), pp.130-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04718087v1</w:t>
+                <w:t xml:space="preserve">hal-04739184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiote intestinal et stéatopathie métabolique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des bactéries intestinales responsables des maladies nutritionnelles du foie éradiquées par phagothérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos Ciocan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Cassard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dragos Ciocan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (4), pp.310-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2020052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.12.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04739184v1</w:t>
+                <w:t xml:space="preserve">hal-02903929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alteration of splicing factors’ expression during liver disease progression: impact on hepatocellular carcinoma outcome</w:t>
               </w:r>
@@ -2124,429 +2124,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03994466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transplantation of human microbiota into conventional mice durably reshapes the gut microbiota</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of intestinal microbiota in alcoholic patients with and without alcoholic hepatitis or chronic alcoholic pancreatitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos Ciocan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura L. Wrzosek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dragos Ciocan</w:t>
+                <w:t xml:space="preserve">Vinciane Rebours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmin Sebastian Voican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Wrzosek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Puchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.6854. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-25300-3⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.4822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-23146-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624416v1</w:t>
+                <w:t xml:space="preserve">hal-04688965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of intestinal microbiota in alcoholic patients with and without alcoholic hepatitis or chronic alcoholic pancreatitis</w:t>
+                <w:t xml:space="preserve">Bile acid homeostasis and intestinal dysbiosis in alcoholic hepatitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragos Ciocan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vinciane Rebours</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmin Sebastian Voican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Wrzosek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmin Sebastian Voican</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virginie Puchois</w:t>
+                <w:t xml:space="preserve">Cindy Hugot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rainteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-23146-3⟩</w:t>
+              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (9), pp.961-974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apt.14949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688965v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bile acid homeostasis and intestinal dysbiosis in alcoholic hepatitis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transplantation of human microbiota into conventional mice durably reshapes the gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura L. Wrzosek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragos Ciocan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rainteau</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borentain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Spatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Puchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 48 (9), pp.961-974. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.6854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/apt.14949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-25300-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02022884v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota, liver diseases, and alcohol</w:t>
               </w:r>
@@ -2787,90 +2787,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fecal microbiota manipulation prevents dysbiosis and alcohol-induced liver injury in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Ferrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wrzosek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Puchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 66 (4), pp.806-815. </w:t>
@@ -3080,64 +3080,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Ferrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wrzosek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Puchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3240,51 +3240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bigorgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Ferrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmin Sebastian Voican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 64 (4), pp.916-924. </w:t>
@@ -4668,307 +4668,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00167523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondria contribute to LPS-induced MAPK activation via uncoupling protein UCP2 in macrophages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The uncoupling protein 2 modulates the cytokine balance in innate immunity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yalin Emre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Join-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Hurtaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ricquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20061430⟩</w:t>
+              <w:t xml:space="preserve">Cytokine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 35 (3-4), pp.135-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cyto.2006.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00478667v1</w:t>
+                <w:t xml:space="preserve">hal-00136168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The uncoupling protein 2 modulates the cytokine balance in innate immunity.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mitochondria contribute to LPS-induced MAPK activation via uncoupling protein UCP2 in macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yalin Emre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Nübel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ricquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytokine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cyto.2006.07.012⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 402 (2), pp.271-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20061430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00136168v1</w:t>
+                <w:t xml:space="preserve">hal-00478667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncoupling Protein 2, but Not Uncoupling Protein 1, Is Expressed in the Female Mouse Reproductive Tract</w:t>
               </w:r>
@@ -5239,277 +5239,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterococcus faecalis is involved in the pancreatitis process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clara Perrin</w:t>
+                <w:t xml:space="preserve">Lipid droplets in hepatocytes support Enterococcus faecalis intracellular multiplication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trainel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UEG Week 2023 (United European Gastroenterology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Hybrid congress in Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">6th International Conference on Enterococci (ICE-6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296382v1</w:t>
+                <w:t xml:space="preserve">hal-04296183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid droplets in hepatocytes support Enterococcus faecalis intracellular multiplication</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Serror</w:t>
+                <w:t xml:space="preserve">Enterococcus faecalis is involved in the pancreatitis process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Descourvières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos Ciocan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Archambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couvelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Enterococci (ICE-6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">UEG Week 2023 (United European Gastroenterology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Hybrid congress in Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296183v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The accumulation of lipid droplets in kupffer cells disturbs their phagocytosis and clearance functions</w:t>
               </w:r>
@@ -5858,51 +5858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran Lakisic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mercier-Nomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Congrès National de la SFM - MICROBES 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
@@ -6265,51 +6265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran Lakisic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mercier-Nomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6640,51 +6640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132455v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nowak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Dakroub" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t No&#235;l" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Slimene" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2025.159646" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739168v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Chaisemartin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Ciocan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gouel-Ch&#233;ron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Granger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Longrois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1241851" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servain-Viel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;l. Aknin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Domenichini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perlemuter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cassard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.24794" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802723v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanchao Hu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Naimi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trainel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Li&#233;vin-Le Moal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Perlemuter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-024-00602-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hutteau-Hamel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mellouk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bob&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23126730" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665679v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Nunez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Lakisic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecomte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2058851" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739178v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Spatz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hardonni&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11060968" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020991v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Becquemont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Verstuyft" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Sebastian Voican" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.200159" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03329872v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wrzosek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hugot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dupeux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2020-321565" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739181v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Houron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mercier-Nom&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13113725" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163159v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Merlen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Humbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2021.100230" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903929v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020052" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718087v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739184v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.12.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718094v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hualin Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Lekbaby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Fares" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Augustin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Attout" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12072-019-09950-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994466v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624416v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L. Wrzosek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borentain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puchois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25300-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688965v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Rebours" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23146-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02022884v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.14949" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595101v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.BAD-0007-2016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02572332v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dahan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levillayer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Xia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nou&#235;t" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Werts" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00636-16" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739207v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Ferrere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cailleux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Turpin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2016.11.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QPDCR78-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739209v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Llopis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Wrzosek" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boschat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bruneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2015-310585" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739229v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leroux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaudin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146177" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739198v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia Boujedidi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bigorgne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2015.11.023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2VG9Z63-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01118323v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minou Adib-Conquy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00105-13" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouchet-Delbos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Njik&#233;-Nakseu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maitre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pr&#233;vot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1530-0277.2011.01627.X" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V9QD2NS0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001408v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Godie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Renoud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2012.02.028" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWB1KJRC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719701v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cassard-Doulcier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/OCL.2011.0363" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719685v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Naveau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Barri-Ova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JHEP.2010.01.029" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBMFD5JH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719689v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Belle-Croix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Buffet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agostini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1478-3231.2008.01764.X" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-25Z5LNQ1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719695v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCPENDMET0505" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136155v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Yalin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Hurtaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias N&#252;bel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Criscuolo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ricquier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20061430" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719727v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Hamdi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Balian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.21880" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167523v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousset" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mozo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dujardin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalin Emre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Masscheleyn" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.01.010" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD12RQ16-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478667v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136168v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Join-Lambert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2006.07.012" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JH8NCLV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719657v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clotilde Alves-Guerra" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ouadghiri-Bencherif" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Kozak" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Miroux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M306980200" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294187v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296382v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Descourvi&#232;res" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couvelard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Perrin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296183v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747635v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferrere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horckmans" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bierne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Cassard-Douclier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/270533.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-8278(13)61258-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03933276v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010157" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296280v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004738v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Leroux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Godie" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Cailleux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Naveau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Prevot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004739v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Llopis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L. Boschat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. A. M. Cassard-Doulcier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia A. Bruneau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296393v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928521v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/9781555819705" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132455v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nowak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Dakroub" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t No&#235;l" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Slimene" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2025.159646" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739168v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Chaisemartin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Ciocan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gouel-Ch&#233;ron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Granger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Longrois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1241851" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servain-Viel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;l. Aknin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Domenichini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perlemuter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cassard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.24794" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802723v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanchao Hu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Naimi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trainel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Li&#233;vin-Le Moal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Perlemuter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-024-00602-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hutteau-Hamel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mellouk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bob&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23126730" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665679v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Nunez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Lakisic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecomte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2058851" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739178v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Spatz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hardonni&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11060968" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739181v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Houron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mercier-Nom&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hugot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13113725" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163159v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Merlen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Humbert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2021.100230" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03329872v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wrzosek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dupeux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2020-321565" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020991v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Becquemont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Verstuyft" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Sebastian Voican" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.200159" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718087v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020052" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739184v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.12.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903929v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718094v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hualin Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Lekbaby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Fares" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Augustin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Attout" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12072-019-09950-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994466v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688965v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Rebours" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puchois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23146-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02022884v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.14949" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624416v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L. Wrzosek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borentain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25300-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595101v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.BAD-0007-2016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02572332v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dahan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levillayer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Xia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nou&#235;t" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Werts" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00636-16" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739207v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Ferrere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cailleux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Turpin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2016.11.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QPDCR78-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739209v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Llopis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Wrzosek" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boschat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bruneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2015-310585" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739229v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leroux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaudin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146177" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739198v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia Boujedidi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bigorgne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2015.11.023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2VG9Z63-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01118323v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minou Adib-Conquy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00105-13" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouchet-Delbos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Njik&#233;-Nakseu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maitre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pr&#233;vot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1530-0277.2011.01627.X" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V9QD2NS0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001408v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Godie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Renoud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2012.02.028" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWB1KJRC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719701v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cassard-Doulcier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/OCL.2011.0363" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719685v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Naveau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Barri-Ova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JHEP.2010.01.029" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBMFD5JH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719689v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Belle-Croix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Buffet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agostini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1478-3231.2008.01764.X" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-25Z5LNQ1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719695v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCPENDMET0505" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136155v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Yalin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Hurtaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias N&#252;bel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Criscuolo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ricquier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20061430" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719727v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Hamdi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Balian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.21880" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167523v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousset" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mozo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dujardin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalin Emre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Masscheleyn" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.01.010" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD12RQ16-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136168v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Join-Lambert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2006.07.012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JH8NCLV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478667v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719657v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clotilde Alves-Guerra" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ouadghiri-Bencherif" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Kozak" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Miroux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M306980200" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294187v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296183v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296382v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Descourvi&#232;res" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couvelard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Perrin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747635v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferrere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horckmans" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bierne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Cassard-Douclier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/270533.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-8278(13)61258-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03933276v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010157" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296280v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004738v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Leroux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Godie" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Cailleux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Naveau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Prevot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004739v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Llopis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L. Boschat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. A. M. Cassard-Doulcier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia A. Bruneau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296393v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928521v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/9781555819705" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>