--- v0 (2026-04-07)
+++ v1 (2026-05-06)
@@ -573,178 +573,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les équipements scolaires dans les concours scolaires d’architecture</w:t>
+                <w:t xml:space="preserve">Prosopographie des enseignants : la démarche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EnsArchi. Séminaire n°5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Brest, France</w:t>
+              <w:t xml:space="preserve">EnsArchi.séminaire n°4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Visio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03792828v1</w:t>
+                <w:t xml:space="preserve">hal-03792818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosopographie des enseignants : la démarche</w:t>
+                <w:t xml:space="preserve">Les équipements scolaires dans les concours scolaires d’architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Châtelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maurer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EnsArchi.séminaire n°4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Visio, France</w:t>
+              <w:t xml:space="preserve">EnsArchi. Séminaire n°5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792818v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écoles régionales d’architecture face à la décentralisation (1900-1968). 1. De la création des écoles à la Seconde Guerre mondiale</w:t>
               </w:r>
@@ -2482,51 +2482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#226;telet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.32089" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254557v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chatelet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.221" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256191v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lha.895" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256173v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258261v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792843v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792828v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792818v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792794v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05288002v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752093v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lapeyre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/en/les-mondes-de-l-enseignement-de-l-architecture" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156621v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Diener" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Dumont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922386v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Storne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Fleck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-recherches.com/fiche.php?id=128" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Luc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lerch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854007v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Marantz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274994v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Mercier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Philippe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275057v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Broenner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638630v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362614v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Klein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana bela de Araujo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362621v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901161v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castex" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C&#233;leste" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Miller-Bachler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901109v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Panerai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gendre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891099v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bresler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mangin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sabatier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#226;telet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.32089" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254557v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chatelet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.221" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256191v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lha.895" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256173v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258261v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792843v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792818v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792828v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792794v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05288002v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752093v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lapeyre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/en/les-mondes-de-l-enseignement-de-l-architecture" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156621v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Diener" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Dumont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922386v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Storne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Fleck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-recherches.com/fiche.php?id=128" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Luc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lerch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854007v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Marantz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274994v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Mercier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Philippe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275057v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Broenner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638630v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362614v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Klein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana bela de Araujo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362621v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901161v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castex" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C&#233;leste" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Miller-Bachler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901109v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Panerai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gendre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891099v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bresler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mangin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sabatier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>