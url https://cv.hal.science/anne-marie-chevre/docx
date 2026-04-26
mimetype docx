--- v1 (2026-04-06)
+++ v2 (2026-04-26)
@@ -1742,295 +1742,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet BrasExplor : élargir les ressources génétiques du CRB BrACySol pour Brassica oleracea et Brassica rapa</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I-SceI and customized meganucleases-mediated genome editing in tomato and oilseed rape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Glory</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
+                <w:t xml:space="preserve">Benoit Danilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+                <w:t xml:space="preserve">Émilie Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Archambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art03⟩</w:t>
+              <w:t xml:space="preserve">Transgenic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (1), pp.87-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11248-021-00287-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790700v1</w:t>
+                <w:t xml:space="preserve">hal-03545783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I-SceI and customized meganucleases-mediated genome editing in tomato and oilseed rape</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Émilie Montes</w:t>
+                <w:t xml:space="preserve">Projet BrasExplor : élargir les ressources génétiques du CRB BrACySol pour Brassica oleracea et Brassica rapa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Archambeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
+                <w:t xml:space="preserve">Pascal Glory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transgenic Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31 (1), pp.87-105. </w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Numéro Spécial #2 RARe, pp.21-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11248-021-00287-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545783v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenomic and structural events preclude recombination in Brassica napus</w:t>
               </w:r>
@@ -2144,295 +2144,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untangling structural factors driving genome stabilization in nascent Brassica napus allopolyploids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An automatic non-invasive classification for plant phenotyping by MRI images: An application for quality control on cauliflower at primary meristem stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+                <w:t xml:space="preserve">Yifan Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Eber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
+                <w:t xml:space="preserve">Raphaël Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Madeleine Gilet</w:t>
+                <w:t xml:space="preserve">Mélanie Hupel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Penguilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.17308⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 187, pp.106303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2021.106303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227311v1</w:t>
+                <w:t xml:space="preserve">hal-03347927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automatic non-invasive classification for plant phenotyping by MRI images: An application for quality control on cauliflower at primary meristem stage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Maître</w:t>
+                <w:t xml:space="preserve">Untangling structural factors driving genome stabilization in nascent Brassica napus allopolyploids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Hupel</w:t>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Penguilly</w:t>
+                <w:t xml:space="preserve">Marie-Madeleine Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 187, pp.106303. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 230 (5), pp.2072-2084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2021.106303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.17308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347927v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequencing and Chromosome-Scale Assembly of Plant Genomes, Brassica rapa as a Use Case</w:t>
               </w:r>
@@ -2591,64 +2591,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coleen Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (8), pp.771. </w:t>
@@ -2680,433 +2680,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une machine à recombiner chez les Brassica</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genome Size Variation and Comparative Genomics Reveal Intraspecific Diversity in Brassica rapa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loeiz Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chaussepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sélectionneur Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.577536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.577536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226364v1</w:t>
+                <w:t xml:space="preserve">hal-03137565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum: FANCM Limits Meiotic Crossovers in Brassica Crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrián Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.604728. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.604728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Size Variation and Comparative Genomics Reveal Intraspecific Diversity in Brassica rapa</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une machine à recombiner chez les Brassica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Boideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sélectionneur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (71), pp.49-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.577536⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03137565v1</w:t>
+                <w:t xml:space="preserve">hal-03226364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-read assembly of the Brassica napus reference genome Darmor-bzh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Belser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3239,64 +3239,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Hadj-Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexual Plant Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 33 (1), pp.43-58. </w:t>
@@ -3334,51 +3334,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytonuclear interactions remain stable during allopolyploid evolution despite repeated whole-genome duplications in Brassica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3864,317 +3864,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One gene-one name: the AvrLmJ1 avirulence gene of Leptosphaeria maculans is AvrLm5</w:t>
+                <w:t xml:space="preserve">Variation in floral organs in wild populations of Brassica rapa L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Plissonneau</w:t>
+                <w:t xml:space="preserve">F. Aïssiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Rouxel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+                <w:t xml:space="preserve">O. Abrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela P. van de Wouw</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
+                <w:t xml:space="preserve">H. Hadj-Arab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mpp.12574⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1202, pp.69-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2018.1202.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621401v1</w:t>
+                <w:t xml:space="preserve">hal-02171441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in floral organs in wild populations of Brassica rapa L.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One gene-one name: the AvrLmJ1 avirulence gene of Leptosphaeria maculans is AvrLm5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Plissonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Aïssiou</w:t>
+                <w:t xml:space="preserve">Thierry Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Abrous</w:t>
+                <w:t xml:space="preserve">Angela P. van de Wouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hadj-Arab</w:t>
+                <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1202, pp.69-74. </w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (4), pp.1012 - 1016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2018.1202.10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171441v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FANCM Limits Meiotic Crossovers in Brassica Crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrián Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4398,51 +4398,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation success of polyploid plants closely Relates to the regulation of meiotic recombination.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4631,51 +4631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of open pollination on the structural evolutionary dynamics, meiotic behavior, and fertility of resynthesized allotetraploid Brassica napus L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4683,51 +4683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (2), pp.705-717. </w:t>
@@ -4925,51 +4925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Samans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5046,90 +5046,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The poor lonesome A subgenome of Brassica napus var. Darmor (AACC) may not survive without its mate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 213 (4), pp.1886-1897. </w:t>
@@ -5193,51 +5193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5429,831 +5429,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centromere Locations in Brassica A and C Genomes Revealed Through Half-Tetrad Analysis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Re-synthèse d’espèces : l’exemple du colza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annaliese S Mason</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Sophie Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sélectionneur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (67), pp.21-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345819v1</w:t>
+                <w:t xml:space="preserve">hal-01607867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-synthèse d’espèces : l’exemple du colza</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Centromere Locations in Brassica A and C Genomes Revealed Through Half-Tetrad Analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaliese S Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp E Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naghmeh Besharat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sélectionneur Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 202 (2), pp.513-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.115.183210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607867v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic cellular model with uncertainty analysis to assess the risk of transgene invasion after crop-wild hybridization: Oilseed rape and wild radish as a case study</w:t>
+                <w:t xml:space="preserve">Homoeologous chromosome sorting and progression of meiotic recombination in [i]Brassica napus[/i]: ploidy does matter!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Garnier</w:t>
+                <w:t xml:space="preserve">Laurie Grandont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Darmency</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nieves Cunado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coriton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2014.01.004⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (4), pp.1448-1463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.114.122788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208697v1</w:t>
+                <w:t xml:space="preserve">hal-01204069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular cytogenetic identification of B genome chromosomes linked to blackleg disease resistance in Brassica napus x B. carinata interspecific hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolph Fredua-Agyeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isobel A. P. Parkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 127 (6), pp.1305-1318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-014-2298-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossover rate between homologous chromosomes and interference are regulated by the addition of specific unpaired chromosomes in Brassica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Loreto Suay Llopis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deshuang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Jouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 201 (2), pp.645-656. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.12534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homoeologous chromosome sorting and progression of meiotic recombination in [i]Brassica napus[/i]: ploidy does matter!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A stochastic cellular model with uncertainty analysis to assess the risk of transgene invasion after crop-wild hybridization: Oilseed rape and wild radish as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Darmency</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Grandont</w:t>
+                <w:t xml:space="preserve">Yann Tricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nieves Cunado</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jane Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (4), pp.1448-1463. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 276, pp.85 - 94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.114.122788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2014.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204069v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fate of chromosomes and alleles in an allohexaploid [i]brassica[/i] population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaliese S Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew N Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6343,51 +6343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dispensable chromosome of Leptosphaeria maculans shelters an effector gene conferring avirulence towards Brassica rapa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal-Grolier Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6921,144 +6921,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel lien entre l’épidémiologie, la création variétale et le potentiel de durabilité des résistances ? Illustration chez le phoma du colza.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polyploid formation pathways have an impact on genetic rearrangements in resynthesized Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hortense H. Brun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+                <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique F. Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Delourme</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier O. Coriton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 15, pp.29-43. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 191 (3), pp.884-894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/v5kv-4512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03729.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642445v1</w:t>
+                <w:t xml:space="preserve">hal-02644947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immediate unidirectional epigenetic reprogramming of NORs occurs independently of rDNA rearrangements in synthetic and natural forms of a polyploid species Brassica napus</w:t>
               </w:r>
@@ -7318,563 +7335,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyploid formation pathways have an impact on genetic rearrangements in resynthesized Brassica napus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quel lien entre l’épidémiologie, la création variétale et le potentiel de durabilité des résistances ? Illustration chez le phoma du colza.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
+                <w:t xml:space="preserve">Hortense H. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier O. Coriton</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magali Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 191 (3), pp.884-894. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15, pp.29-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03729.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/v5kv-4512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644947v1</w:t>
+                <w:t xml:space="preserve">hal-02642445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossovers get a boost in [i]Brassica[/i] allotriploid and allotetraploid hybrids</w:t>
+                <w:t xml:space="preserve">Frequency of avirulence genes in Leptosphaeria maculans in western Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Leflon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Coriton</w:t>
+                <w:t xml:space="preserve">H.R. Kutcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R. Rimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry T. Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.110.075986⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (01), pp.77-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07060661003594109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203949v1</w:t>
+                <w:t xml:space="preserve">hal-02667771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first meiosis of resynthesized Brassica napus, a genome blender.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Eber</w:t>
+                <w:t xml:space="preserve">Crossovers get a boost in [i]Brassica[/i] allotriploid and allotetraploid hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Leflon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Grandont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile C. Huneau</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 186 (1), pp.102-12. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (7), pp.2253-2264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03182.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.110.075986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729633v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency of avirulence genes in Leptosphaeria maculans in western Canada</w:t>
+                <w:t xml:space="preserve">The first meiosis of resynthesized Brassica napus, a genome blender.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.R. Kutcher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
+                <w:t xml:space="preserve">E. Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.R. Rimmer</w:t>
+                <w:t xml:space="preserve">F. Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry T. Rouxel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+                <w:t xml:space="preserve">Cécile C. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 32 (01), pp.77-85. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 186 (1), pp.102-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07060661003594109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03182.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667771v1</w:t>
+                <w:t xml:space="preserve">hal-00729633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeated olyploidy drove different levels of crossover suppression between homoeologous chromosomes in [i]Brassica napus[/i] allohaploids</w:t>
               </w:r>
@@ -7994,51 +7994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative resistance increases the durability of qualitative resistance to Leptosphaeria maculans in Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense H. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8167,51 +8167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique F. Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8268,334 +8268,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic regulation of meiosis in polyploid species: new insights into an old question</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La domestication, un frein à l'invasion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moore Graham</w:t>
+                <w:t xml:space="preserve">Maxime M. Trottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene M.-H. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pour la Science. Dossier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 65, pp.78-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203952v1</w:t>
+                <w:t xml:space="preserve">hal-02659317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La domestication, un frein à l'invasion ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic regulation of meiosis in polyploid species: new insights into an old question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Cifuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Grandont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime M. Trottet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene M.-H. Muller</w:t>
+                <w:t xml:space="preserve">Moore Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la Science. Dossier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 186 (1), pp.29-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.03084.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659317v1</w:t>
+                <w:t xml:space="preserve">hal-01203952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic regulation of meiotic cross-overs between related genomes in brassica napus haploids and hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leflon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21, pp.373-385. </w:t>
@@ -8775,77 +8775,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosome ‘speed dating’ during meiosis of polyploid Brassica hybrids and haploids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leflon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiqian Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8900,51 +8900,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of Resistance to Leptosphaeria maculans in Brassica napus-B. juncea Recombinant Lines and Its Introgression into Spring-Type Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense H. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique F. Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9015,475 +9015,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling gene flow between oilseed rape and wild radish I. Evolution of chromosome structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
+                <w:t xml:space="preserve">Homeologous recombination plays a major role in chromosome rearrangements that occur during meiosis of Brassica napus haploids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Le Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique F. Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Coriton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-006-0424-x⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 175 (2), pp.487-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.106.062968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658080v1</w:t>
+                <w:t xml:space="preserve">hal-02668271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling gene flow between oilseed rape and wild radish. 1. Evolution of Chromosome Structure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling gene flow between oilseed rape and wild radish I. Evolution of chromosome structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Eber</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique F. Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 114, pp.209-221</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 114 (2), pp.209-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-006-0424-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00705692v1</w:t>
+                <w:t xml:space="preserve">hal-02658080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homeologous recombination plays a major role in chromosome rearrangements that occur during meiosis of Brassica napus haploids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling gene flow between oilseed rape and wild radish. 1. Evolution of Chromosome Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume G. Le Mignon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hervé Monod</w:t>
+                <w:t xml:space="preserve">C. Larédo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 114, pp.209-221</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668271v1</w:t>
+                <w:t xml:space="preserve">hal-00705692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection, introgression and localization of genes conferring specific resitance to Leptosphaeria maculans from Brassica rapa into B. napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leflon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense H. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique F. Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9566,307 +9566,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major gene and polygenic resistance to Leptosphaeria maculans in oilseed rape (Brassica napus)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
+                <w:t xml:space="preserve">Mapping Prbn and other quantitative trait loci responsible for the control of homeologous chromosome pairing in oilseed rape (Brassica napus L.) haploids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique F. Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-005-2108-9⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 174, pp.1583-1596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.106.064071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662880v1</w:t>
+                <w:t xml:space="preserve">hal-02660671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Prbn and other quantitative trait loci responsible for the control of homeologous chromosome pairing in oilseed rape (Brassica napus L.) haploids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Lucas</w:t>
+                <w:t xml:space="preserve">Major gene and polygenic resistance to Leptosphaeria maculans in oilseed rape (Brassica napus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense H. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry T. Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 114, pp.41-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-005-2108-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/genetics.106.064071⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660671v1</w:t>
+                <w:t xml:space="preserve">hal-02662880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autopolyploidy in cabbage (Brassica oleracea L.) does not alter significantly the proteomes of green tissues.</w:t>
               </w:r>
@@ -9891,51 +9891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10037,51 +10037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Divaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.M. Raimondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10113,493 +10113,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop-to-wild gene flow, introgression and possible fitness effects of transgenes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a durable management of genetic resistances to Leptosphaeria maculans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle J. Ronfort</w:t>
+                <w:t xml:space="preserve">Xavier Pinochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pénaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Biosafety Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 2, pp.9-24</w:t>
+              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10 (3), pp.208-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671908v1</w:t>
+                <w:t xml:space="preserve">hal-02674605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PrBn, a major gene controlling homeologous pairing in oilseed rape (Brassica napus) haploids</w:t>
+                <w:t xml:space="preserve">Crop-to-wild gene flow, introgression and possible fitness effects of transgenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.O. Lucas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joelle J. Ronfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 164, pp.645-653</w:t>
+              <w:t xml:space="preserve">Environmental Biosafety Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2, pp.9-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682468v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene flow from oilseed rape to weedy species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">PrBn, a major gene controlling homeologous pairing in oilseed rape (Brassica napus) haploids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jenczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Renard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Agriculturae Scandinavica, Section B - Soil and Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, suppl (12), pp.22-25</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 164, pp.645-653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674667v1</w:t>
+                <w:t xml:space="preserve">hal-02682468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a durable management of genetic resistances to Leptosphaeria maculans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
+                <w:t xml:space="preserve">Gene flow from oilseed rape to weedy species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jenczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Darmency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pénaud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 10 (3), pp.208-211</w:t>
+              <w:t xml:space="preserve">Acta Agriculturae Scandinavica, Section B - Soil and Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, suppl (12), pp.22-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674605v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fitness of backcross six of hybrids between transgenic oilseed rape (Brassica napus) and wild radish (Raphanus raphanistrum</w:t>
               </w:r>
@@ -10611,77 +10611,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gueritaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Darmency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 11, pp.1419-1426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10719,64 +10719,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A strict diploid-like pairing regime is associated with tetrasomic segregation in induced autotetraploids of kale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10840,77 +10840,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gueritaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Darmency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 11, pp.1419-1426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10929,329 +10929,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence in Leptospaeria maculans populations of isolates virulent on resistance introgressed into Brassica napus from the B. nigra B genome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic relationships between Sicilian wild populations of Brassica analysed with RAPD markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Geraci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Divaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.M. Raimondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 50, pp.69-74</w:t>
+              <w:t xml:space="preserve">Plant Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 120, pp.193-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673997v1</w:t>
+                <w:t xml:space="preserve">hal-02671580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic relationships between Sicilian wild populations of Brassica analysed with RAPD markers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Presence in Leptospaeria maculans populations of isolates virulent on resistance introgressed into Brassica napus from the B. nigra B genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ruer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Levivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Somda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 120, pp.193-196</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 50, pp.69-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671580v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts agro-environnementaux de la mise en culture de variétés de colza transgéniques tolérantes à des herbicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11287,277 +11287,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A field method for evaluating the potential durability of new resistance sources : Application to the Leptosphaeria maculans Brassica napus pathosystem.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Renard</w:t>
+                <w:t xml:space="preserve">Assessment of interspecific hybridization between transgenic oilseed rape and wild radish under normal agronomic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Darmency</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 90, pp.961-966</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 100, pp.1233-1239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697900v1</w:t>
+                <w:t xml:space="preserve">hal-02691371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of interspecific hybridization between transgenic oilseed rape and wild radish under normal agronomic conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Picault</w:t>
+                <w:t xml:space="preserve">A field method for evaluating the potential durability of new resistance sources : Application to the Leptosphaeria maculans Brassica napus pathosystem.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Levivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Somda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ruer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 100, pp.1233-1239</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 90, pp.961-966</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691371v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of sexual progenies of male-sterile somatic cybrids between Brassica napus and Brassica tournefortii</w:t>
               </w:r>
@@ -11645,549 +11645,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgénèse des plantes et estimation des risques:Impact de la transformation génétique du colza.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spontaneous hybridisation between vegetable crops and weeds. I. Garden radish (Raphanus sativus L.)and wild mustard (Sinapis arvensis L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boucherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Broucqsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 7, pp.525-530</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 18 (7), pp.489-497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685324v1</w:t>
+                <w:t xml:space="preserve">hal-02692955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous hybridisation between vegetable crops and weeds. I. Garden radish (Raphanus sativus L.)and wild mustard (Sinapis arvensis L.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Transgénèse des plantes et estimation des risques:Impact de la transformation génétique du colza.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.M. Broucqsault</w:t>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Bouchet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Steinar Vallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 18 (7), pp.489-497</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 7, pp.525-530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692955v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of backcross generations obtained under field conditions from oilseed rape-wild radish F1 interspecific hybrids:an assessment of transgene dispersal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spontaneous hybridisation between vegetable crops and weeds. 1: Garden radish (Raphanus sativus L.) and wild mustard (Sinapis arvensis L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Boucherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Broucqsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 97, pp.90-98</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 18 (7), pp.489-497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02690420v1</w:t>
+                <w:t xml:space="preserve">hal-00885898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous hybridisation between vegetable crops and weeds. 1: Garden radish (Raphanus sativus L.) and wild mustard (Sinapis arvensis L.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Characterization of backcross generations obtained under field conditions from oilseed rape-wild radish F1 interspecific hybrids:an assessment of transgene dispersal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Boucherie</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Marie Broucqsault</w:t>
+                <w:t xml:space="preserve">G. Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Bouchet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 18 (7), pp.489-497</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 97, pp.90-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00885898v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of stable Brassica napus-Brassica juncea recombinant lines resistant to blackleg(Leptosphaeria maculans).2.A &amp;quot;to and fro&amp;quot; strategy to localise and characterise interspecific introgressions on the B. napus genome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12195,51 +12195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Reynoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 96, pp.1097-1103</w:t>
@@ -12262,778 +12262,778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the different Brassica nigra chromosomes from both sets of B-oleracea B-nigra and B-napus B-nigra addition lines with a special emphasis on chromosome transmission and self-incompatibility.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrophoretic analysis of natural populations of Leptosphaeria maculans directly from leaf lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Levivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Brace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 94, pp.603-611</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 46, pp.147-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02690197v1</w:t>
+                <w:t xml:space="preserve">hal-02684608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les objectifs du génie génétique dans le secteur des oléagineux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+                <w:t xml:space="preserve">Wide mapping of a T-DNA insertion site in oilseed rape using bulk segregant analysis and comparative mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Foisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 4 (2), pp.102-106</w:t>
+              <w:t xml:space="preserve">Plant Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 116, pp.553-560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02689790v1</w:t>
+                <w:t xml:space="preserve">hal-02687657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide mapping of a T-DNA insertion site in oilseed rape using bulk segregant analysis and comparative mapping</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Selection of stable Brassica napus-B.juncea recombinant lines resistant to blackleg (Leptosphaeria maculans). 1.Identification of molecular markers, chromosomal and genomic origin of the introgression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Barret</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 116, pp.553-560</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 95, pp.1104-1111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687657v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of stable Brassica napus-B.juncea recombinant lines resistant to blackleg (Leptosphaeria maculans). 1.Identification of molecular markers, chromosomal and genomic origin of the introgression.</w:t>
+                <w:t xml:space="preserve">Colza transgénique et risques environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 95, pp.1104-1111</w:t>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 172, pp.44-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689600v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colza transgénique et risques environnementaux</w:t>
+                <w:t xml:space="preserve">Identification of the different Brassica nigra chromosomes from both sets of B-oleracea B-nigra and B-napus B-nigra addition lines with a special emphasis on chromosome transmission and self-incompatibility.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Renard</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 172, pp.44-48</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 94, pp.603-611</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695613v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophoretic analysis of natural populations of Leptosphaeria maculans directly from leaf lesions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
+                <w:t xml:space="preserve">Les objectifs du génie génétique dans le secteur des oléagineux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 46, pp.147-154</w:t>
+              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 4 (2), pp.102-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684608v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colza transgénique: échanges génétiques avec l'une des espèces voisines, la ravenelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Mensuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 94, pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13071,64 +13071,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene flow from transgenic crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13175,51 +13175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosome number of oilseed rape (Brassica napus L.)-wild radish (Raphanus raphanistrum) spontaneous hybrids and of their progeny estimated by flow cytometry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Letanneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13270,51 +13270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques liés à la dissémination du colza transgénique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13365,77 +13365,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Brassica nigra chromosomes and of blackleg resistance in B.napus-B.nigra addition lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13490,90 +13490,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific gene flow as a component of risk assessment for transgenic brassicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 407, pp.169-179</w:t>
@@ -13596,622 +13596,622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02691739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of Leptosphaeria maculans populations selected by Brassica nigra and B. juncea blackleg resistances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Somda</w:t>
+                <w:t xml:space="preserve">Tools for marking plant disease and pest resistance genes: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blackleg News</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 5, pp.8-10</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 15 (1), pp.3-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02704575v1</w:t>
+                <w:t xml:space="preserve">hal-00885666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analysis and nomenclature for seven isozyme systems in Brassica nigra, B. oleracea and B. campestris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Margale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.F. Quiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 114, pp.473-480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02703906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools for marking plant disease and pest resistance genes: a review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+                <w:t xml:space="preserve">Diversity of Leptosphaeria maculans populations selected by Brassica nigra and B. juncea blackleg resistances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Somda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 15 (1), pp.3-19</w:t>
+              <w:t xml:space="preserve">Blackleg News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 5, pp.8-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00885666v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02704575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a set of RAPD markers by hybridization and sequencing in Brassica : a note of caution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C.F. Quiros</w:t>
+                <w:t xml:space="preserve">Mapping of blackleg resistance genes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Foisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice P. This</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 14, pp.630-634</w:t>
+              <w:t xml:space="preserve">Blackleg News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 5, pp.4-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02706870v1</w:t>
+                <w:t xml:space="preserve">hal-02716111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of blackleg resistance genes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régine Delourme</w:t>
+                <w:t xml:space="preserve">Analysis of a set of RAPD markers by hybridization and sequencing in Brassica : a note of caution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.F. Quiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice P. This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blackleg News</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 5, pp.4-6</w:t>
+              <w:t xml:space="preserve">Plant Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 14, pp.630-634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02716111v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools for marking plant disease and pest resistance genes : a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14249,90 +14249,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of oilseed rape genotype on the spontaneous hybridization rate with a weedy species : an assessment of transgene dispersal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 91, pp.956-963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14351,316 +14351,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02700600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description de la diversite genetique chez Brassica oleracea a l'aide de marqueurs isoenzymatiques et moleculaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Margale</w:t>
+                <w:t xml:space="preserve">Spontaneous hybridization between a male-sterile oilseed rape and two weeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 26 (suppl1), pp.137s-153s</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 88, pp.362-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02713540v1</w:t>
+                <w:t xml:space="preserve">hal-02715177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous hybridization between a male-sterile oilseed rape and two weeds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Eber</w:t>
+                <w:t xml:space="preserve">Description de la diversite genetique chez Brassica oleracea a l'aide de marqueurs isoenzymatiques et moleculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Margale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Herve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 88, pp.362-368</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 26 (suppl1), pp.137s-153s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02715177v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02713540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creation and characterization of Brassica napus-Diplotaxis erucoides addition lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.F. Quiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14692,260 +14692,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02704716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description de la diversité génétique chez Brassica oleracea à l'aide de marqueurs isoenzymatiques et moléculaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of somatic and sexual Brassica napus - Sinapis alba hybrids and their progeny by cytogenetic studies and molecular characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Margale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Margalé</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Primard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 26 (Suppl1), pp.137s-153s</w:t>
+              <w:t xml:space="preserve">Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 37, pp.367-374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00894060v1</w:t>
+                <w:t xml:space="preserve">hal-02711121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of somatic and sexual Brassica napus - Sinapis alba hybrids and their progeny by cytogenetic studies and molecular characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Description de la diversité génétique chez Brassica oleracea à l'aide de marqueurs isoenzymatiques et moléculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Margalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Primard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 37, pp.367-374</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 26 (Suppl1), pp.137s-153s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02711121v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific hybrids between a transgenic rapeseed (Brassica napus) and related species: cytogenetical characterization and detection of the transgene</w:t>
               </w:r>
@@ -14957,51 +14957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 36, pp.1099-1106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15052,77 +15052,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euphytica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 62, pp.145-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15141,338 +15141,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02703122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors affecting embryo production from microspore culture of Brassica nigra (Koch).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Margale</w:t>
+                <w:t xml:space="preserve">Development and chromosomal localization of genome specific markers by polymerase chain reaction in Brassica.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.F. Quiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hû</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Delseny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cruciferae Newsletter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 14-15, pp.100-101</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 82, pp.627-632</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02708003v1</w:t>
+                <w:t xml:space="preserve">hal-02707998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and chromosomal localization of genome specific markers by polymerase chain reaction in Brassica.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First results of rapeseed variety identification by isozyme electrophoresis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Delseny</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Arus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 82, pp.627-632</w:t>
+              <w:t xml:space="preserve">Cruciferae Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 14-15, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02707998v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results of rapeseed variety identification by isozyme electrophoresis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors affecting embryo production from microspore culture of Brassica nigra (Koch).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Margale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pere Arus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cruciferae Newsletter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 14-15, 2 p</w:t>
+              <w:t xml:space="preserve">, 1991, 14-15, pp.100-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02699992v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02708003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escape of engineered genes from rapeseed to wild Brassiceae</w:t>
               </w:r>
@@ -15484,51 +15484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Danielou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Darmency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15609,77 +15609,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 81, pp.43-49</w:t>
@@ -15708,77 +15708,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of ploidy levels in B. napus by chloroplast count.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cruciferae Newsletter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 14-15, pp.18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15803,51 +15803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ribosomal RNA genes in diploid and amphidiploid Brassica and related species: organization, polymorphism and evolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Delseny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Mcgrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15855,51 +15855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.F. Quiros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 33, pp.733-744</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15918,489 +15918,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02709685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes cytologiques de choux tetraploïdes (Brassica oleracea L. ssp acephala) obtenus a partir de lignees diploïdes apres traitement a la colchicine</w:t>
+                <w:t xml:space="preserve">Etudes cytologiques de choux tétraploïdes (Brassica oleracea L. ssp. acephala) obtenus à partir de lignées diploïdes après traitement à la colchicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Eber</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Baron</w:t>
+                <w:t xml:space="preserve">F. Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 9 (5), pp.521-525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02728249v1</w:t>
+                <w:t xml:space="preserve">hal-00885222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of disease resistance genes in amphiploids wheats, Triticum tauschii (Coss.) Schmal.</w:t>
+                <w:t xml:space="preserve">Etudes cytologiques de choux tetraploïdes (Brassica oleracea L. ssp acephala) obtenus a partir de lignees diploïdes apres traitement a la colchicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph J. Jahier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Trottet</w:t>
+                <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cereal Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 17 (1), pp.23-29</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 9 (5), pp.521-525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02723866v1</w:t>
+                <w:t xml:space="preserve">hal-02728249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of disomic addition lines of Brassica napus - B. nigra.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId459" w:history="1">
+                <w:t xml:space="preserve">Expression of disease resistance genes in amphiploids wheats, Triticum tauschii (Coss.) Schmal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph J. Jahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Tanguy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Eber</w:t>
+                <w:t xml:space="preserve">Maxime Trottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 32, pp.408-413</w:t>
+              <w:t xml:space="preserve">Cereal Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 17 (1), pp.23-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02722387v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02723866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes cytologiques de choux tétraploïdes (Brassica oleracea L. ssp. acephala) obtenus à partir de lignées diploïdes après traitement à la colchicine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction of disomic addition lines of Brassica napus - B. nigra.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph J. Jahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Baron</w:t>
+                <w:t xml:space="preserve">A.M. Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 9 (5), pp.521-525</w:t>
+              <w:t xml:space="preserve">Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 32, pp.408-413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00885222v1</w:t>
+                <w:t xml:space="preserve">hal-02722387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intergeneric hybridation of Diplotaxis erucides with Brassica napus L. 1. Cytogenetic analysis of F1 and BC1 progeny.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16438,51 +16438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific somatic hybridization between Brassica napus and Brassica hirta (Sinapis alba L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Primard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17138,77 +17138,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Stabilization after Allopolyploidization in nascent Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17257,307 +17257,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-evolution of chloroplast and nuclear genomes in flowering plants and impact of allopolyploidy on fine tune cytonuclear interactions.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
+                <w:t xml:space="preserve">From hills to mountains: modifying the recombination landscape in Brassica AAC allotriploids. EMBO meiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Boideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Polyploidy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">EMBO Meiosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318182v1</w:t>
+                <w:t xml:space="preserve">hal-03318174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From hills to mountains: modifying the recombination landscape in Brassica AAC allotriploids. EMBO meiosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franz Boideau</w:t>
+                <w:t xml:space="preserve">Co-evolution of chloroplast and nuclear genomes in flowering plants and impact of allopolyploidy on fine tune cytonuclear interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Meiosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">International Conference on Polyploidy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318174v1</w:t>
+                <w:t xml:space="preserve">hal-03318182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytonuclear interactions remain stable during allopolyploid evolution despite repeated wholegenome duplications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17651,51 +17651,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From hills to mountains: modifying the recombination landscape in Brassica AAC allotriploids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Boideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loeiz Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17763,90 +17763,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional evolutionary dynamics of duplicated genes and genomes in nascent and natural B. napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Denoeud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhesi He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17882,803 +17882,803 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of structural variations on the meiotic stability and plant fertility of the allotetraploid B. napus (oilseed rape)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How a polyploid becomes a new species: example from the Brassica model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Madeleine Gilet</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Denoeud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Conference on Environmental and Agronomical Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318231v1</w:t>
+                <w:t xml:space="preserve">hal-03318223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How a polyploid becomes a new species: example from the Brassica model.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of structural variations on the meiotic stability and plant fertility of the allotetraploid B. napus (oilseed rape)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Environmental and Agronomical Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318223v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brassica allotriploids, a solution to deal with hampered meiotic recombination.</w:t>
+                <w:t xml:space="preserve">Brassica allotriploids, a solution to deal with hampered meiotic recombination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Boideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Brassica 2018</w:t>
+              <w:t xml:space="preserve">21st Crucifer Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318165v1</w:t>
+                <w:t xml:space="preserve">hal-03226348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brassica allotriploids, a solution to deal with hampered meiotic recombination</w:t>
+                <w:t xml:space="preserve">Brassica allotriploids, a solution to deal with hampered meiotic recombination.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Boideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Crucifer Genetics Conference</w:t>
+              <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Brassica 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226348v1</w:t>
+                <w:t xml:space="preserve">hal-03318165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional consequences of transposable elements after multiple Whole-Genome Duplication events</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From diploids to a huge diversity ready-to-use for oilseed rape breeding.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Gilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamique des Génomes végétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Brassica 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318224v1</w:t>
+                <w:t xml:space="preserve">hal-03318160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From diploids to a huge diversity ready-to-use for oilseed rape breeding.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and functional consequences of transposable elements after multiple Whole-Genome Duplication events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chaussepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Brassica 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Dynamique des Génomes végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318160v1</w:t>
+                <w:t xml:space="preserve">hal-03318224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytonuclear interactions overcome inter-genomic conflict resulting from interspecific hybridization and genome doubling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18910,51 +18910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19009,90 +19009,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brassica rapa genetic resources from Algeria: diversity and population structure based on SSR markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aïssiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19147,51 +19147,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The poor lonesome Brassica napus A subgenome may not survive without its mate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19281,51 +19281,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brassica Allotriploids Hybrids: New Way to Exceed Recombination Limits for COs Rate and Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19387,320 +19387,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENIUS project. Genome ENgineering Improvement for Useful plants of a Sustainable agriculture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t>
+                <w:t xml:space="preserve">Extracting the A genome from oilseed rape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
+              <w:t xml:space="preserve">Dynamique des génomes végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204208v1</w:t>
+                <w:t xml:space="preserve">hal-03318390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting the A genome from oilseed rape</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Morice</w:t>
+                <w:t xml:space="preserve">GENIUS project. Genome ENgineering Improvement for Useful plants of a Sustainable agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Nogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamique des génomes végétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318390v1</w:t>
+                <w:t xml:space="preserve">hal-01204208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can a lonesome poor A genome of Brassica napus survive at diploid stage?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19807,51 +19807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19932,51 +19932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20012,277 +20012,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability assessment of oilseed rape resistance to blackleg:Nine years of recurrent selection of Leptosphaeria maculans populations in field experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fudal-Grolier Fudal</w:t>
+                <w:t xml:space="preserve">Durability assessment of oilseed rape resistance to blackleg: Nine years of recurrent selection of Leptosphaeria maculans populations in field experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali M. Ermel</w:t>
+                <w:t xml:space="preserve">Isabelle Fudal-Grolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant resistance sustainability 2012. International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2012, La Colle sur Loup, France. p.33</w:t>
+              <w:t xml:space="preserve">, Oct 2012, la Colle sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001223v1</w:t>
+                <w:t xml:space="preserve">hal-01190683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability assessment of oilseed rape resistance to blackleg: Nine years of recurrent selection of Leptosphaeria maculans populations in field experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fudal-Grolier</w:t>
+                <w:t xml:space="preserve">Durability assessment of oilseed rape resistance to blackleg:Nine years of recurrent selection of Leptosphaeria maculans populations in field experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense H. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fudal-Grolier Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Ermel</w:t>
+                <w:t xml:space="preserve">Magali M. Ermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant resistance sustainability 2012. International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2012, la Colle sur Loup, France</w:t>
+              <w:t xml:space="preserve">, Oct 2012, La Colle sur Loup, France. p.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190683v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the impact of allopolyploidy on the genomic organization and transcription of transposable elements in resynthesized Brassica napus allotetraploid</w:t>
               </w:r>
@@ -20393,51 +20393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First meioses of Brassica napus are genome blenders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20518,51 +20518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyploid formation ways in Brassica napus: The Tortoise and the Hare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20637,182 +20637,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction du génome A du colza (Brassica napus AACC, 2N=38) et production de lignées d'addition monosomique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La première méiose des colzas resynthetisés, un mixeur de génome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bathilde Auger</w:t>
+                <w:t xml:space="preserve">Boulos Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Symposium Cytogénomique structurale et évolutive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Le Rheu, France. 15 p</w:t>
+              <w:t xml:space="preserve">3. symposium du Groupement De Recherche « Cytogénomique Structurale et Evolutive» (GDR 3041)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Amélioration des Plantes et Biotechnologies Végétales (0118)., Oct 2010, Le Rheu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203851v1</w:t>
+                <w:t xml:space="preserve">hal-01594338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first meiosis in newly synthesized Brassica napus : a genome blender ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20820,51 +20820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Symposium Cytogénomique structurale et évolutive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Le Rheu, France. 15 p</w:t>
@@ -20887,152 +20887,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La première méiose des colzas resynthetisés, un mixeur de génome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction du génome A du colza (Brassica napus AACC, 2N=38) et production de lignées d'addition monosomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boulos Chalhoub</w:t>
+                <w:t xml:space="preserve">Bathilde Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. symposium du Groupement De Recherche « Cytogénomique Structurale et Evolutive» (GDR 3041)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Amélioration des Plantes et Biotechnologies Végétales (0118)., Oct 2010, Le Rheu, France</w:t>
+              <w:t xml:space="preserve">3. Symposium Cytogénomique structurale et évolutive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Le Rheu, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594338v1</w:t>
+                <w:t xml:space="preserve">hal-01203851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre conceptuel pluridisciplinaire pour la gestion durable des résistances variétales dans un écosystème agricole</w:t>
               </w:r>
@@ -21307,51 +21307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ponce de Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21387,636 +21387,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des hybrides interspécifiques entre colza et ravenelle : implantation et reproduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Darmency</w:t>
+                <w:t xml:space="preserve">Think forward, act now: training young researchers for sustainability. Reshaping the relationship between PhD student and adviser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bonnemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP-INRA "OGM et Environnement"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">5. International COPERNICUS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Göteborg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763333v1</w:t>
+                <w:t xml:space="preserve">hal-02762657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Think forward, act now: training young researchers for sustainability. Reshaping the relationship between PhD student and adviser</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet de la structure génomique des hybrides interspécifiques colza-ravenelle sur la composition chromosomique des générations ultérieures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joseph Bonnemaire</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique F. Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Jenczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International COPERNICUS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Göteborg, Germany</w:t>
+              <w:t xml:space="preserve">AIP-INRA "OGM et Environnement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762657v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la structure génomique des hybrides interspécifiques colza-ravenelle sur la composition chromosomique des générations ultérieures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude des hybrides interspécifiques entre colza et ravenelle : implantation et reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gueritaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Darmency</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP-INRA "OGM et Environnement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761006v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid differentiation of a-and b-group isolates of Leptosphaeria maculans</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Existe-t-il un contrôle génétique de l'appariement et de la recombinaison chez le colza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Rapeseed congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Canberra, Australia</w:t>
+              <w:t xml:space="preserve">Journée du groupe de travail "cytologie et cytogénétique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Le Rheu, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764956v1</w:t>
+                <w:t xml:space="preserve">hal-02841538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existe-t-il un contrôle génétique de l'appariement et de la recombinaison chez le colza</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid differentiation of a-and b-group isolates of Leptosphaeria maculans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Levivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.O. Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du groupe de travail "cytologie et cytogénétique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Le Rheu, France. 3 p</w:t>
+              <w:t xml:space="preserve">10. International Rapeseed congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Canberra, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02841538v1</w:t>
+                <w:t xml:space="preserve">hal-02764956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Last results concerning gene flow from transgenic oilseed rape to wild radish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Darmency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Rapeseed congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Canberra, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22041,103 +22041,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and efficiency of mustard blackleg resistance genes introgressed into oilseed rape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristelle Lourgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Rapeseed congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Canberra, Australia</w:t>
@@ -22166,77 +22166,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microspore culture from oilseed rape haploid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22268,1279 +22268,1279 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcrossing of herbicide resistance genes : Oilseed rape as example</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perspectives pour les protéines d'oléagineux : les apports de la génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium "Amending Directive 90/220/EEC"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1998, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Rencontres annuelles du cetiom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766006v1</w:t>
+                <w:t xml:space="preserve">hal-02764938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et durabilité potentielle de différentes sources de résistance au phoma chez le colza</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amélioration génétique pour la résistance au Phoma : intérêt des résistances moutardes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Letanneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres annuelles du Cetiom-Colza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764880v1</w:t>
+                <w:t xml:space="preserve">hal-02768268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration génétique pour la résistance au Phoma : intérêt des résistances moutardes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation et durabilité potentielle de différentes sources de résistance au phoma chez le colza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Varlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres annuelles du Cetiom-Colza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768268v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives pour les protéines d'oléagineux : les apports de la génétique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
+                <w:t xml:space="preserve">Outcrossing of herbicide resistance genes : Oilseed rape as example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres annuelles du cetiom</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1998, Paris, France</w:t>
+              <w:t xml:space="preserve">Symposium "Amending Directive 90/220/EEC"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764938v1</w:t>
+                <w:t xml:space="preserve">hal-02766006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental approach to evaluate the potential durability of new sources of resistance to Leptosphaeria Maculans introduced into oilseed rape lines.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What about crucifers during the XVIth century?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Renard</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chopy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Serret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brassica 97:Ishs symposium on Brassicas tenth crucifer genetics workshop.</w:t>
+              <w:t xml:space="preserve">Brassica 97</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767469v1</w:t>
+                <w:t xml:space="preserve">hal-02765963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les objectifs du génie génétique dans le secteur des oléagineux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+                <w:t xml:space="preserve">A &amp;quot;yo and fro&amp;quot; srategy to localise and characterise interspecific introgression on Brassica napus genome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guerif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Reynoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apport du génie génétique dans le secteur des oléagineux. Journée de Printemps de l'AFECG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1997, Paris, France</w:t>
+              <w:t xml:space="preserve">Brassica 97:Ishs symposium on Brassicas tenth crucifer genetics workshop.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02834565v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la transformation génétique du colza.</w:t>
+                <w:t xml:space="preserve">Risk assessment on crucifer species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées scientifiques du réseau biotechnologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Orsay, France</w:t>
+              <w:t xml:space="preserve">Brassica 97:Ishs symposium on Brassicas tenth crucifer genetics workshop.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769710v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A &amp;quot;yo and fro&amp;quot; srategy to localise and characterise interspecific introgression on Brassica napus genome.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
+                <w:t xml:space="preserve">Caractérisation, marquage et clonage de gènes de résistance à Leptosphaeria maculans introduits dans le colza à partir de moutardes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Régine Delourme</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brassica 97:Ishs symposium on Brassicas tenth crucifer genetics workshop.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
+              <w:t xml:space="preserve">Compte-rendu final de l'AIP 1993-1996</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1997, L'Isle de la sorgue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769303v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk assessment on crucifer species.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An experimental approach to evaluate the potential durability of new sources of resistance to Leptosphaeria Maculans introduced into oilseed rape lines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Levivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Somda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brassica 97:Ishs symposium on Brassicas tenth crucifer genetics workshop.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769960v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation, marquage et clonage de gènes de résistance à Leptosphaeria maculans introduits dans le colza à partir de moutardes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les objectifs du génie génétique dans le secteur des oléagineux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compte-rendu final de l'AIP 1993-1996</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1997, L'Isle de la sorgue, France</w:t>
+              <w:t xml:space="preserve">Apport du génie génétique dans le secteur des oléagineux. Journée de Printemps de l'AFECG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766963v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02834565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What about crucifers during the XVIth century?</w:t>
+                <w:t xml:space="preserve">Impact de la transformation génétique du colza.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Serret</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brassica 97</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
+              <w:t xml:space="preserve">6. Journées scientifiques du réseau biotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765963v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytogenetic analysis of sexual progenies of male sterile somatic cybrids between B. napus and B.tournefortii.</w:t>
               </w:r>
@@ -23634,90 +23634,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Has the transgene interspecific transfer from oilseed rape to a weed?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Roscoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brassica 97:Ishs symposium on Brassicas tenth crucifer genetics workshop.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
@@ -23759,64 +23759,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance aux herbicides: croisement interspécifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre annuelle du Cetiom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23841,103 +23841,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of B.nigra blackleg resistance for oilseed rape improvement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Letanneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brassica 97:Ishs symposium on Brassicas tenth crucifer genetics workshop.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
@@ -23979,90 +23979,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'introgression interspécifiques.Modèle: colza moutarde brune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statégies génomiques et amélioration des plantes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Méribel, France</w:t>
@@ -24091,103 +24091,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives d'amelioration de la résistance du colza au phoma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre annuelle du Cetiom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1996, Paris, France</w:t>
@@ -24229,90 +24229,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific gene flow as a component of risk assessment for transgenic brassicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Crucifer genetics workshop. ISHS Symposium on Brassicas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1994, Lisboa, Portugal</w:t>
@@ -24335,575 +24335,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de gènes d'Arabidopsis thaliana sur le génome des Brassica. Utilisation de gènes candidats</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Jourdren</w:t>
+                <w:t xml:space="preserve">Variability of Leptosphaeria maculans towards Brassica juncea resistance introduced into Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Somda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du Groupe de travail Marqueurs Moléculaires chez les végétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1995, Méribel, France</w:t>
+              <w:t xml:space="preserve">9. International Rapeseed Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1995, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02777667v1</w:t>
+                <w:t xml:space="preserve">hal-02776055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk assessment of outcrossing of oilseed rape to related species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Leptosphaeria maculans populations in relation to Brassica nigra resistance to blackleg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Somda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eucarpia workshop on Brassica rapa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1995, Helsingar, Denmark</w:t>
+              <w:t xml:space="preserve">9. International rapeseed congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1995, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02776920v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02777632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Leptosphaeria maculans populations in relation to Brassica nigra resistance to blackleg</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hortense Brun</w:t>
+                <w:t xml:space="preserve">Cartographie de gènes d'Arabidopsis thaliana sur le génome des Brassica. Utilisation de gènes candidats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Foisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jourdren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International rapeseed congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1995, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Réunion du Groupe de travail Marqueurs Moléculaires chez les végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1995, Méribel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02777632v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02777667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of Leptosphaeria maculans towards Brassica juncea resistance introduced into Brassica napus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk assessment of outcrossing of oilseed rape to related species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Rapeseed Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1995, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Eucarpia workshop on Brassica rapa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1995, Helsingar, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02776055v1</w:t>
+                <w:t xml:space="preserve">hal-02776920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of a chomosomic map and blackleg resistance analyses from Brassica napus-Brassica nigra addition and recombinant lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International rapeseed congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1995, Cambridge, United Kingdom</w:t>
@@ -24926,489 +24926,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific amplification of STMS (sequence tagged microsatellite site) between Arabidopsis thaliana and Brassica napus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Barret</w:t>
+                <w:t xml:space="preserve">Spontaneous outcrossing of transgenic rapeseed to a weedy species : effect of the rapeseed genetic background</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Brunel</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Rapeseed Congress GCIRC</w:t>
+              <w:t xml:space="preserve">9. International Rapeseed Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1995, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02774180v1</w:t>
+                <w:t xml:space="preserve">hal-02775707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des populations de Leptosphaeria maculans sous l'effet de gènes de résistance introgresses dans le colza à partir de moutardes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Ruer</w:t>
+                <w:t xml:space="preserve">Interspecific amplification of STMS (sequence tagged microsatellite site) between Arabidopsis thaliana and Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Renard</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Etude de la co-évolution des populations végétales domestiques, face à leurs agents pathogènes ou ravageurs"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1995, Paris, France</w:t>
+              <w:t xml:space="preserve">9. International Rapeseed Congress GCIRC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1995, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02779510v1</w:t>
+                <w:t xml:space="preserve">hal-02774180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous outcrossing of transgenic rapeseed to a weedy species : effect of the rapeseed genetic background</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Baranger</w:t>
+                <w:t xml:space="preserve">Evolution des populations de Leptosphaeria maculans sous l'effet de gènes de résistance introgresses dans le colza à partir de moutardes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Somda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ruer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Rapeseed Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1995, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire "Etude de la co-évolution des populations végétales domestiques, face à leurs agents pathogènes ou ravageurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1995, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02775707v1</w:t>
+                <w:t xml:space="preserve">hal-02779510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific gene flow as a component of risk assessment for transgenic Brassicas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outcrossing of transgenic rapeseed to related weedy species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Crucifer genetics workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1994, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">Symposium : "Gene transfer: are wild species in danger? "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1993, Le Louverain, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02775359v1</w:t>
+                <w:t xml:space="preserve">hal-02773982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey on the molecular structure of a sample of RAPD markers in Brassica: sequence comparison and genomic distribution</w:t>
               </w:r>
@@ -25433,51 +25429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Delseny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International conference on the plant genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1994, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25496,217 +25492,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02773097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcrossing of transgenic rapeseed to related weedy species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
+                <w:t xml:space="preserve">Interspecific gene flow as a component of risk assessment for transgenic Brassicas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium : "Gene transfer: are wild species in danger? "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1993, Le Louverain, Switzerland</w:t>
+              <w:t xml:space="preserve">9. Crucifer genetics workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1994, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02773982v1</w:t>
+                <w:t xml:space="preserve">hal-02775359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description de la diversite genetique chez Brassica oleracea a l'aide de marqueurs isoenzymatiques et moleculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Margale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Herve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque BRG/INRA. Ressources génétiques animales et végétales. Méthodologies d'étude et de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1993, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25731,103 +25731,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration génétique de la résistance du colza (Brassica napus) à Phoma lingam.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Foisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres annuelles du CETIOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1994, Paris, France</w:t>
@@ -25869,51 +25869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytogenetique et marqueurs moleculaires pour l'analyse des genomes de Cruciferes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25964,103 +25964,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie chromosomique de la moutarde noire et marquage de la resistance a Phoma lingam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1993, Meribel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26111,77 +26111,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources Genetiques Animales et Vegetales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Montpellier, France</w:t>
@@ -26223,64 +26223,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of spontaneous hybridization between male-sterile rapeseed and weeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26329,234 +26329,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02773734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors affecting embryo production from microspore culture of Brassica nigra (Koch).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First results of rapeseed variety identification by isozyme electrophoresis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Arus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eucarpia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1991, Reus, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02849608v1</w:t>
+                <w:t xml:space="preserve">hal-02848244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isozyme nomenclature for eight enzyme systems in three Brassica species.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pere Arus</w:t>
+                <w:t xml:space="preserve">RFLP characterisation of Brassica napus - Brassica nigra addition lines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.F. Quiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Delseny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Rapeseed Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1991, Saskatoon, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02775902v1</w:t>
+                <w:t xml:space="preserve">hal-02778018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escape of engineered genes from rapeseed to wild Brassiceae</w:t>
               </w:r>
@@ -26568,51 +26577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Danielou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Darmency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26661,325 +26670,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02847062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results of rapeseed variety identification by isozyme electrophoresis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors affecting embryo production from microspore culture of Brassica nigra (Koch).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Margale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pere Arus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eucarpia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1991, Reus, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02848244v1</w:t>
+                <w:t xml:space="preserve">hal-02849608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RFLP characterisation of Brassica napus - Brassica nigra addition lines.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice This</w:t>
+                <w:t xml:space="preserve">Isozyme nomenclature for eight enzyme systems in three Brassica species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Arus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Rapeseed Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1991, Saskatoon, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02778018v1</w:t>
+                <w:t xml:space="preserve">hal-02775902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytogenetic studies of Brassica napus-Sinapis alba hybrids from ovary culture and protoplast fusion. Attempts to introduce Alternaria resistance into rapessed.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Primard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Rapeseed Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1991, Saskatoon, Canada</w:t>
@@ -27034,51 +27034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Botterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27129,77 +27129,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of ploidy levels in B. napus by chloroplast count.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eucarpia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1991, Reus, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27250,51 +27250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Botterman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27358,51 +27358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27466,77 +27466,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Delseny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reunion du groupe Cytogenetique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1991, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27561,51 +27561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection du colza oleagineux pour des usages alimentaires et industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guerche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27712,64 +27712,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Arus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.F. Quiros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Crucifer Genetics Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1990, Ithaca, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28318,51 +28318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaliese Sarah Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Grandont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28651,51 +28651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Breckling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dietz-Pfeilstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Introgression from genetically modified plants into wild relatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAB International, 2004</w:t>
@@ -28737,77 +28737,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene flow from oilseed rape to weeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Darmency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene flow and agriculture: Relevance for transgenic crops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 72, British Crop Protection Council, 1999, Symposium Proceedings - British Crop Protection Council</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28845,64 +28845,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plantes génétiquement transformées:quels risques de dissémination de gènes dans l'environnement?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organismes génétiquement modifiés à l'INRA, environnement, agriculture et alimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA DIC, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28927,90 +28927,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgénic oilseed rape.How to Assess the risk of outcrossing to wild relatives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29052,64 +29052,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les oleagineux: le colza oleagineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29340,103 +29340,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques de cytogénétique végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph J. Jahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRA Editions, pp.184, 1992, 2-7380-0396-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29512,51 +29512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29605,277 +29605,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04932621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional consequences of transposable elements on duplicated gene transcription and retention in polyploid Brassica species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Letort</w:t>
+                <w:t xml:space="preserve">Modifications of recombination rules by changing the ploidy level: Brassica model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Boideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Polyploidy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318194v1</w:t>
+                <w:t xml:space="preserve">hal-03318199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications of recombination rules by changing the ploidy level: Brassica model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
+                <w:t xml:space="preserve">Functional consequences of transposable elements on duplicated gene transcription and retention in polyploid Brassica species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loeiz Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chaussepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Polyploidy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318199v1</w:t>
+                <w:t xml:space="preserve">hal-03318194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the management of Brassica genetic resources in the BrACySol biological resource center</w:t>
               </w:r>
@@ -30111,64 +30111,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of pollen size according to ploidy level in Brassica model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30219,90 +30219,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shift to self-compatibility in synthetic allopolyploid Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanina Azibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Brassica 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
@@ -30331,64 +30331,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the genetic diversity and reproduction of Brassica rapa L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aïssiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30495,51 +30495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Samans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Bancroft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30706,51 +30706,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of gene flow between oilseed rape and wild radish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Darmency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30801,51 +30801,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of genome specific markers in oilseed rape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30920,286 +30920,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'amélioration génétique du colza</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
+                <w:t xml:space="preserve">Place de la transgénèse dans l'amélioration du colza : intérêts et évaluation des flux de gènes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucléus-Biotechnologies et Progrès Génétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1998, Rennes, France. 1 p., 1998</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française de Génétique : Diversité génétique et ressources génétiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, France. 1 p., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02836273v1</w:t>
+                <w:t xml:space="preserve">hal-02834599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place de la transgénèse dans l'amélioration du colza : intérêts et évaluation des flux de gènes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégies d'amélioration génétique du colza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française de Génétique : Diversité génétique et ressources génétiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1998, France. 1 p., 1998</w:t>
+              <w:t xml:space="preserve">Nucléus-Biotechnologies et Progrès Génétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1998, Rennes, France. 1 p., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02834599v1</w:t>
+                <w:t xml:space="preserve">hal-02836273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité potentielle de la résistance à Leptosphaeria maculans conférée au colza par des gènes de résistance nouveaux provenant du génome B des moutardes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Levivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Levivier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Ruer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Somda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -31241,103 +31241,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outcrossing of transgenic rapeseed to related weedy species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bridge : sectorial meeting on biosafety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1993, Grenade, Spain. 1 p., 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31572,51 +31572,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A743F83"/>
+    <w:nsid w:val="02E95986"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31803,51 +31803,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-marie-chevre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5312-032X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088764923" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198794261" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357710452" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090352v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Norest" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kautsky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geraci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Oddo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70108" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033079v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pel&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morice" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf073" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241572v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Tarantino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15258/sst.2025.53.3.03" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920787v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dantec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.houu8356" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998503v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tiret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chenel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dupont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70089" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682098v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Brunet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae208" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608007v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hadj-Arab" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Aissiou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bazan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ryaj6068" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779961v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousseau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338534v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Facon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Archambeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-023-01387-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703179v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Werner Badeck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducournau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.23" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790700v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glory" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art03" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545783v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Danilo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Montes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Archambeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-021-00287-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651949v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227311v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gilet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17308" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347927v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Zhou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ma&#238;tre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hupel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Penguilly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106303" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318024v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10080732" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328112v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleen Tanguy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10080771" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226364v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161790v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gonzalo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berg&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.604728" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137565v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaussepied" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Letort" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.577536" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283975v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da&#160;silva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa137" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784702v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanina Azibi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-020-00385-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02019346v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lucas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14228" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383691v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Martinez Palacios" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tapie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Rousselet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Diop" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563918v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-019-00135-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977046v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubarry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0289-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621401v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Plissonneau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouxel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela P. van de Wouw" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12574" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171441v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A&#239;ssiou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abrous" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hadj-Arab" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1202.10" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623280v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00368" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077529v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aissiou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-018-2318-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626378v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00907" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623745v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sochorov&#225;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Kuderova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Lunerov&#225;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw187" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607894v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.116.036517" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607924v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vannier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.117.201715" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608092v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stein" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Samans" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah V Schiessl" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12732" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532711v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14147" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607280v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Negre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006794" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624002v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lacape" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.117.041509" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345819v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaliese S Mason" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp E Bayer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naghmeh Besharat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.115.183210" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607867v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208697v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Garnier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tricault" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.01.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208714v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Fredua-Agyeman" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel A. P. Parkin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2298-7" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818433v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Loreto Suay Llopis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshuang Zhang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jouy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12534" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204069v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Grandont" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Cunado" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.122788" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208709v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew N Nelson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junko Takahira" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallace A Cowling" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Moreira Alves" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.159574" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004245v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal-Grolier Fudal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B. Ollivier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Bally" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Grandaubert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12178" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208640v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.12.005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208632v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Sarilar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12156" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004194v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Monod" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Jenczewski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.04914.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217629v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/938218" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642445v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense H. Brun" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delourme" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/v5kv-4512" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643341v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Ksi&#261;&#380;czyk" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Kovarik" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khaitova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-011-0331-z" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KDCW6BJ5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189605v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Chen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Nelson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaiyun Li" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2011.615700" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644947v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Coriton" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03729.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203949v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leflon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.075986" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729633v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Szadkowski" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eber" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Huneau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03182.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667771v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Kutcher" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Rimmer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Rouxel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07060661003594109" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203905v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cifuentes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lucas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.072991" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666449v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Fitt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Powers" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03049.x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663833v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mason" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Nelson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-010-9140-0" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GBJTNZW1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203952v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moore Graham" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03084.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659317v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M. Trottet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Muller" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663581v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.062273" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665311v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaude" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chable" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-009-0119-y" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LXMXS9N4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653288v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqian Liu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660957v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Letanneur" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vall&#233;e" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-92-8-1208" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658080v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0424-x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-31MSXLXW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705692v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lar&#233;do" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adamczyk" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668271v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Le Mignon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.062968" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669094v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0616-z" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VT57TPB0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662880v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-005-2108-9" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-83628XVL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660671v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.064071" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121938v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brabant" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catrice" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200401092" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L3D7M529-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673773v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geraci" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Divaret" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Raimondo" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671908v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Ronfort" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682468v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grimaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Lucas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674667v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674605v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mestries" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;naud" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679034v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gueritaine" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sester" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672448v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677872v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673997v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Brun" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Levivier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Somda" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671580v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669714v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697900v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691371v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleury" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Picault" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688690v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Clarke Liu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Landgren" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Glimelius" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685324v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Steinar Vall&#233;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692955v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boucherie" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Broucqsault" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouchet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690420v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hureau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885898v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Boucherie" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Broucqsault" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bouchet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697236v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guerif" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Reynoird" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690197v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupuy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brace" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689790v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687657v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Foisset" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689600v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695613v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684608v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levivier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eber" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683879v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687650v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/40054" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696676v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Letanneur" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684294v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686192v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tanguy" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691739v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704575v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703906v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Margale" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Quiros" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885666v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706870v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. This" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laudi&#233;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716111v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700263v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700600v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713540v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Herve" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715177v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704716v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894060v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Margal&#233;" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Herv&#233;" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711121v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Primard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708790v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703122v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708003v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707998v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois H&#251;" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delseny" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699992v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Arus" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707143v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefol" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Danielou" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valee" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703346v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deschamps" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712027v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709685v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mcgrath" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728249v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomas" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723866v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Jahier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Trottet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722387v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Tanguy" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885222v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baron" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720401v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717700v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vedel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathieu" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716791v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722419v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mouras" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salesses" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725193v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Gill" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouras" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701870v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226816v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Geneste" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665576v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Madeleine Gilet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318182v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318174v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665569v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318186v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318226v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesi He" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318231v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318223v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318165v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226348v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318224v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318160v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318235v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04507637v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gonzalo" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Blary" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Christophorou" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pfalz" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bessoltane-Bentahar" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226419v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318391v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226308v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19783.42408" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226320v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204208v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318390v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226287v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569904v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569518v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001223v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Ermel" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190683v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal-Grolier" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ermel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569530v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridel" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594411v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602019v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203851v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Auger" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203849v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594338v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos Chalhoub" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173189v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756565v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Monteil" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828952v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponce de Leon" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763333v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762657v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Roland" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hubert" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bonnemaire" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761006v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Renard" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764956v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841538v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765369v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766412v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristelle Lourgant" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771157v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766006v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764880v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roussel" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Varlet" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768268v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764938v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767469v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834565v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769710v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769303v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769960v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barranger" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766963v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765963v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ch&#232;vre" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chopy" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serret" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766825v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Clarke" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769174v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaire" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roscoe" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768732v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771201v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764744v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768051v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839634v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777667v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Brunel" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jourdren" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776920v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777632v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776055v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775828v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774180v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779510v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775707v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775359v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773097v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quiros" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773982v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852191v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777514v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774377v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774873v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774345v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773734v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849608v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775902v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847062v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848244v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778018v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777284v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Plessis" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772179v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Botterman" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Greef" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848685v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773761v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779509v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775914v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776037v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerche" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Kader" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lessire" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776740v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780400v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780938v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782309v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782310v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316056v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786092v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaliese Sarah Mason" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43694-4_2" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796066v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Mason" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569511v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alix" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118552872.ch10" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832152v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ammitzboll" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breckling" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dietz-Pfeilstetter" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842548v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842847v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844234v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843329v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943033v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Blama" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/YD4VHS" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850227v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04932621v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Pochon" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mergez" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lucas" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318194v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318199v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787044v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Label" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomasset" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;r&#233;n&#233;" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dor&#233;" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318378v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejamin Istace" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubarry" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318380v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318239v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318382v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318383v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bancroft" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743151v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Nogu&#233;" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808073v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Lecomte" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318372v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos B. Chalhoub" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836273v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834599v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841242v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844375v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814643v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Bitteur" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Apbv" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-marie-chevre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5312-032X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088764923" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198794261" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357710452" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090352v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Norest" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kautsky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geraci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Oddo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70108" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033079v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pel&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morice" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf073" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241572v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Tarantino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15258/sst.2025.53.3.03" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920787v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dantec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.houu8356" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998503v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tiret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chenel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dupont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70089" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682098v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Brunet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae208" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608007v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hadj-Arab" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Aissiou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bazan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ryaj6068" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779961v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousseau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338534v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Facon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Archambeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-023-01387-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703179v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Werner Badeck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducournau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.23" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545783v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Danilo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Montes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Archambeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-021-00287-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790700v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glory" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art03" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651949v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347927v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Zhou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ma&#238;tre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hupel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Penguilly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106303" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227311v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gilet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17308" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318024v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10080732" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328112v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleen Tanguy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10080771" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137565v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaussepied" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Letort" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.577536" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161790v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gonzalo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berg&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.604728" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226364v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283975v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da&#160;silva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa137" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784702v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanina Azibi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-020-00385-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02019346v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lucas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14228" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383691v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Martinez Palacios" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tapie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Rousselet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Diop" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563918v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-019-00135-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977046v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubarry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0289-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171441v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A&#239;ssiou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abrous" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hadj-Arab" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1202.10" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621401v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Plissonneau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouxel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela P. van de Wouw" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12574" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623280v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00368" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077529v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aissiou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-018-2318-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626378v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00907" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623745v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sochorov&#225;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Kuderova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Lunerov&#225;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw187" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607894v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.116.036517" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607924v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vannier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.117.201715" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608092v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stein" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Samans" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah V Schiessl" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12732" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532711v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14147" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607280v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Negre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006794" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624002v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lacape" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.117.041509" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607867v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345819v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaliese S Mason" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp E Bayer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naghmeh Besharat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.115.183210" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204069v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Grandont" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Cunado" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.122788" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208714v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Fredua-Agyeman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel A. P. Parkin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2298-7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818433v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Loreto Suay Llopis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshuang Zhang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jouy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12534" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208697v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Garnier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tricault" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.01.004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208709v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew N Nelson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junko Takahira" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallace A Cowling" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Moreira Alves" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.159574" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004245v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal-Grolier Fudal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B. Ollivier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Bally" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Grandaubert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12178" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208640v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.12.005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208632v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Sarilar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12156" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004194v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Monod" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Jenczewski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.04914.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217629v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/938218" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644947v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Coriton" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03729.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643341v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Ksi&#261;&#380;czyk" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Kovarik" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khaitova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-011-0331-z" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KDCW6BJ5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189605v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Chen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Nelson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaiyun Li" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2011.615700" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642445v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense H. Brun" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delourme" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/v5kv-4512" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667771v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Kutcher" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Rimmer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Rouxel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07060661003594109" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203949v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leflon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.075986" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729633v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Szadkowski" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eber" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Huneau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03182.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203905v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cifuentes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lucas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.072991" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666449v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Fitt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Powers" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03049.x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663833v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mason" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Nelson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-010-9140-0" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GBJTNZW1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659317v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M. Trottet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Muller" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203952v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moore Graham" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03084.x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663581v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.062273" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665311v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaude" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chable" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-009-0119-y" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LXMXS9N4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653288v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqian Liu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660957v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Letanneur" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vall&#233;e" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-92-8-1208" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668271v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Le Mignon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.062968" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658080v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0424-x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-31MSXLXW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705692v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lar&#233;do" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adamczyk" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669094v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0616-z" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VT57TPB0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660671v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.064071" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662880v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-005-2108-9" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-83628XVL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121938v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brabant" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catrice" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200401092" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L3D7M529-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673773v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geraci" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Divaret" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Raimondo" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674605v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mestries" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;naud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671908v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Ronfort" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682468v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grimaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Lucas" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674667v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679034v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gueritaine" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sester" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672448v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677872v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671580v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673997v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Brun" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Levivier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Somda" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669714v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691371v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleury" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Picault" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697900v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688690v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Clarke Liu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Landgren" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Glimelius" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692955v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boucherie" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Broucqsault" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouchet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685324v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Steinar Vall&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885898v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Boucherie" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Broucqsault" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bouchet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690420v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hureau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697236v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guerif" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Reynoird" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684608v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levivier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eber" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687657v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Foisset" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689600v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupuy" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695613v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690197v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brace" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689790v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683879v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687650v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/40054" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696676v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Letanneur" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684294v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686192v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tanguy" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691739v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885666v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703906v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Margale" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Quiros" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704575v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716111v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706870v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. This" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laudi&#233;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700263v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700600v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715177v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713540v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Herve" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704716v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711121v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Primard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894060v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Margal&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Herv&#233;" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708790v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703122v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707998v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois H&#251;" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delseny" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699992v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Arus" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708003v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707143v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefol" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Danielou" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valee" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703346v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deschamps" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712027v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709685v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mcgrath" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885222v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomas" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baron" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728249v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723866v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Jahier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Trottet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722387v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Tanguy" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720401v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717700v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vedel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathieu" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716791v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722419v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mouras" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salesses" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725193v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Gill" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouras" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701870v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226816v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Geneste" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665576v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Madeleine Gilet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318174v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318182v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665569v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318186v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318226v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesi He" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318223v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318231v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226348v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318165v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318160v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318224v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318235v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04507637v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gonzalo" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Blary" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Christophorou" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pfalz" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bessoltane-Bentahar" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226419v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318391v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226308v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19783.42408" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226320v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318390v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204208v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226287v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569904v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569518v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190683v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal-Grolier" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ermel" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001223v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Ermel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569530v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridel" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594411v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602019v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594338v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos Chalhoub" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203849v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203851v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Auger" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173189v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756565v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Monteil" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828952v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponce de Leon" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762657v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Roland" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hubert" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bonnemaire" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761006v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Renard" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763333v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841538v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764956v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765369v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766412v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristelle Lourgant" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771157v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764938v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768268v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764880v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roussel" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Varlet" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766006v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765963v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ch&#232;vre" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chopy" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serret" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769303v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769960v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barranger" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766963v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767469v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834565v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769710v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766825v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Clarke" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769174v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaire" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roscoe" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768732v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771201v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764744v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768051v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839634v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776055v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777632v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777667v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Brunel" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jourdren" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776920v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775828v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775707v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774180v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779510v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773982v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773097v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quiros" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775359v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852191v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777514v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774377v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774873v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774345v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773734v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848244v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778018v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847062v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849608v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775902v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777284v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Plessis" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772179v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Botterman" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Greef" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848685v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773761v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779509v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775914v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776037v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerche" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Kader" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lessire" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776740v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780400v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780938v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782309v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782310v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316056v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786092v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaliese Sarah Mason" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43694-4_2" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796066v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Mason" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569511v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alix" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118552872.ch10" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832152v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ammitzboll" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breckling" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dietz-Pfeilstetter" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842548v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842847v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844234v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843329v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943033v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Blama" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/YD4VHS" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850227v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04932621v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Pochon" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mergez" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lucas" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318199v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318194v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787044v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Label" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomasset" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;r&#233;n&#233;" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dor&#233;" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318378v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejamin Istace" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubarry" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318380v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318239v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318382v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318383v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bancroft" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743151v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Nogu&#233;" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808073v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Lecomte" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318372v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos B. Chalhoub" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834599v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836273v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841242v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844375v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814643v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Bitteur" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Apbv" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>