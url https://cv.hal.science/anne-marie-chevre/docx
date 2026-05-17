--- v2 (2026-04-26)
+++ v3 (2026-05-17)
@@ -1742,295 +1742,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I-SceI and customized meganucleases-mediated genome editing in tomato and oilseed rape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet BrasExplor : élargir les ressources génétiques du CRB BrACySol pour Brassica oleracea et Brassica rapa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Danilo</w:t>
+                <w:t xml:space="preserve">Pascal Glory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Montes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transgenic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11248-021-00287-2⟩</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Numéro Spécial #2 RARe, pp.21-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545783v1</w:t>
+                <w:t xml:space="preserve">hal-03790700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet BrasExplor : élargir les ressources génétiques du CRB BrACySol pour Brassica oleracea et Brassica rapa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Richer</w:t>
+                <w:t xml:space="preserve">I-SceI and customized meganucleases-mediated genome editing in tomato and oilseed rape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Danilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Glory</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
+                <w:t xml:space="preserve">Héloïse Archambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Numéro Spécial #2 RARe, pp.21-27. </w:t>
+              <w:t xml:space="preserve">Transgenic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (1), pp.87-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art03⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11248-021-00287-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790700v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenomic and structural events preclude recombination in Brassica napus</w:t>
               </w:r>
@@ -2144,295 +2144,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automatic non-invasive classification for plant phenotyping by MRI images: An application for quality control on cauliflower at primary meristem stage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Untangling structural factors driving genome stabilization in nascent Brassica napus allopolyploids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yifan Zhou</w:t>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Maître</w:t>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Hupel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Penguilly</w:t>
+                <w:t xml:space="preserve">Marie-Madeleine Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2021.106303⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 230 (5), pp.2072-2084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03347927v1</w:t>
+                <w:t xml:space="preserve">hal-03227311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untangling structural factors driving genome stabilization in nascent Brassica napus allopolyploids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+                <w:t xml:space="preserve">An automatic non-invasive classification for plant phenotyping by MRI images: An application for quality control on cauliflower at primary meristem stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifan Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+                <w:t xml:space="preserve">Mélanie Hupel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Eber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
+                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Madeleine Gilet</w:t>
+                <w:t xml:space="preserve">Damien Penguilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 230 (5), pp.2072-2084. </w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 187, pp.106303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.17308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2021.106303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227311v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequencing and Chromosome-Scale Assembly of Plant Genomes, Brassica rapa as a Use Case</w:t>
               </w:r>
@@ -2591,64 +2591,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coleen Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (8), pp.771. </w:t>
@@ -2680,433 +2680,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Size Variation and Comparative Genomics Reveal Intraspecific Diversity in Brassica rapa</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une machine à recombiner chez les Brassica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Boideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sélectionneur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (71), pp.49-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137565v1</w:t>
+                <w:t xml:space="preserve">hal-03226364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum: FANCM Limits Meiotic Crossovers in Brassica Crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrián Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.604728. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2020.604728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une machine à recombiner chez les Brassica</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genome Size Variation and Comparative Genomics Reveal Intraspecific Diversity in Brassica rapa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loeiz Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chaussepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sélectionneur Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.577536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.577536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226364v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-read assembly of the Brassica napus reference genome Darmor-bzh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Belser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3239,64 +3239,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Hadj-Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexual Plant Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 33 (1), pp.43-58. </w:t>
@@ -3334,51 +3334,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytonuclear interactions remain stable during allopolyploid evolution despite repeated whole-genome duplications in Brassica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4117,64 +4117,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FANCM Limits Meiotic Crossovers in Brassica Crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrián Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4245,269 +4245,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel Brassica rapa L. genetic diversity found in Algeria</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Speciation success of polyploid plants closely Relates to the regulation of meiotic recombination.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10681-018-2318-9⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077529v1</w:t>
+                <w:t xml:space="preserve">hal-02626378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation success of polyploid plants closely Relates to the regulation of meiotic recombination.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A novel Brassica rapa L. genetic diversity found in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aissiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 214 (12), pp.241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10681-018-2318-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02626378v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene conversion events and variable degree of homogenization of rDNA loci in cultivars of Brassica napus</w:t>
               </w:r>
@@ -4625,511 +4625,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of open pollination on the structural evolutionary dynamics, meiotic behavior, and fertility of resynthesized allotetraploid Brassica napus L.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
+                <w:t xml:space="preserve">Gene Introgression in Weeds Depends on Initial Gene Location in the Crop: Brassica napus - Raphanus raphanistrum Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/g3.116.036517⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 206 (3), pp.1361-1372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.117.201715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607894v1</w:t>
+                <w:t xml:space="preserve">hal-01607924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene Introgression in Weeds Depends on Initial Gene Location in the Crop: Brassica napus - Raphanus raphanistrum Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwénaëlle Thomas</w:t>
+                <w:t xml:space="preserve">Mapping of homoeologous chromosome exchanges influencing quantitative trait variation in Brassica napus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coriton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Samans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah V Schiessl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.117.201715⟩</w:t>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (11), pp.1478-1489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pbi.12732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607924v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of homoeologous chromosome exchanges influencing quantitative trait variation in Brassica napus.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Stein</w:t>
+                <w:t xml:space="preserve">The impact of open pollination on the structural evolutionary dynamics, meiotic behavior, and fertility of resynthesized allotetraploid Brassica napus L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sarah V Schiessl</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 15 (11), pp.1478-1489. </w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (2), pp.705-717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pbi.12732⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/g3.116.036517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608092v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The poor lonesome A subgenome of Brassica napus var. Darmor (AACC) may not survive without its mate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 213 (4), pp.1886-1897. </w:t>
@@ -5193,51 +5193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5429,831 +5429,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-synthèse d’espèces : l’exemple du colza</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Centromere Locations in Brassica A and C Genomes Revealed Through Half-Tetrad Analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Paillard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Annaliese S Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp E Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naghmeh Besharat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sélectionneur Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 202 (2), pp.513-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.115.183210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607867v1</w:t>
+                <w:t xml:space="preserve">hal-01345819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centromere Locations in Brassica A and C Genomes Revealed Through Half-Tetrad Analysis.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Re-synthèse d’espèces : l’exemple du colza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sélectionneur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (67), pp.21-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345819v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homoeologous chromosome sorting and progression of meiotic recombination in [i]Brassica napus[/i]: ploidy does matter!</w:t>
+                <w:t xml:space="preserve">A stochastic cellular model with uncertainty analysis to assess the risk of transgene invasion after crop-wild hybridization: Oilseed rape and wild radish as a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Grandont</w:t>
+                <w:t xml:space="preserve">Aurelie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nieves Cunado</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henri Darmency</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.114.122788⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 276, pp.85 - 94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2014.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204069v1</w:t>
+                <w:t xml:space="preserve">hal-01208697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular cytogenetic identification of B genome chromosomes linked to blackleg disease resistance in Brassica napus x B. carinata interspecific hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolph Fredua-Agyeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isobel A. P. Parkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 127 (6), pp.1305-1318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-014-2298-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossover rate between homologous chromosomes and interference are regulated by the addition of specific unpaired chromosomes in Brassica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Loreto Suay Llopis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deshuang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Jouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 201 (2), pp.645-656. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.12534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic cellular model with uncertainty analysis to assess the risk of transgene invasion after crop-wild hybridization: Oilseed rape and wild radish as a case study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homoeologous chromosome sorting and progression of meiotic recombination in [i]Brassica napus[/i]: ploidy does matter!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Tricault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+                <w:t xml:space="preserve">Laurie Grandont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Lecomte</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nieves Cunado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coriton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 276, pp.85 - 94. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (4), pp.1448-1463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2014.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.114.122788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208697v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fate of chromosomes and alleles in an allohexaploid [i]brassica[/i] population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaliese S Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew N Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6921,161 +6921,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyploid formation pathways have an impact on genetic rearrangements in resynthesized Brassica napus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quel lien entre l’épidémiologie, la création variétale et le potentiel de durabilité des résistances ? Illustration chez le phoma du colza.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
+                <w:t xml:space="preserve">Hortense H. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier O. Coriton</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magali Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 191 (3), pp.884-894. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15, pp.29-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03729.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/v5kv-4512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644947v1</w:t>
+                <w:t xml:space="preserve">hal-02642445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immediate unidirectional epigenetic reprogramming of NORs occurs independently of rDNA rearrangements in synthetic and natural forms of a polyploid species Brassica napus</w:t>
               </w:r>
@@ -7335,321 +7318,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel lien entre l’épidémiologie, la création variétale et le potentiel de durabilité des résistances ? Illustration chez le phoma du colza.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polyploid formation pathways have an impact on genetic rearrangements in resynthesized Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hortense H. Brun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+                <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique F. Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Delourme</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier O. Coriton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 15, pp.29-43. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 191 (3), pp.884-894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/v5kv-4512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03729.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642445v1</w:t>
+                <w:t xml:space="preserve">hal-02644947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency of avirulence genes in Leptosphaeria maculans in western Canada</w:t>
+                <w:t xml:space="preserve">The first meiosis of resynthesized Brassica napus, a genome blender.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.R. Kutcher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
+                <w:t xml:space="preserve">E. Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.R. Rimmer</w:t>
+                <w:t xml:space="preserve">F. Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry T. Rouxel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+                <w:t xml:space="preserve">Cécile C. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 32 (01), pp.77-85. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 186 (1), pp.102-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07060661003594109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03182.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667771v1</w:t>
+                <w:t xml:space="preserve">hal-00729633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossovers get a boost in [i]Brassica[/i] allotriploid and allotetraploid hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leflon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Grandont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7720,161 +7720,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first meiosis of resynthesized Brassica napus, a genome blender.</w:t>
+                <w:t xml:space="preserve">Frequency of avirulence genes in Leptosphaeria maculans in western Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Szadkowski</w:t>
+                <w:t xml:space="preserve">H.R. Kutcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Eber</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
+                <w:t xml:space="preserve">S.R. Rimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile C. Huneau</w:t>
+                <w:t xml:space="preserve">Thierry T. Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 186 (1), pp.102-12. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (01), pp.77-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03182.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07060661003594109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729633v1</w:t>
+                <w:t xml:space="preserve">hal-02667771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeated olyploidy drove different levels of crossover suppression between homoeologous chromosomes in [i]Brassica napus[/i] allohaploids</w:t>
               </w:r>
@@ -7994,51 +7994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative resistance increases the durability of qualitative resistance to Leptosphaeria maculans in Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense H. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8167,51 +8167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique F. Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8268,252 +8268,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La domestication, un frein à l'invasion ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic regulation of meiosis in polyploid species: new insights into an old question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Cifuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Grandont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime M. Trottet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene M.-H. Muller</w:t>
+                <w:t xml:space="preserve">Moore Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la Science. Dossier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 186 (1), pp.29-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.03084.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659317v1</w:t>
+                <w:t xml:space="preserve">hal-01203952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic regulation of meiosis in polyploid species: new insights into an old question</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La domestication, un frein à l'invasion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moore Graham</w:t>
+                <w:t xml:space="preserve">Maxime M. Trottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene M.-H. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pour la Science. Dossier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 65, pp.78-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203952v1</w:t>
+                <w:t xml:space="preserve">hal-02659317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic regulation of meiotic cross-overs between related genomes in brassica napus haploids and hybrids</w:t>
               </w:r>
@@ -8538,64 +8538,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leflon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21, pp.373-385. </w:t>
@@ -8801,51 +8801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leflon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiqian Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8900,51 +8900,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of Resistance to Leptosphaeria maculans in Brassica napus-B. juncea Recombinant Lines and Its Introgression into Spring-Type Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense H. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique F. Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9015,475 +9015,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homeologous recombination plays a major role in chromosome rearrangements that occur during meiosis of Brassica napus haploids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume G. Le Mignon</w:t>
+                <w:t xml:space="preserve">Modelling gene flow between oilseed rape and wild radish I. Evolution of chromosome structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique F. Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Coriton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 114 (2), pp.209-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-006-0424-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/genetics.106.062968⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668271v1</w:t>
+                <w:t xml:space="preserve">hal-02658080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling gene flow between oilseed rape and wild radish I. Evolution of chromosome structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling gene flow between oilseed rape and wild radish. 1. Evolution of Chromosome Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larédo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederique F. Eber</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier O. Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 114 (2), pp.209-221. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 114, pp.209-221</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658080v1</w:t>
+                <w:t xml:space="preserve">hal-00705692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling gene flow between oilseed rape and wild radish. 1. Evolution of Chromosome Structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homeologous recombination plays a major role in chromosome rearrangements that occur during meiosis of Brassica napus haploids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Larédo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Virginie Huteau</w:t>
+                <w:t xml:space="preserve">Guillaume G. Le Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique F. Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Coriton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 175 (2), pp.487-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.106.062968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00705692v1</w:t>
+                <w:t xml:space="preserve">hal-02668271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection, introgression and localization of genes conferring specific resitance to Leptosphaeria maculans from Brassica rapa into B. napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leflon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense H. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique F. Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9566,307 +9566,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Prbn and other quantitative trait loci responsible for the control of homeologous chromosome pairing in oilseed rape (Brassica napus L.) haploids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Lucas</w:t>
+                <w:t xml:space="preserve">Major gene and polygenic resistance to Leptosphaeria maculans in oilseed rape (Brassica napus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense H. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry T. Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 114, pp.41-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-005-2108-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/genetics.106.064071⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660671v1</w:t>
+                <w:t xml:space="preserve">hal-02662880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major gene and polygenic resistance to Leptosphaeria maculans in oilseed rape (Brassica napus)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
+                <w:t xml:space="preserve">Mapping Prbn and other quantitative trait loci responsible for the control of homeologous chromosome pairing in oilseed rape (Brassica napus L.) haploids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique F. Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-005-2108-9⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 174, pp.1583-1596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.106.064071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662880v1</w:t>
+                <w:t xml:space="preserve">hal-02660671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autopolyploidy in cabbage (Brassica oleracea L.) does not alter significantly the proteomes of green tissues.</w:t>
               </w:r>
@@ -9891,51 +9891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10037,51 +10037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Divaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.M. Raimondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10113,493 +10113,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a durable management of genetic resistances to Leptosphaeria maculans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crop-to-wild gene flow, introgression and possible fitness effects of transgenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jenczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Pinochet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Régine Delourme</w:t>
+                <w:t xml:space="preserve">Joelle J. Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 10 (3), pp.208-211</w:t>
+              <w:t xml:space="preserve">Environmental Biosafety Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2, pp.9-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674605v1</w:t>
+                <w:t xml:space="preserve">hal-02671908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop-to-wild gene flow, introgression and possible fitness effects of transgenes</w:t>
+                <w:t xml:space="preserve">PrBn, a major gene controlling homeologous pairing in oilseed rape (Brassica napus) haploids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle J. Ronfort</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.O. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Biosafety Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 2, pp.9-24</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 164, pp.645-653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671908v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PrBn, a major gene controlling homeologous pairing in oilseed rape (Brassica napus) haploids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gene flow from oilseed rape to weedy species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Eber</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Darmency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Grimaud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 164, pp.645-653</w:t>
+              <w:t xml:space="preserve">Acta Agriculturae Scandinavica, Section B - Soil and Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, suppl (12), pp.22-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682468v1</w:t>
+                <w:t xml:space="preserve">hal-02674667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene flow from oilseed rape to weedy species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a durable management of genetic resistances to Leptosphaeria maculans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pinochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pénaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Agriculturae Scandinavica, Section B - Soil and Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, suppl (12), pp.22-25</w:t>
+              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10 (3), pp.208-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674667v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fitness of backcross six of hybrids between transgenic oilseed rape (Brassica napus) and wild radish (Raphanus raphanistrum</w:t>
               </w:r>
@@ -10611,77 +10611,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gueritaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Darmency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 11, pp.1419-1426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10719,64 +10719,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A strict diploid-like pairing regime is associated with tetrasomic segregation in induced autotetraploids of kale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10840,77 +10840,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gueritaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Darmency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 11, pp.1419-1426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10929,329 +10929,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic relationships between Sicilian wild populations of Brassica analysed with RAPD markers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Presence in Leptospaeria maculans populations of isolates virulent on resistance introgressed into Brassica napus from the B. nigra B genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ruer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Levivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Somda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 120, pp.193-196</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 50, pp.69-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671580v1</w:t>
+                <w:t xml:space="preserve">hal-02673997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence in Leptospaeria maculans populations of isolates virulent on resistance introgressed into Brassica napus from the B. nigra B genome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic relationships between Sicilian wild populations of Brassica analysed with RAPD markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Geraci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Divaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.M. Raimondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 50, pp.69-74</w:t>
+              <w:t xml:space="preserve">Plant Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 120, pp.193-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673997v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts agro-environnementaux de la mise en culture de variétés de colza transgéniques tolérantes à des herbicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11287,277 +11287,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of interspecific hybridization between transgenic oilseed rape and wild radish under normal agronomic conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Picault</w:t>
+                <w:t xml:space="preserve">A field method for evaluating the potential durability of new resistance sources : Application to the Leptosphaeria maculans Brassica napus pathosystem.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Levivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Somda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ruer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 100, pp.1233-1239</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 90, pp.961-966</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02691371v1</w:t>
+                <w:t xml:space="preserve">hal-02697900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A field method for evaluating the potential durability of new resistance sources : Application to the Leptosphaeria maculans Brassica napus pathosystem.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Renard</w:t>
+                <w:t xml:space="preserve">Assessment of interspecific hybridization between transgenic oilseed rape and wild radish under normal agronomic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Darmency</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 90, pp.961-966</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 100, pp.1233-1239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697900v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of sexual progenies of male-sterile somatic cybrids between Brassica napus and Brassica tournefortii</w:t>
               </w:r>
@@ -11645,303 +11645,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous hybridisation between vegetable crops and weeds. I. Garden radish (Raphanus sativus L.)and wild mustard (Sinapis arvensis L.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Transgénèse des plantes et estimation des risques:Impact de la transformation génétique du colza.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Boucherie</w:t>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.M. Broucqsault</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Steinar Vallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 18 (7), pp.489-497</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 7, pp.525-530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02692955v1</w:t>
+                <w:t xml:space="preserve">hal-02685324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgénèse des plantes et estimation des risques:Impact de la transformation génétique du colza.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spontaneous hybridisation between vegetable crops and weeds. I. Garden radish (Raphanus sativus L.)and wild mustard (Sinapis arvensis L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boucherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Broucqsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 7, pp.525-530</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 18 (7), pp.489-497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685324v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous hybridisation between vegetable crops and weeds. 1: Garden radish (Raphanus sativus L.) and wild mustard (Sinapis arvensis L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Boucherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12031,64 +12031,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of backcross generations obtained under field conditions from oilseed rape-wild radish F1 interspecific hybrids:an assessment of transgene dispersal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12195,51 +12195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Reynoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 96, pp.1097-1103</w:t>
@@ -12262,778 +12262,778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophoretic analysis of natural populations of Leptosphaeria maculans directly from leaf lesions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hortense Brun</w:t>
+                <w:t xml:space="preserve">Identification of the different Brassica nigra chromosomes from both sets of B-oleracea B-nigra and B-napus B-nigra addition lines with a special emphasis on chromosome transmission and self-incompatibility.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Levivier</w:t>
+                <w:t xml:space="preserve">Pierre Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Eber</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+                <w:t xml:space="preserve">J. Brace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 46, pp.147-154</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 94, pp.603-611</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02684608v1</w:t>
+                <w:t xml:space="preserve">hal-02690197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide mapping of a T-DNA insertion site in oilseed rape using bulk segregant analysis and comparative mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Baranger</w:t>
+                <w:t xml:space="preserve">Les objectifs du génie génétique dans le secteur des oléagineux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 116, pp.553-560</w:t>
+              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 4 (2), pp.102-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687657v1</w:t>
+                <w:t xml:space="preserve">hal-02689790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of stable Brassica napus-B.juncea recombinant lines resistant to blackleg (Leptosphaeria maculans). 1.Identification of molecular markers, chromosomal and genomic origin of the introgression.</w:t>
+                <w:t xml:space="preserve">Colza transgénique et risques environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 95, pp.1104-1111</w:t>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 172, pp.44-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689600v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colza transgénique et risques environnementaux</w:t>
+                <w:t xml:space="preserve">Selection of stable Brassica napus-B.juncea recombinant lines resistant to blackleg (Leptosphaeria maculans). 1.Identification of molecular markers, chromosomal and genomic origin of the introgression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 172, pp.44-48</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 95, pp.1104-1111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695613v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the different Brassica nigra chromosomes from both sets of B-oleracea B-nigra and B-napus B-nigra addition lines with a special emphasis on chromosome transmission and self-incompatibility.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Wide mapping of a T-DNA insertion site in oilseed rape using bulk segregant analysis and comparative mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Foisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 94, pp.603-611</w:t>
+              <w:t xml:space="preserve">Plant Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 116, pp.553-560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690197v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les objectifs du génie génétique dans le secteur des oléagineux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
+                <w:t xml:space="preserve">Electrophoretic analysis of natural populations of Leptosphaeria maculans directly from leaf lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Levivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 4 (2), pp.102-106</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 46, pp.147-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689790v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colza transgénique: échanges génétiques avec l'une des espèces voisines, la ravenelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Mensuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 94, pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13071,64 +13071,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene flow from transgenic crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13175,51 +13175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosome number of oilseed rape (Brassica napus L.)-wild radish (Raphanus raphanistrum) spontaneous hybrids and of their progeny estimated by flow cytometry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Letanneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13270,51 +13270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques liés à la dissémination du colza transgénique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13365,51 +13365,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Brassica nigra chromosomes and of blackleg resistance in B.napus-B.nigra addition lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13490,64 +13490,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific gene flow as a component of risk assessment for transgenic brassicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13596,342 +13596,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02691739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools for marking plant disease and pest resistance genes: a review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+                <w:t xml:space="preserve">Diversity of Leptosphaeria maculans populations selected by Brassica nigra and B. juncea blackleg resistances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Somda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 15 (1), pp.3-19</w:t>
+              <w:t xml:space="preserve">Blackleg News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 5, pp.8-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00885666v1</w:t>
+                <w:t xml:space="preserve">hal-02704575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analysis and nomenclature for seven isozyme systems in Brassica nigra, B. oleracea and B. campestris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Margale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.F. Quiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 114, pp.473-480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02703906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of Leptosphaeria maculans populations selected by Brassica nigra and B. juncea blackleg resistances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Somda</w:t>
+                <w:t xml:space="preserve">Tools for marking plant disease and pest resistance genes: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blackleg News</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 5, pp.8-10</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 15 (1), pp.3-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02704575v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00885666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of blackleg resistance genes.</w:t>
               </w:r>
@@ -13943,64 +13943,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Foisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14042,51 +14042,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a set of RAPD markers by hybridization and sequencing in Brassica : a note of caution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.F. Quiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14167,51 +14167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools for marking plant disease and pest resistance genes : a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14249,90 +14249,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of oilseed rape genotype on the spontaneous hybridization rate with a weedy species : an assessment of transgene dispersal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 91, pp.956-963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14351,316 +14351,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02700600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous hybridization between a male-sterile oilseed rape and two weeds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Eber</w:t>
+                <w:t xml:space="preserve">Description de la diversite genetique chez Brassica oleracea a l'aide de marqueurs isoenzymatiques et moleculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Margale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Herve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 88, pp.362-368</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 26 (suppl1), pp.137s-153s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02715177v1</w:t>
+                <w:t xml:space="preserve">hal-02713540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description de la diversite genetique chez Brassica oleracea a l'aide de marqueurs isoenzymatiques et moleculaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Margale</w:t>
+                <w:t xml:space="preserve">Spontaneous hybridization between a male-sterile oilseed rape and two weeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 26 (suppl1), pp.137s-153s</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 88, pp.362-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02713540v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creation and characterization of Brassica napus-Diplotaxis erucoides addition lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.F. Quiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14711,64 +14711,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of somatic and sexual Brassica napus - Sinapis alba hybrids and their progeny by cytogenetic studies and molecular characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Margale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14957,51 +14957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 36, pp.1099-1106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15052,77 +15052,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euphytica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 62, pp.145-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15141,338 +15141,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02703122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and chromosomal localization of genome specific markers by polymerase chain reaction in Brassica.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice This</w:t>
+                <w:t xml:space="preserve">Factors affecting embryo production from microspore culture of Brassica nigra (Koch).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Margale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Delseny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 82, pp.627-632</w:t>
+              <w:t xml:space="preserve">Cruciferae Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 14-15, pp.100-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02707998v1</w:t>
+                <w:t xml:space="preserve">hal-02708003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results of rapeseed variety identification by isozyme electrophoresis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and chromosomal localization of genome specific markers by polymerase chain reaction in Brassica.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.F. Quiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hû</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pere Arus</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Delseny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cruciferae Newsletter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 14-15, 2 p</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 82, pp.627-632</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02699992v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02707998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors affecting embryo production from microspore culture of Brassica nigra (Koch).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First results of rapeseed variety identification by isozyme electrophoresis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Arus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cruciferae Newsletter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 14-15, pp.100-101</w:t>
+              <w:t xml:space="preserve">, 1991, 14-15, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708003v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escape of engineered genes from rapeseed to wild Brassiceae</w:t>
               </w:r>
@@ -15484,51 +15484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Danielou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Darmency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15609,77 +15609,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 81, pp.43-49</w:t>
@@ -15708,77 +15708,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of ploidy levels in B. napus by chloroplast count.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cruciferae Newsletter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 14-15, pp.18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15803,51 +15803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ribosomal RNA genes in diploid and amphidiploid Brassica and related species: organization, polymorphism and evolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Delseny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Mcgrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15855,51 +15855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.F. Quiros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 33, pp.733-744</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15918,489 +15918,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02709685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes cytologiques de choux tétraploïdes (Brassica oleracea L. ssp. acephala) obtenus à partir de lignées diploïdes après traitement à la colchicine</w:t>
+                <w:t xml:space="preserve">Etudes cytologiques de choux tetraploïdes (Brassica oleracea L. ssp acephala) obtenus a partir de lignees diploïdes apres traitement a la colchicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Eber</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Baron</w:t>
+                <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 9 (5), pp.521-525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00885222v1</w:t>
+                <w:t xml:space="preserve">hal-02728249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes cytologiques de choux tetraploïdes (Brassica oleracea L. ssp acephala) obtenus a partir de lignees diploïdes apres traitement a la colchicine</w:t>
+                <w:t xml:space="preserve">Expression of disease resistance genes in amphiploids wheats, Triticum tauschii (Coss.) Schmal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Baron</w:t>
+                <w:t xml:space="preserve">Joseph J. Jahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Trottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 9 (5), pp.521-525</w:t>
+              <w:t xml:space="preserve">Cereal Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 17 (1), pp.23-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02728249v1</w:t>
+                <w:t xml:space="preserve">hal-02723866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of disease resistance genes in amphiploids wheats, Triticum tauschii (Coss.) Schmal.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction of disomic addition lines of Brassica napus - B. nigra.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph J. Jahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Trottet</w:t>
+                <w:t xml:space="preserve">A.M. Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cereal Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 17 (1), pp.23-29</w:t>
+              <w:t xml:space="preserve">Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 32, pp.408-413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02723866v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02722387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of disomic addition lines of Brassica napus - B. nigra.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etudes cytologiques de choux tétraploïdes (Brassica oleracea L. ssp. acephala) obtenus à partir de lignées diploïdes après traitement à la colchicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Tanguy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Eber</w:t>
+                <w:t xml:space="preserve">F. Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 32, pp.408-413</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 9 (5), pp.521-525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02722387v1</w:t>
+                <w:t xml:space="preserve">hal-00885222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intergeneric hybridation of Diplotaxis erucides with Brassica napus L. 1. Cytogenetic analysis of F1 and BC1 progeny.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17138,77 +17138,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Stabilization after Allopolyploidization in nascent Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17257,307 +17257,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From hills to mountains: modifying the recombination landscape in Brassica AAC allotriploids. EMBO meiosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franz Boideau</w:t>
+                <w:t xml:space="preserve">Co-evolution of chloroplast and nuclear genomes in flowering plants and impact of allopolyploidy on fine tune cytonuclear interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Meiosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">International Conference on Polyploidy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318174v1</w:t>
+                <w:t xml:space="preserve">hal-03318182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-evolution of chloroplast and nuclear genomes in flowering plants and impact of allopolyploidy on fine tune cytonuclear interactions.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
+                <w:t xml:space="preserve">From hills to mountains: modifying the recombination landscape in Brassica AAC allotriploids. EMBO meiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Boideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Polyploidy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">EMBO Meiosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318182v1</w:t>
+                <w:t xml:space="preserve">hal-03318174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytonuclear interactions remain stable during allopolyploid evolution despite repeated wholegenome duplications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17651,51 +17651,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From hills to mountains: modifying the recombination landscape in Brassica AAC allotriploids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Boideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loeiz Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17763,90 +17763,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional evolutionary dynamics of duplicated genes and genomes in nascent and natural B. napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Denoeud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhesi He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17882,277 +17882,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How a polyploid becomes a new species: example from the Brassica model.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Impact of structural variations on the meiotic stability and plant fertility of the allotetraploid B. napus (oilseed rape)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Environmental and Agronomical Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318223v1</w:t>
+                <w:t xml:space="preserve">hal-03318231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of structural variations on the meiotic stability and plant fertility of the allotetraploid B. napus (oilseed rape)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">How a polyploid becomes a new species: example from the Brassica model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Madeleine Gilet</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Denoeud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Conference on Environmental and Agronomical Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318231v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brassica allotriploids, a solution to deal with hampered meiotic recombination</w:t>
               </w:r>
@@ -18177,51 +18177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Boideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18302,51 +18302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Boideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18388,103 +18388,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From diploids to a huge diversity ready-to-use for oilseed rape breeding.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Brassica 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
@@ -18513,103 +18513,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional consequences of transposable elements after multiple Whole-Genome Duplication events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chaussepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamique des Génomes végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18634,51 +18634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytonuclear interactions overcome inter-genomic conflict resulting from interspecific hybridization and genome doubling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18910,51 +18910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19035,64 +19035,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aïssiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19147,51 +19147,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The poor lonesome Brassica napus A subgenome may not survive without its mate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19281,51 +19281,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brassica Allotriploids Hybrids: New Way to Exceed Recombination Limits for COs Rate and Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19387,320 +19387,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting the A genome from oilseed rape</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Morice</w:t>
+                <w:t xml:space="preserve">GENIUS project. Genome ENgineering Improvement for Useful plants of a Sustainable agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Nogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamique des génomes végétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318390v1</w:t>
+                <w:t xml:space="preserve">hal-01204208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENIUS project. Genome ENgineering Improvement for Useful plants of a Sustainable agriculture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t>
+                <w:t xml:space="preserve">Extracting the A genome from oilseed rape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
+              <w:t xml:space="preserve">Dynamique des génomes végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204208v1</w:t>
+                <w:t xml:space="preserve">hal-03318390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can a lonesome poor A genome of Brassica napus survive at diploid stage?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19807,51 +19807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19932,51 +19932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20012,277 +20012,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability assessment of oilseed rape resistance to blackleg: Nine years of recurrent selection of Leptosphaeria maculans populations in field experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hortense Brun</w:t>
+                <w:t xml:space="preserve">Durability assessment of oilseed rape resistance to blackleg:Nine years of recurrent selection of Leptosphaeria maculans populations in field experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense H. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fudal-Grolier Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Fudal-Grolier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Ermel</w:t>
+                <w:t xml:space="preserve">Magali M. Ermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant resistance sustainability 2012. International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2012, la Colle sur Loup, France</w:t>
+              <w:t xml:space="preserve">, Oct 2012, La Colle sur Loup, France. p.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190683v1</w:t>
+                <w:t xml:space="preserve">hal-01001223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability assessment of oilseed rape resistance to blackleg:Nine years of recurrent selection of Leptosphaeria maculans populations in field experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fudal-Grolier Fudal</w:t>
+                <w:t xml:space="preserve">Durability assessment of oilseed rape resistance to blackleg: Nine years of recurrent selection of Leptosphaeria maculans populations in field experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fudal-Grolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali M. Ermel</w:t>
+                <w:t xml:space="preserve">Magali Ermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant resistance sustainability 2012. International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2012, La Colle sur Loup, France. p.33</w:t>
+              <w:t xml:space="preserve">, Oct 2012, la Colle sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001223v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the impact of allopolyploidy on the genomic organization and transcription of transposable elements in resynthesized Brassica napus allotetraploid</w:t>
               </w:r>
@@ -20393,51 +20393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First meioses of Brassica napus are genome blenders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20518,51 +20518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyploid formation ways in Brassica napus: The Tortoise and the Hare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20637,182 +20637,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La première méiose des colzas resynthetisés, un mixeur de génome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction du génome A du colza (Brassica napus AACC, 2N=38) et production de lignées d'addition monosomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boulos Chalhoub</w:t>
+                <w:t xml:space="preserve">Bathilde Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. symposium du Groupement De Recherche « Cytogénomique Structurale et Evolutive» (GDR 3041)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Amélioration des Plantes et Biotechnologies Végétales (0118)., Oct 2010, Le Rheu, France</w:t>
+              <w:t xml:space="preserve">3. Symposium Cytogénomique structurale et évolutive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Le Rheu, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594338v1</w:t>
+                <w:t xml:space="preserve">hal-01203851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first meiosis in newly synthesized Brassica napus : a genome blender ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20820,51 +20820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Symposium Cytogénomique structurale et évolutive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Le Rheu, France. 15 p</w:t>
@@ -20887,152 +20887,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction du génome A du colza (Brassica napus AACC, 2N=38) et production de lignées d'addition monosomique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La première méiose des colzas resynthetisés, un mixeur de génome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bathilde Auger</w:t>
+                <w:t xml:space="preserve">Boulos Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Symposium Cytogénomique structurale et évolutive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Le Rheu, France. 15 p</w:t>
+              <w:t xml:space="preserve">3. symposium du Groupement De Recherche « Cytogénomique Structurale et Evolutive» (GDR 3041)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Amélioration des Plantes et Biotechnologies Végétales (0118)., Oct 2010, Le Rheu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203851v1</w:t>
+                <w:t xml:space="preserve">hal-01594338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre conceptuel pluridisciplinaire pour la gestion durable des résistances variétales dans un écosystème agricole</w:t>
               </w:r>
@@ -21182,51 +21182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique F. Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21307,51 +21307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ponce de Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21387,636 +21387,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Think forward, act now: training young researchers for sustainability. Reshaping the relationship between PhD student and adviser</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.C. Roland</w:t>
+                <w:t xml:space="preserve">Étude des hybrides interspécifiques entre colza et ravenelle : implantation et reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gueritaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Darmency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joseph Bonnemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International COPERNICUS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Göteborg, Germany</w:t>
+              <w:t xml:space="preserve">AIP-INRA "OGM et Environnement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762657v1</w:t>
+                <w:t xml:space="preserve">hal-02763333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la structure génomique des hybrides interspécifiques colza-ravenelle sur la composition chromosomique des générations ultérieures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Think forward, act now: training young researchers for sustainability. Reshaping the relationship between PhD student and adviser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Renard</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bonnemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP-INRA "OGM et Environnement"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">5. International COPERNICUS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Göteborg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761006v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des hybrides interspécifiques entre colza et ravenelle : implantation et reproduction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet de la structure génomique des hybrides interspécifiques colza-ravenelle sur la composition chromosomique des générations ultérieures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique F. Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Jenczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP-INRA "OGM et Environnement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763333v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existe-t-il un contrôle génétique de l'appariement et de la recombinaison chez le colza</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid differentiation of a-and b-group isolates of Leptosphaeria maculans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Levivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.O. Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du groupe de travail "cytologie et cytogénétique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Le Rheu, France. 3 p</w:t>
+              <w:t xml:space="preserve">10. International Rapeseed congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Canberra, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02841538v1</w:t>
+                <w:t xml:space="preserve">hal-02764956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid differentiation of a-and b-group isolates of Leptosphaeria maculans</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Existe-t-il un contrôle génétique de l'appariement et de la recombinaison chez le colza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Rapeseed congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Canberra, Australia</w:t>
+              <w:t xml:space="preserve">Journée du groupe de travail "cytologie et cytogénétique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Le Rheu, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764956v1</w:t>
+                <w:t xml:space="preserve">hal-02841538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Last results concerning gene flow from transgenic oilseed rape to wild radish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Darmency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Rapeseed congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Canberra, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22041,51 +22041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and efficiency of mustard blackleg resistance genes introgressed into oilseed rape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22093,51 +22093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristelle Lourgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Rapeseed congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Canberra, Australia</w:t>
@@ -22166,77 +22166,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microspore culture from oilseed rape haploid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22268,1279 +22268,1279 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives pour les protéines d'oléagineux : les apports de la génétique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
+                <w:t xml:space="preserve">Outcrossing of herbicide resistance genes : Oilseed rape as example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres annuelles du cetiom</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1998, Paris, France</w:t>
+              <w:t xml:space="preserve">Symposium "Amending Directive 90/220/EEC"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764938v1</w:t>
+                <w:t xml:space="preserve">hal-02766006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration génétique pour la résistance au Phoma : intérêt des résistances moutardes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation et durabilité potentielle de différentes sources de résistance au phoma chez le colza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Varlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres annuelles du Cetiom-Colza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02768268v1</w:t>
+                <w:t xml:space="preserve">hal-02764880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et durabilité potentielle de différentes sources de résistance au phoma chez le colza</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amélioration génétique pour la résistance au Phoma : intérêt des résistances moutardes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Letanneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres annuelles du Cetiom-Colza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764880v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcrossing of herbicide resistance genes : Oilseed rape as example</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perspectives pour les protéines d'oléagineux : les apports de la génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium "Amending Directive 90/220/EEC"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1998, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Rencontres annuelles du cetiom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766006v1</w:t>
+                <w:t xml:space="preserve">hal-02764938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What about crucifers during the XVIth century?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An experimental approach to evaluate the potential durability of new sources of resistance to Leptosphaeria Maculans introduced into oilseed rape lines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Levivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Somda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Serret</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brassica 97</w:t>
+              <w:t xml:space="preserve">Brassica 97:Ishs symposium on Brassicas tenth crucifer genetics workshop.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765963v1</w:t>
+                <w:t xml:space="preserve">hal-02767469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A &amp;quot;yo and fro&amp;quot; srategy to localise and characterise interspecific introgression on Brassica napus genome.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les objectifs du génie génétique dans le secteur des oléagineux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brassica 97:Ishs symposium on Brassicas tenth crucifer genetics workshop.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
+              <w:t xml:space="preserve">Apport du génie génétique dans le secteur des oléagineux. Journée de Printemps de l'AFECG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769303v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02834565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk assessment on crucifer species.</w:t>
+                <w:t xml:space="preserve">Impact de la transformation génétique du colza.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brassica 97:Ishs symposium on Brassicas tenth crucifer genetics workshop.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
+              <w:t xml:space="preserve">6. Journées scientifiques du réseau biotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769960v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation, marquage et clonage de gènes de résistance à Leptosphaeria maculans introduits dans le colza à partir de moutardes.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">A &amp;quot;yo and fro&amp;quot; srategy to localise and characterise interspecific introgression on Brassica napus genome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guerif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Reynoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">X. Tanguy</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compte-rendu final de l'AIP 1993-1996</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1997, L'Isle de la sorgue, France</w:t>
+              <w:t xml:space="preserve">Brassica 97:Ishs symposium on Brassicas tenth crucifer genetics workshop.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766963v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental approach to evaluate the potential durability of new sources of resistance to Leptosphaeria Maculans introduced into oilseed rape lines.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk assessment on crucifer species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brassica 97:Ishs symposium on Brassicas tenth crucifer genetics workshop.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767469v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les objectifs du génie génétique dans le secteur des oléagineux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation, marquage et clonage de gènes de résistance à Leptosphaeria maculans introduits dans le colza à partir de moutardes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régine Delourme</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guerif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apport du génie génétique dans le secteur des oléagineux. Journée de Printemps de l'AFECG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1997, Paris, France</w:t>
+              <w:t xml:space="preserve">Compte-rendu final de l'AIP 1993-1996</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1997, L'Isle de la sorgue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02834565v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la transformation génétique du colza.</w:t>
+                <w:t xml:space="preserve">What about crucifers during the XVIth century?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Renard</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chopy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Serret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées scientifiques du réseau biotechnologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Orsay, France</w:t>
+              <w:t xml:space="preserve">Brassica 97</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769710v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytogenetic analysis of sexual progenies of male sterile somatic cybrids between B. napus and B.tournefortii.</w:t>
               </w:r>
@@ -23660,64 +23660,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Roscoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brassica 97:Ishs symposium on Brassicas tenth crucifer genetics workshop.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
@@ -23759,64 +23759,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance aux herbicides: croisement interspécifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre annuelle du Cetiom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23841,103 +23841,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of B.nigra blackleg resistance for oilseed rape improvement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Letanneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brassica 97:Ishs symposium on Brassicas tenth crucifer genetics workshop.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
@@ -24005,64 +24005,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statégies génomiques et amélioration des plantes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Méribel, France</w:t>
@@ -24091,51 +24091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives d'amelioration de la résistance du colza au phoma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24143,51 +24143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre annuelle du Cetiom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1996, Paris, France</w:t>
@@ -24229,64 +24229,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific gene flow as a component of risk assessment for transgenic brassicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24335,575 +24335,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of Leptosphaeria maculans towards Brassica juncea resistance introduced into Brassica napus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hortense Brun</w:t>
+                <w:t xml:space="preserve">Cartographie de gènes d'Arabidopsis thaliana sur le génome des Brassica. Utilisation de gènes candidats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Foisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jourdren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Rapeseed Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1995, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Réunion du Groupe de travail Marqueurs Moléculaires chez les végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1995, Méribel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02776055v1</w:t>
+                <w:t xml:space="preserve">hal-02777667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Leptosphaeria maculans populations in relation to Brassica nigra resistance to blackleg</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk assessment of outcrossing of oilseed rape to related species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International rapeseed congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1995, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Eucarpia workshop on Brassica rapa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1995, Helsingar, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02777632v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02776920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de gènes d'Arabidopsis thaliana sur le génome des Brassica. Utilisation de gènes candidats</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Jourdren</w:t>
+                <w:t xml:space="preserve">Characterization of Leptosphaeria maculans populations in relation to Brassica nigra resistance to blackleg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Somda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du Groupe de travail Marqueurs Moléculaires chez les végétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1995, Méribel, France</w:t>
+              <w:t xml:space="preserve">9. International rapeseed congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1995, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02777667v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02777632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk assessment of outcrossing of oilseed rape to related species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variability of Leptosphaeria maculans towards Brassica juncea resistance introduced into Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Somda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eucarpia workshop on Brassica rapa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1995, Helsingar, Denmark</w:t>
+              <w:t xml:space="preserve">9. International Rapeseed Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1995, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02776920v1</w:t>
+                <w:t xml:space="preserve">hal-02776055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of a chomosomic map and blackleg resistance analyses from Brassica napus-Brassica nigra addition and recombinant lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International rapeseed congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1995, Cambridge, United Kingdom</w:t>
@@ -24932,90 +24932,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous outcrossing of transgenic rapeseed to a weedy species : effect of the rapeseed genetic background</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Rapeseed Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1995, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25079,51 +25079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Rapeseed Congress GCIRC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1995, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25148,103 +25148,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des populations de Leptosphaeria maculans sous l'effet de gènes de résistance introgresses dans le colza à partir de moutardes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Somda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hortense Brun</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Ruer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Etude de la co-évolution des populations végétales domestiques, face à leurs agents pathogènes ou ravageurs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1995, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25263,148 +25263,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02779510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcrossing of transgenic rapeseed to related weedy species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
+                <w:t xml:space="preserve">Interspecific gene flow as a component of risk assessment for transgenic Brassicas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium : "Gene transfer: are wild species in danger? "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1993, Le Louverain, Switzerland</w:t>
+              <w:t xml:space="preserve">9. Crucifer genetics workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1994, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02773982v1</w:t>
+                <w:t xml:space="preserve">hal-02775359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey on the molecular structure of a sample of RAPD markers in Brassica: sequence comparison and genomic distribution</w:t>
               </w:r>
@@ -25429,51 +25433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Delseny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International conference on the plant genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1994, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25492,221 +25496,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02773097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific gene flow as a component of risk assessment for transgenic Brassicas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outcrossing of transgenic rapeseed to related weedy species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Crucifer genetics workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1994, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">Symposium : "Gene transfer: are wild species in danger? "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1993, Le Louverain, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02775359v1</w:t>
+                <w:t xml:space="preserve">hal-02773982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description de la diversite genetique chez Brassica oleracea a l'aide de marqueurs isoenzymatiques et moleculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Margale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Herve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque BRG/INRA. Ressources génétiques animales et végétales. Méthodologies d'étude et de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1993, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25731,51 +25731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration génétique de la résistance du colza (Brassica napus) à Phoma lingam.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25783,51 +25783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Foisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres annuelles du CETIOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1994, Paris, France</w:t>
@@ -25869,51 +25869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytogenetique et marqueurs moleculaires pour l'analyse des genomes de Cruciferes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25990,77 +25990,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1993, Meribel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26111,64 +26111,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26223,64 +26223,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of spontaneous hybridization between male-sterile rapeseed and weeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26329,243 +26329,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02773734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results of rapeseed variety identification by isozyme electrophoresis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors affecting embryo production from microspore culture of Brassica nigra (Koch).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Margale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pere Arus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eucarpia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1991, Reus, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02848244v1</w:t>
+                <w:t xml:space="preserve">hal-02849608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RFLP characterisation of Brassica napus - Brassica nigra addition lines.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice This</w:t>
+                <w:t xml:space="preserve">Isozyme nomenclature for eight enzyme systems in three Brassica species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Arus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Rapeseed Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1991, Saskatoon, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02778018v1</w:t>
+                <w:t xml:space="preserve">hal-02775902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escape of engineered genes from rapeseed to wild Brassiceae</w:t>
               </w:r>
@@ -26577,51 +26568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Danielou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Darmency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26670,290 +26661,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02847062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors affecting embryo production from microspore culture of Brassica nigra (Koch).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First results of rapeseed variety identification by isozyme electrophoresis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Arus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eucarpia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1991, Reus, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02849608v1</w:t>
+                <w:t xml:space="preserve">hal-02848244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isozyme nomenclature for eight enzyme systems in three Brassica species.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pere Arus</w:t>
+                <w:t xml:space="preserve">RFLP characterisation of Brassica napus - Brassica nigra addition lines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.F. Quiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Delseny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Rapeseed Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1991, Saskatoon, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02775902v1</w:t>
+                <w:t xml:space="preserve">hal-02778018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytogenetic studies of Brassica napus-Sinapis alba hybrids from ovary culture and protoplast fusion. Attempts to introduce Alternaria resistance into rapessed.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27034,51 +27034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Botterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27123,338 +27123,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02772179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of ploidy levels in B. napus by chloroplast count.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etablissement de cartes chromosomiques a partir de lignees d'addition. Marquage de genes d'interet agronomique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Renard</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eucarpia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1991, Reus, Spain</w:t>
+              <w:t xml:space="preserve">Seminaire "Meribel 91"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, Meribel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02848685v1</w:t>
+                <w:t xml:space="preserve">hal-02779509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific hybrids between a transgenic rapeseed and wild species: cytogenetical, isoenzymatical and molecular characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+                <w:t xml:space="preserve">Estimation of ploidy levels in B. napus by chloroplast count.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Botterman</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCARPIA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1991, Reus, Spain</w:t>
+              <w:t xml:space="preserve">Eucarpia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1991, Reus, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02773761v1</w:t>
+                <w:t xml:space="preserve">hal-02848685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etablissement de cartes chromosomiques a partir de lignees d'addition. Marquage de genes d'interet agronomique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interspecific hybrids between a transgenic rapeseed and wild species: cytogenetical, isoenzymatical and molecular characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Botterman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminaire "Meribel 91"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, Meribel, France</w:t>
+              <w:t xml:space="preserve">EUCARPIA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1991, Reus, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02779509v1</w:t>
+                <w:t xml:space="preserve">hal-02773761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caracterisation des lignees d'addition Brassica napus-B.nigra par marqueurs RFLP</w:t>
               </w:r>
@@ -27466,77 +27466,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Delseny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reunion du groupe Cytogenetique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1991, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27561,51 +27561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection du colza oleagineux pour des usages alimentaires et industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guerche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27712,64 +27712,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Arus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.F. Quiros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Crucifer Genetics Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1990, Ithaca, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28318,51 +28318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaliese Sarah Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Grandont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28651,51 +28651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Breckling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dietz-Pfeilstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Introgression from genetically modified plants into wild relatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAB International, 2004</w:t>
@@ -28737,77 +28737,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene flow from oilseed rape to weeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Darmency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene flow and agriculture: Relevance for transgenic crops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 72, British Crop Protection Council, 1999, Symposium Proceedings - British Crop Protection Council</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28845,64 +28845,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plantes génétiquement transformées:quels risques de dissémination de gènes dans l'environnement?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organismes génétiquement modifiés à l'INRA, environnement, agriculture et alimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA DIC, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28927,90 +28927,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgénic oilseed rape.How to Assess the risk of outcrossing to wild relatives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29052,64 +29052,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les oleagineux: le colza oleagineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29340,103 +29340,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques de cytogénétique végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph J. Jahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRA Editions, pp.184, 1992, 2-7380-0396-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29512,51 +29512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29605,277 +29605,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04932621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications of recombination rules by changing the ploidy level: Brassica model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
+                <w:t xml:space="preserve">Functional consequences of transposable elements on duplicated gene transcription and retention in polyploid Brassica species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loeiz Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chaussepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Polyploidy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318199v1</w:t>
+                <w:t xml:space="preserve">hal-03318194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional consequences of transposable elements on duplicated gene transcription and retention in polyploid Brassica species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Letort</w:t>
+                <w:t xml:space="preserve">Modifications of recombination rules by changing the ploidy level: Brassica model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Boideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Polyploidy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318194v1</w:t>
+                <w:t xml:space="preserve">hal-03318199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the management of Brassica genetic resources in the BrACySol biological resource center</w:t>
               </w:r>
@@ -30111,64 +30111,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of pollen size according to ploidy level in Brassica model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30219,90 +30219,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shift to self-compatibility in synthetic allopolyploid Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanina Azibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Brassica 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
@@ -30344,64 +30344,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the genetic diversity and reproduction of Brassica rapa L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aïssiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30456,90 +30456,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copy number variation generated by homeologous rearrangement creates phenotypic diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Samans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Bancroft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30706,51 +30706,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of gene flow between oilseed rape and wild radish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Darmency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30801,51 +30801,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of genome specific markers in oilseed rape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30939,64 +30939,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place de la transgénèse dans l'amélioration du colza : intérêts et évaluation des flux de gènes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française de Génétique : Diversité génétique et ressources génétiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, France. 1 p., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31021,51 +31021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d'amélioration génétique du colza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31116,90 +31116,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité potentielle de la résistance à Leptosphaeria maculans conférée au colza par des gènes de résistance nouveaux provenant du génome B des moutardes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Levivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hortense Brun</w:t>
+                <w:t xml:space="preserve">D. Ruer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Somda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -31241,103 +31241,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outcrossing of transgenic rapeseed to related weedy species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bridge : sectorial meeting on biosafety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1993, Grenade, Spain. 1 p., 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31572,51 +31572,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02E95986"/>
+    <w:nsid w:val="CD4E58E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31803,51 +31803,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-marie-chevre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5312-032X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088764923" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198794261" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357710452" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090352v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Norest" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kautsky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geraci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Oddo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70108" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033079v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pel&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morice" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf073" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241572v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Tarantino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15258/sst.2025.53.3.03" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920787v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dantec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.houu8356" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998503v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tiret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chenel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dupont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70089" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682098v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Brunet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae208" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608007v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hadj-Arab" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Aissiou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bazan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ryaj6068" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779961v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousseau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338534v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Facon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Archambeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-023-01387-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703179v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Werner Badeck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducournau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.23" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545783v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Danilo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Montes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Archambeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-021-00287-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790700v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glory" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art03" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651949v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347927v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Zhou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ma&#238;tre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hupel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Penguilly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106303" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227311v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gilet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17308" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318024v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10080732" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328112v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleen Tanguy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10080771" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137565v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaussepied" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Letort" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.577536" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161790v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gonzalo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berg&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.604728" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226364v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283975v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da&#160;silva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa137" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784702v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanina Azibi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-020-00385-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02019346v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lucas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14228" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383691v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Martinez Palacios" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tapie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Rousselet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Diop" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563918v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-019-00135-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977046v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubarry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0289-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171441v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A&#239;ssiou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abrous" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hadj-Arab" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1202.10" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621401v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Plissonneau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouxel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela P. van de Wouw" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12574" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623280v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00368" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077529v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aissiou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-018-2318-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626378v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00907" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623745v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sochorov&#225;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Kuderova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Lunerov&#225;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw187" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607894v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.116.036517" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607924v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vannier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.117.201715" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608092v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stein" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Samans" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah V Schiessl" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12732" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532711v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14147" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607280v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Negre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006794" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624002v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lacape" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.117.041509" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607867v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345819v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaliese S Mason" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp E Bayer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naghmeh Besharat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.115.183210" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204069v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Grandont" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Cunado" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.122788" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208714v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Fredua-Agyeman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel A. P. Parkin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2298-7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818433v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Loreto Suay Llopis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshuang Zhang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jouy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12534" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208697v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Garnier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tricault" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.01.004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208709v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew N Nelson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junko Takahira" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallace A Cowling" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Moreira Alves" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.159574" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004245v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal-Grolier Fudal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B. Ollivier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Bally" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Grandaubert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12178" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208640v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.12.005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208632v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Sarilar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12156" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004194v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Monod" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Jenczewski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.04914.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217629v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/938218" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644947v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Coriton" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03729.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643341v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Ksi&#261;&#380;czyk" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Kovarik" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khaitova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-011-0331-z" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KDCW6BJ5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189605v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Chen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Nelson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaiyun Li" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2011.615700" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642445v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense H. Brun" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delourme" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/v5kv-4512" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667771v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Kutcher" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Rimmer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Rouxel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07060661003594109" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203949v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leflon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.075986" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729633v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Szadkowski" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eber" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Huneau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03182.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203905v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cifuentes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lucas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.072991" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666449v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Fitt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Powers" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03049.x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663833v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mason" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Nelson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-010-9140-0" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GBJTNZW1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659317v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M. Trottet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Muller" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203952v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moore Graham" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03084.x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663581v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.062273" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665311v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaude" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chable" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-009-0119-y" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LXMXS9N4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653288v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqian Liu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660957v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Letanneur" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vall&#233;e" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-92-8-1208" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668271v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Le Mignon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.062968" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658080v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0424-x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-31MSXLXW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705692v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lar&#233;do" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adamczyk" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669094v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0616-z" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VT57TPB0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660671v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.064071" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662880v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-005-2108-9" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-83628XVL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121938v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brabant" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catrice" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200401092" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L3D7M529-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673773v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geraci" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Divaret" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Raimondo" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674605v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mestries" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;naud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671908v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Ronfort" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682468v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grimaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Lucas" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674667v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679034v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gueritaine" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sester" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672448v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677872v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671580v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673997v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Brun" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Levivier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Somda" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669714v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691371v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleury" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Picault" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697900v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688690v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Clarke Liu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Landgren" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Glimelius" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692955v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boucherie" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Broucqsault" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouchet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685324v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Steinar Vall&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885898v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Boucherie" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Broucqsault" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bouchet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690420v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hureau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697236v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guerif" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Reynoird" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684608v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levivier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eber" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687657v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Foisset" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689600v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupuy" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695613v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690197v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brace" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689790v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683879v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687650v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/40054" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696676v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Letanneur" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684294v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686192v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tanguy" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691739v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885666v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703906v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Margale" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Quiros" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704575v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716111v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706870v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. This" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laudi&#233;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700263v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700600v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715177v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713540v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Herve" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704716v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711121v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Primard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894060v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Margal&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Herv&#233;" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708790v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703122v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707998v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois H&#251;" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delseny" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699992v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Arus" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708003v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707143v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefol" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Danielou" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valee" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703346v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deschamps" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712027v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709685v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mcgrath" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885222v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomas" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baron" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728249v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723866v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Jahier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Trottet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722387v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Tanguy" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720401v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717700v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vedel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathieu" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716791v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722419v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mouras" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salesses" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725193v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Gill" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouras" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701870v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226816v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Geneste" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665576v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Madeleine Gilet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318174v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318182v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665569v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318186v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318226v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesi He" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318223v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318231v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226348v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318165v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318160v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318224v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318235v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04507637v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gonzalo" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Blary" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Christophorou" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pfalz" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bessoltane-Bentahar" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226419v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318391v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226308v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19783.42408" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226320v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318390v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204208v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226287v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569904v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569518v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190683v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal-Grolier" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ermel" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001223v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Ermel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569530v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridel" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594411v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602019v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594338v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos Chalhoub" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203849v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203851v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Auger" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173189v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756565v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Monteil" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828952v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponce de Leon" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762657v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Roland" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hubert" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bonnemaire" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761006v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Renard" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763333v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841538v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764956v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765369v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766412v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristelle Lourgant" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771157v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764938v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768268v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764880v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roussel" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Varlet" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766006v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765963v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ch&#232;vre" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chopy" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serret" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769303v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769960v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barranger" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766963v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767469v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834565v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769710v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766825v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Clarke" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769174v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaire" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roscoe" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768732v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771201v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764744v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768051v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839634v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776055v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777632v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777667v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Brunel" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jourdren" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776920v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775828v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775707v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774180v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779510v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773982v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773097v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quiros" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775359v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852191v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777514v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774377v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774873v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774345v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773734v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848244v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778018v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847062v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849608v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775902v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777284v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Plessis" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772179v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Botterman" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Greef" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848685v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773761v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779509v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775914v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776037v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerche" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Kader" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lessire" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776740v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780400v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780938v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782309v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782310v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316056v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786092v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaliese Sarah Mason" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43694-4_2" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796066v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Mason" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569511v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alix" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118552872.ch10" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832152v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ammitzboll" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breckling" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dietz-Pfeilstetter" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842548v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842847v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844234v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843329v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943033v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Blama" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/YD4VHS" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850227v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04932621v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Pochon" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mergez" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lucas" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318199v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318194v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787044v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Label" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomasset" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;r&#233;n&#233;" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dor&#233;" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318378v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejamin Istace" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubarry" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318380v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318239v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318382v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318383v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bancroft" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743151v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Nogu&#233;" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808073v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Lecomte" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318372v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos B. Chalhoub" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834599v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836273v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841242v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844375v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814643v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Bitteur" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Apbv" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-marie-chevre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5312-032X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088764923" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198794261" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357710452" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090352v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Norest" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kautsky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geraci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Oddo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70108" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033079v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pel&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morice" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf073" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241572v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Tarantino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15258/sst.2025.53.3.03" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920787v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dantec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.houu8356" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998503v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tiret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chenel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dupont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70089" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682098v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Brunet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae208" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608007v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hadj-Arab" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Aissiou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bazan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ryaj6068" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779961v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousseau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338534v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Facon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Archambeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-023-01387-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703179v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Werner Badeck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducournau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.23" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790700v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glory" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art03" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545783v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Danilo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Montes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Archambeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-021-00287-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651949v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227311v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gilet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17308" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347927v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Zhou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ma&#238;tre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hupel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Penguilly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106303" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318024v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10080732" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328112v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleen Tanguy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10080771" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226364v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161790v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gonzalo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berg&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.604728" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137565v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaussepied" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Letort" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.577536" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283975v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da&#160;silva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa137" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784702v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanina Azibi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-020-00385-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02019346v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lucas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14228" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383691v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Martinez Palacios" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tapie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Rousselet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Diop" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563918v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-019-00135-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977046v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubarry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0289-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171441v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A&#239;ssiou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abrous" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hadj-Arab" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1202.10" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621401v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Plissonneau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouxel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela P. van de Wouw" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12574" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623280v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00368" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626378v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00907" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077529v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aissiou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-018-2318-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623745v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sochorov&#225;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Kuderova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Lunerov&#225;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw187" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607924v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vannier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.117.201715" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608092v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stein" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Samans" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah V Schiessl" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12732" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607894v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.116.036517" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532711v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14147" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607280v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Negre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006794" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624002v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lacape" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.117.041509" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345819v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaliese S Mason" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp E Bayer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naghmeh Besharat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.115.183210" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607867v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208697v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Garnier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tricault" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.01.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208714v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Fredua-Agyeman" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel A. P. Parkin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2298-7" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818433v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Loreto Suay Llopis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshuang Zhang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jouy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12534" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204069v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Grandont" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Cunado" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.122788" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208709v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew N Nelson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junko Takahira" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallace A Cowling" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Moreira Alves" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.159574" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004245v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal-Grolier Fudal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B. Ollivier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Bally" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Grandaubert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12178" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208640v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.12.005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208632v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Sarilar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12156" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004194v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Monod" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Jenczewski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.04914.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217629v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/938218" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642445v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense H. Brun" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delourme" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/v5kv-4512" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643341v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Ksi&#261;&#380;czyk" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Kovarik" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khaitova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-011-0331-z" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KDCW6BJ5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189605v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Chen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Nelson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaiyun Li" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2011.615700" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644947v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Coriton" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03729.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729633v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Szadkowski" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eber" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Huneau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03182.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203949v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leflon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.075986" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667771v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Kutcher" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Rimmer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Rouxel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07060661003594109" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203905v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cifuentes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lucas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.072991" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666449v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Fitt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Powers" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03049.x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663833v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mason" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Nelson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-010-9140-0" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GBJTNZW1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203952v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moore Graham" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03084.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659317v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M. Trottet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Muller" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663581v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.062273" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665311v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaude" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chable" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-009-0119-y" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LXMXS9N4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653288v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqian Liu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660957v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Letanneur" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vall&#233;e" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-92-8-1208" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658080v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0424-x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-31MSXLXW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705692v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lar&#233;do" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adamczyk" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668271v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Le Mignon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.062968" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669094v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0616-z" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VT57TPB0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662880v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-005-2108-9" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-83628XVL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660671v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.064071" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121938v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brabant" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catrice" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200401092" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L3D7M529-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673773v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geraci" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Divaret" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Raimondo" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671908v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Ronfort" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682468v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grimaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Lucas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674667v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674605v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mestries" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;naud" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679034v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gueritaine" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sester" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672448v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677872v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673997v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Brun" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Levivier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Somda" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671580v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669714v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697900v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691371v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleury" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Picault" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688690v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Clarke Liu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Landgren" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Glimelius" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685324v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Steinar Vall&#233;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692955v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boucherie" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Broucqsault" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouchet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885898v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Boucherie" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Broucqsault" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bouchet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690420v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hureau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697236v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guerif" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Reynoird" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690197v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupuy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brace" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689790v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695613v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689600v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687657v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Foisset" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684608v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levivier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eber" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683879v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687650v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/40054" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696676v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Letanneur" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684294v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686192v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tanguy" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691739v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704575v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703906v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Margale" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Quiros" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885666v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716111v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706870v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. This" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laudi&#233;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700263v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700600v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713540v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Herve" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715177v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704716v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711121v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Primard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894060v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Margal&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Herv&#233;" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708790v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703122v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708003v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707998v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois H&#251;" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delseny" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699992v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Arus" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707143v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefol" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Danielou" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valee" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703346v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deschamps" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712027v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709685v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mcgrath" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728249v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomas" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723866v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Jahier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Trottet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722387v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Tanguy" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885222v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baron" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720401v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717700v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vedel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathieu" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716791v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722419v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mouras" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salesses" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725193v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Gill" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouras" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701870v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226816v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Geneste" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665576v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Madeleine Gilet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318182v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318174v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665569v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318186v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318226v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesi He" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318231v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318223v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226348v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318165v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318160v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318224v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318235v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04507637v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gonzalo" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Blary" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Christophorou" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pfalz" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bessoltane-Bentahar" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226419v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318391v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226308v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19783.42408" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226320v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204208v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318390v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226287v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569904v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569518v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001223v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Ermel" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190683v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal-Grolier" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ermel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569530v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridel" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594411v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602019v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203851v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Auger" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203849v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594338v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos Chalhoub" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173189v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756565v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Monteil" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828952v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponce de Leon" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763333v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762657v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Roland" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hubert" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bonnemaire" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761006v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Renard" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764956v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841538v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765369v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766412v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristelle Lourgant" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771157v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766006v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764880v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roussel" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Varlet" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768268v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764938v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767469v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834565v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769710v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769303v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769960v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barranger" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766963v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765963v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ch&#232;vre" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chopy" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serret" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766825v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Clarke" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769174v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaire" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roscoe" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768732v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771201v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764744v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768051v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839634v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777667v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Brunel" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jourdren" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776920v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777632v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776055v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775828v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775707v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774180v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779510v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775359v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773097v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quiros" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773982v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852191v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777514v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774377v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774873v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774345v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773734v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849608v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775902v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847062v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848244v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778018v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777284v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Plessis" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772179v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Botterman" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Greef" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779509v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848685v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773761v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775914v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776037v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerche" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Kader" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lessire" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776740v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780400v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780938v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782309v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782310v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316056v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786092v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaliese Sarah Mason" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43694-4_2" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796066v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Mason" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569511v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alix" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118552872.ch10" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832152v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ammitzboll" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breckling" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dietz-Pfeilstetter" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842548v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842847v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844234v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843329v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943033v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Blama" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/YD4VHS" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850227v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04932621v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Pochon" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mergez" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lucas" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318194v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318199v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787044v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Label" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomasset" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;r&#233;n&#233;" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dor&#233;" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318378v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejamin Istace" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubarry" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318380v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318239v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318382v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318383v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bancroft" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743151v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Nogu&#233;" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808073v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Lecomte" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318372v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos B. Chalhoub" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834599v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836273v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841242v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844375v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814643v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Bitteur" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Apbv" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>