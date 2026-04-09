--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -711,51 +711,51 @@
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18800/psico.202002.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05054462v1</w:t>
+                <w:t xml:space="preserve">halshs-04427160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative study of chinese students in France: project development and adaptation strategies according to their identity dynamics</w:t>
               </w:r>
@@ -919,51 +919,51 @@
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18800/psico.202002.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04427160v1</w:t>
+                <w:t xml:space="preserve">hal-05054462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a self-capability scale: a tool for the world of work and guidance</w:t>
               </w:r>
@@ -1415,313 +1415,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04427178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique identitaire et déclassement : les jeunes diplômés d’un Bac+5</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maritza Ruiz</w:t>
+                <w:t xml:space="preserve">Research on the cultural identity and adaptation strategies of Chinese students living in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanfei Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pto.2018.04.003⟩</w:t>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47/2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osp.6115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063478v1</w:t>
+                <w:t xml:space="preserve">halshs-04427197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research on the cultural identity and adaptation strategies of Chinese students living in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuanfei Huang</w:t>
+                <w:t xml:space="preserve">Investigating the professional identity dynamic in career counselling: The socioconstructivist interview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 47/2, </w:t>
+              <w:t xml:space="preserve">International Journal for Educational and Vocational Guidance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.101-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/osp.6115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10775-017-9350-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04427197v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the professional identity dynamic in career counselling: The socioconstructivist interview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique identitaire et déclassement : les jeunes diplômés d’un Bac+5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Foures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Mary</w:t>
+                <w:t xml:space="preserve">Maritza Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Educational and Vocational Guidance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (1), pp.101-120. </w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (3), pp.236-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10775-017-9350-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pto.2018.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063472v1</w:t>
+                <w:t xml:space="preserve">hal-03063478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche sur l’identité culturelle et les stratégies d’adaptation des étudiant.e.s chinois.e.s vivant en France</w:t>
               </w:r>
@@ -1743,51 +1743,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47 (2), pp.329-356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/osp.6115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063479v1</w:t>
@@ -1889,87 +1889,87 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the professional identity dynamic in career counselling: The socioconstructivist interview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Educational and Vocational Guidance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (1), pp.101-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10775-017-9350-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04427235v1</w:t>
@@ -2091,209 +2091,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de la dynamique du projet en situation d'accompagnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Mary</w:t>
+                <w:t xml:space="preserve">Identité martiniquaise et dynamique du conflit : une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Misantrope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 45 (2), pp.231-255. </w:t>
+              <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21, pp.155-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/osp.5005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/nrp.021.0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063469v1</w:t>
+                <w:t xml:space="preserve">hal-03063466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identité martiniquaise et dynamique du conflit : une étude de cas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Misantrope</w:t>
+                <w:t xml:space="preserve">Exploration de la dynamique du projet en situation d'accompagnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 21, pp.155-168. </w:t>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (2), pp.231-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nrp.021.0155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/osp.5005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063466v1</w:t>
+                <w:t xml:space="preserve">hal-03063469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction Identité sociale et dynamique du projet</w:t>
               </w:r>
@@ -2659,51 +2659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet professionnel et dynamique identitaire : Une approche socioconstructiviste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2744,234 +2744,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinámica de la identidad profesional y el sistema de capacidades de un obrero en una empresa guatemalteca</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Novella Wiggins</w:t>
+                <w:t xml:space="preserve">Identité &amp;quot;Nationale&amp;quot; versus Identité régionale. Une étude de cas à travers le conflit Martiniquais de Février 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Misantrope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigación psicológica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 12, pp.59-79</w:t>
+              <w:t xml:space="preserve">Alterstice : revue internationale de la recherche interculturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.45-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03067972v1</w:t>
+                <w:t xml:space="preserve">hal-03067965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identité &amp;quot;Nationale&amp;quot; versus Identité régionale. Une étude de cas à travers le conflit Martiniquais de Février 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Misantrope</w:t>
+                <w:t xml:space="preserve">Dinámica de la identidad profesional y el sistema de capacidades de un obrero en una empresa guatemalteca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Novella Wiggins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alterstice : revue internationale de la recherche interculturelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4, pp.45-49</w:t>
+              <w:t xml:space="preserve">Investigación psicológica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12, pp.59-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03067965v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique du système capacitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (1), pp.7-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3017,51 +3017,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiation identitaire par l'action et projet professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3215,51 +3215,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique identitaire de stagiaires immigrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (3), pp.219-234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3390,291 +3390,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03061788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identité, action et subjectivité</w:t>
+                <w:t xml:space="preserve">Identités, représentations sociales et mémoire collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Tapia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connexions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 263 (Décembre), pp.46-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03066990v1</w:t>
+                <w:t xml:space="preserve">hal-03064099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identité de genre et langage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identité, action et subjectivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/bupsy.496.0377⟩</w:t>
+              <w:t xml:space="preserve">Connexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 89 (1), pp.63-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cnx.089.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03061789v1</w:t>
+                <w:t xml:space="preserve">hal-03066990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identités, représentations sociales et mémoire collective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identité de genre et langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Tapia</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 496, pp.377-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.496.0377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064099v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sujet retrouvé</w:t>
               </w:r>
@@ -4246,167 +4246,167 @@
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identity Dynamics and Risk : The Vulnerability of Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Risk Prevention : Current Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nova Science Publishers, 2023, 979-8-89113-007-4</w:t>
+              <w:t xml:space="preserve">Psychology and Risk Prevention : Current Research, Nova Science Publishers, 2023,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 979-8-89113-007-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04598116v1</w:t>
+                <w:t xml:space="preserve">hal-05054472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identity Dynamics and Risk : The Vulnerability of Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Gaymard. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Risk Prevention : Current Research, Nova Science Publishers, 2023,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 979-8-89113-007-4</w:t>
+              <w:t xml:space="preserve">Psychology and Risk Prevention : Current Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nova Science Publishers, 2023, 979-8-89113-007-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05054472v1</w:t>
+                <w:t xml:space="preserve">hal-04598116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité professionnelle</w:t>
               </w:r>
@@ -4551,51 +4551,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la dynamique identitaire en situation de formation d'ouvriers du bâtiment migrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement des identités, des compétences et des pratiques professionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.13-24, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4935,195 +4935,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identidad profesional y transiciones</w:t>
+                <w:t xml:space="preserve">Identity capability and context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35 Congreso Interamericano de Psicología SIP, Lima, 12-16 Julio del 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lima, Perú</w:t>
+              <w:t xml:space="preserve">Conférence internationale de l'IAEVG (Association internationale d'orientatation scolaire et professionnelle) Tsukuba, 18-21 septembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03073469v1</w:t>
+                <w:t xml:space="preserve">hal-03073475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identity capability and context</w:t>
+                <w:t xml:space="preserve">Identidad profesional y transiciones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale de l'IAEVG (Association internationale d'orientatation scolaire et professionnelle) Tsukuba, 18-21 septembre 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">35 Congreso Interamericano de Psicología SIP, Lima, 12-16 Julio del 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lima, Perú</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03073475v1</w:t>
+                <w:t xml:space="preserve">hal-03073469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique identitaire et construction du projet professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5174,51 +5174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring self-regulatory types and self-efficacy in the school setting: a longitudinal study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sauvezon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5263,208 +5263,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique identitaire et insertion organisationnelle en situation de changement socio-culturel et socioprofessionnel</w:t>
+                <w:t xml:space="preserve">Identity Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Conférence sur les représentations sociales, Evora (Portugal), 25-29 juin 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Evora, Portugal</w:t>
+              <w:t xml:space="preserve">17th Conference Neuropsychatric, "Psychological Updates and Challenges", ATHENS, 15-18 MAI 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03072493v1</w:t>
+                <w:t xml:space="preserve">hal-03075833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identity Dynamics</w:t>
+                <w:t xml:space="preserve">Dynamique identitaire et insertion organisationnelle en situation de changement socio-culturel et socioprofessionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Conference Neuropsychatric, "Psychological Updates and Challenges", ATHENS, 15-18 MAI 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">11ème Conférence sur les représentations sociales, Evora (Portugal), 25-29 juin 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03075833v1</w:t>
+                <w:t xml:space="preserve">hal-03072493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the system of capabilities under the influence of career counseling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Congress of Psychology, Istanbul, july 4th-8th 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5552,303 +5552,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identité et créativité</w:t>
+                <w:t xml:space="preserve">Identidad social y insercion profesional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium SPTG, Bilbao, 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Bilbao, Espagne</w:t>
+              <w:t xml:space="preserve">"Identidad social y insercion profesional : El caso de los immigrantes", Université du pays basque, San Sebastian (Espagne), Avril 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, San Sebastian, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03074613v1</w:t>
+                <w:t xml:space="preserve">hal-03075835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identidad social y insercion profesional</w:t>
+                <w:t xml:space="preserve">Identité et créativité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Identidad social y insercion profesional : El caso de los immigrantes", Université du pays basque, San Sebastian (Espagne), Avril 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, San Sebastian, España</w:t>
+              <w:t xml:space="preserve">Symposium SPTG, Bilbao, 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Bilbao, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03075835v1</w:t>
+                <w:t xml:space="preserve">hal-03074613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identitad, complejidad y contexto</w:t>
+                <w:t xml:space="preserve">Identités professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès inter-américain de psychologie, Guatemala-City, 28 juin-4 juillet 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Guatemala-City, Guatemala</w:t>
+              <w:t xml:space="preserve">Congrès AFPA-INOIP, Lille, novembre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03075836v1</w:t>
+                <w:t xml:space="preserve">hal-03074614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identités professionnelles</w:t>
+                <w:t xml:space="preserve">Identitad, complejidad y contexto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AFPA-INOIP, Lille, novembre 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès inter-américain de psychologie, Guatemala-City, 28 juin-4 juillet 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Guatemala-City, Guatemala</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03074614v1</w:t>
+                <w:t xml:space="preserve">hal-03075836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité et complexité</w:t>
               </w:r>
@@ -5897,316 +5897,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity Management and social representations of diversity</w:t>
+                <w:t xml:space="preserve">Identité sociale, phases identitaires et projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Cardu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIX International Congress of Psychology, Berlin (Allemagne), juillet 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">57e journées nationales d'études ACOP, Grenoble (France), 16-19 septembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03072262v1</w:t>
+                <w:t xml:space="preserve">hal-03075691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identité sociale, phases identitaires et projet</w:t>
+                <w:t xml:space="preserve">Diversity Management and social representations of diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cardu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57e journées nationales d'études ACOP, Grenoble (France), 16-19 septembre 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
+              <w:t xml:space="preserve">XXIX International Congress of Psychology, Berlin (Allemagne), juillet 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03075691v1</w:t>
+                <w:t xml:space="preserve">hal-03072262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de l’identité et du projet</w:t>
+                <w:t xml:space="preserve">Dynamique identitaire et projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrés inter-americain de psychologie, Mexico (Mexique), 3-7 juillet 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Mexico, Mexique</w:t>
+              <w:t xml:space="preserve">Conférence du Centre de recherche et d’intervention sur l’éducation et la vie au travail, Québec (Canada), 26 avril 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03075685v1</w:t>
+                <w:t xml:space="preserve">hal-03075686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique identitaire et projet</w:t>
+                <w:t xml:space="preserve">Construction de l’identité et du projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence du Centre de recherche et d’intervention sur l’éducation et la vie au travail, Québec (Canada), 26 avril 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Congrés inter-americain de psychologie, Mexico (Mexique), 3-7 juillet 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Mexico, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03075686v1</w:t>
+                <w:t xml:space="preserve">hal-03075685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identity of Unemployed women</w:t>
               </w:r>
@@ -6869,51 +6869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique identitaire et stratégies de migrants stagiaires du gros oeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er congrès du laboratoire Epsylon : "Les réponses des sciences humaines aux nouveaux enjeux de santé", Montpellier, 25 mars 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Montpellier, France. s.p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7097,51 +7097,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="538B58A7"/>
+    <w:nsid w:val="032F80CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7328,51 +7328,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-marie-costalat-founeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7475-9309" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035104414" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17360280" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000052510142" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707162v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Guil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Holgado-Herrero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Gil-Olarte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Costalat-Founeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-024-06190-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427132v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Herrera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Chau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mendoza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Arakaki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24265/liberabit.2023.v29n2.714" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054465v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanfei Huang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18800/psico.202002.010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427150v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.12482" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427160v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044092v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.13466" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437670v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Foures" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427140v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054455v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427178v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Moisseron-Baud&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bernaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.11292" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063478v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritza Ruiz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2018.04.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427197v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.6115" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063472v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Mary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10775-017-9350-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063479v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063471v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gosset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18800/psico.201801.012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427235v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063470v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faurie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Misantrope" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.551.0339" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063469v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.5005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063466v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.021.0155" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063467v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Loarer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4969" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063468v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4971" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063465v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cardu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30001-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1FPKBKG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063397v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Mera Lemp" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Martinez-Taboada Kutz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063396v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4259" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067972v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Novella Wiggins" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067965v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062123v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30098-X" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB8GDXTH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064163v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062117v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ninot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2010.07.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0P8NFQR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062124v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30146-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2W2HC50-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061788v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.2344" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066990v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.089.0063" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061789v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Reymond" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau Vaccarella" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.496.0377" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064099v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tapia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066989v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Marc Lipiansky" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.089.0007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061787v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaquin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.1780" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066992v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066991v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Picot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hauchard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066988v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martinez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.083.0149" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242197v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delgado" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Reinert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ginies" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598116v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054472v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057706v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057705v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056354v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941202v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brouillet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pithon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Goguelin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Thionville" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089531v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073468v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073469v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073475v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073470v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073380v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sauvezon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072493v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075833v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072494v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075834v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074613v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075835v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075836v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074614v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072264v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072262v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075691v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075685v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075686v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072261v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074433v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pompidor" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468902v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.costa.2021.01" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050151v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078321v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lesage" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Hall" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054957v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4968" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054730v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076645v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076464v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-marie-costalat-founeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7475-9309" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035104414" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17360280" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000052510142" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707162v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Guil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Holgado-Herrero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Gil-Olarte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Costalat-Founeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-024-06190-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427132v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Herrera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Chau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mendoza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Arakaki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24265/liberabit.2023.v29n2.714" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054465v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427160v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanfei Huang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18800/psico.202002.010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427150v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.12482" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054462v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044092v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.13466" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437670v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Foures" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427140v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054455v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427178v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Moisseron-Baud&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bernaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.11292" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427197v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.6115" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063472v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Mary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10775-017-9350-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063478v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritza Ruiz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2018.04.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063479v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063471v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gosset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18800/psico.201801.012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427235v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063470v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faurie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Misantrope" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.551.0339" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063466v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.021.0155" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063469v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.5005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063467v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Loarer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4969" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063468v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4971" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063465v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cardu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30001-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1FPKBKG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063397v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Mera Lemp" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Martinez-Taboada Kutz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063396v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4259" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067965v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067972v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Novella Wiggins" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062123v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30098-X" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB8GDXTH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064163v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062117v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ninot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2010.07.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0P8NFQR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062124v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30146-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2W2HC50-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061788v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.2344" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064099v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tapia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066990v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.089.0063" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061789v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Reymond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau Vaccarella" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.496.0377" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066989v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Marc Lipiansky" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.089.0007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061787v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaquin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.1780" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066992v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066991v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Picot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hauchard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066988v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martinez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.083.0149" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242197v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delgado" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Reinert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ginies" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054472v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598116v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057706v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057705v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056354v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941202v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brouillet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pithon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Goguelin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Thionville" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089531v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073468v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073475v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073469v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073470v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073380v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sauvezon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075833v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072493v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072494v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075834v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075835v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074613v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074614v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075836v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072264v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075691v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072262v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075686v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075685v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072261v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074433v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pompidor" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468902v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.costa.2021.01" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050151v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078321v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lesage" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Hall" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054957v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4968" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054730v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076645v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076464v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>