--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -2558,377 +2558,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinámicas identitarias en procesos de transición psicosocial: adolescencia y migración. Estudio de caso</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristina Martinez-Taboada Kutz</w:t>
+                <w:t xml:space="preserve">Projet professionnel et dynamique identitaire : Une approche socioconstructiviste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migraciones internacionales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (1), pp.3-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osp.4259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063397v1</w:t>
+                <w:t xml:space="preserve">hal-03063396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet professionnel et dynamique identitaire : Une approche socioconstructiviste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Mary</w:t>
+                <w:t xml:space="preserve">Dinámicas identitarias en procesos de transición psicosocial: adolescencia y migración. Estudio de caso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María José Mera Lemp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Martinez-Taboada Kutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Migraciones internacionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (26), pp.221-248</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063396v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identité &amp;quot;Nationale&amp;quot; versus Identité régionale. Une étude de cas à travers le conflit Martiniquais de Février 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Misantrope</w:t>
+                <w:t xml:space="preserve">Dinámica de la identidad profesional y el sistema de capacidades de un obrero en una empresa guatemalteca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Novella Wiggins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alterstice : revue internationale de la recherche interculturelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4, pp.45-49</w:t>
+              <w:t xml:space="preserve">Investigación psicológica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12, pp.59-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03067965v1</w:t>
+                <w:t xml:space="preserve">hal-03067972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinámica de la identidad profesional y el sistema de capacidades de un obrero en una empresa guatemalteca</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Novella Wiggins</w:t>
+                <w:t xml:space="preserve">Identité &amp;quot;Nationale&amp;quot; versus Identité régionale. Une étude de cas à travers le conflit Martiniquais de Février 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Misantrope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigación psicológica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 12, pp.59-79</w:t>
+              <w:t xml:space="preserve">Alterstice : revue internationale de la recherche interculturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.45-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03067972v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique du système capacitaire</w:t>
               </w:r>
@@ -4246,167 +4246,167 @@
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identity Dynamics and Risk : The Vulnerability of Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Gaymard. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Risk Prevention : Current Research, Nova Science Publishers, 2023,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 979-8-89113-007-4</w:t>
+              <w:t xml:space="preserve">Psychology and Risk Prevention : Current Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nova Science Publishers, 2023, 979-8-89113-007-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05054472v1</w:t>
+                <w:t xml:space="preserve">hal-04598116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identity Dynamics and Risk : The Vulnerability of Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Risk Prevention : Current Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nova Science Publishers, 2023, 979-8-89113-007-4</w:t>
+              <w:t xml:space="preserve">Psychology and Risk Prevention : Current Research, Nova Science Publishers, 2023,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 979-8-89113-007-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04598116v1</w:t>
+                <w:t xml:space="preserve">hal-05054472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité professionnelle</w:t>
               </w:r>
@@ -4935,165 +4935,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identity capability and context</w:t>
+                <w:t xml:space="preserve">Identidad profesional y transiciones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale de l'IAEVG (Association internationale d'orientatation scolaire et professionnelle) Tsukuba, 18-21 septembre 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">35 Congreso Interamericano de Psicología SIP, Lima, 12-16 Julio del 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lima, Perú</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03073475v1</w:t>
+                <w:t xml:space="preserve">hal-03073469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identidad profesional y transiciones</w:t>
+                <w:t xml:space="preserve">Identity capability and context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35 Congreso Interamericano de Psicología SIP, Lima, 12-16 Julio del 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lima, Perú</w:t>
+              <w:t xml:space="preserve">Conférence internationale de l'IAEVG (Association internationale d'orientatation scolaire et professionnelle) Tsukuba, 18-21 septembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03073469v1</w:t>
+                <w:t xml:space="preserve">hal-03073475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique identitaire et construction du projet professionnel</w:t>
               </w:r>
@@ -5263,165 +5263,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identity Dynamics</w:t>
+                <w:t xml:space="preserve">Dynamique identitaire et insertion organisationnelle en situation de changement socio-culturel et socioprofessionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Conference Neuropsychatric, "Psychological Updates and Challenges", ATHENS, 15-18 MAI 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">11ème Conférence sur les représentations sociales, Evora (Portugal), 25-29 juin 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03075833v1</w:t>
+                <w:t xml:space="preserve">hal-03072493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique identitaire et insertion organisationnelle en situation de changement socio-culturel et socioprofessionnel</w:t>
+                <w:t xml:space="preserve">Identity Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Conférence sur les représentations sociales, Evora (Portugal), 25-29 juin 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Evora, Portugal</w:t>
+              <w:t xml:space="preserve">17th Conference Neuropsychatric, "Psychological Updates and Challenges", ATHENS, 15-18 MAI 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03072493v1</w:t>
+                <w:t xml:space="preserve">hal-03075833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the system of capabilities under the influence of career counseling</w:t>
               </w:r>
@@ -5552,165 +5552,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identidad social y insercion profesional</w:t>
+                <w:t xml:space="preserve">Identité et créativité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Identidad social y insercion profesional : El caso de los immigrantes", Université du pays basque, San Sebastian (Espagne), Avril 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, San Sebastian, España</w:t>
+              <w:t xml:space="preserve">Symposium SPTG, Bilbao, 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Bilbao, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03075835v1</w:t>
+                <w:t xml:space="preserve">hal-03074613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identité et créativité</w:t>
+                <w:t xml:space="preserve">Identidad social y insercion profesional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium SPTG, Bilbao, 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Bilbao, Espagne</w:t>
+              <w:t xml:space="preserve">"Identidad social y insercion profesional : El caso de los immigrantes", Université du pays basque, San Sebastian (Espagne), Avril 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, San Sebastian, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03074613v1</w:t>
+                <w:t xml:space="preserve">hal-03075835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identités professionnelles</w:t>
               </w:r>
@@ -5897,316 +5897,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identité sociale, phases identitaires et projet</w:t>
+                <w:t xml:space="preserve">Diversity Management and social representations of diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cardu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57e journées nationales d'études ACOP, Grenoble (France), 16-19 septembre 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
+              <w:t xml:space="preserve">XXIX International Congress of Psychology, Berlin (Allemagne), juillet 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03075691v1</w:t>
+                <w:t xml:space="preserve">hal-03072262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity Management and social representations of diversity</w:t>
+                <w:t xml:space="preserve">Identité sociale, phases identitaires et projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Cardu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIX International Congress of Psychology, Berlin (Allemagne), juillet 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">57e journées nationales d'études ACOP, Grenoble (France), 16-19 septembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03072262v1</w:t>
+                <w:t xml:space="preserve">hal-03075691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique identitaire et projet</w:t>
+                <w:t xml:space="preserve">Construction de l’identité et du projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence du Centre de recherche et d’intervention sur l’éducation et la vie au travail, Québec (Canada), 26 avril 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Congrés inter-americain de psychologie, Mexico (Mexique), 3-7 juillet 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Mexico, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03075686v1</w:t>
+                <w:t xml:space="preserve">hal-03075685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de l’identité et du projet</w:t>
+                <w:t xml:space="preserve">Dynamique identitaire et projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrés inter-americain de psychologie, Mexico (Mexique), 3-7 juillet 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Mexico, Mexique</w:t>
+              <w:t xml:space="preserve">Conférence du Centre de recherche et d’intervention sur l’éducation et la vie au travail, Québec (Canada), 26 avril 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03075685v1</w:t>
+                <w:t xml:space="preserve">hal-03075686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identity of Unemployed women</w:t>
               </w:r>
@@ -7097,51 +7097,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="032F80CE"/>
+    <w:nsid w:val="B072130A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7328,51 +7328,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-marie-costalat-founeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7475-9309" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035104414" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17360280" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000052510142" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707162v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Guil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Holgado-Herrero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Gil-Olarte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Costalat-Founeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-024-06190-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427132v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Herrera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Chau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mendoza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Arakaki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24265/liberabit.2023.v29n2.714" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054465v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427160v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanfei Huang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18800/psico.202002.010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427150v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.12482" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054462v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044092v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.13466" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437670v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Foures" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427140v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054455v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427178v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Moisseron-Baud&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bernaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.11292" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427197v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.6115" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063472v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Mary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10775-017-9350-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063478v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritza Ruiz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2018.04.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063479v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063471v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gosset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18800/psico.201801.012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427235v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063470v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faurie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Misantrope" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.551.0339" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063466v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.021.0155" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063469v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.5005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063467v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Loarer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4969" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063468v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4971" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063465v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cardu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30001-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1FPKBKG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063397v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Mera Lemp" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Martinez-Taboada Kutz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063396v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4259" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067965v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067972v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Novella Wiggins" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062123v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30098-X" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB8GDXTH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064163v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062117v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ninot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2010.07.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0P8NFQR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062124v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30146-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2W2HC50-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061788v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.2344" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064099v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tapia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066990v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.089.0063" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061789v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Reymond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau Vaccarella" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.496.0377" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066989v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Marc Lipiansky" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.089.0007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061787v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaquin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.1780" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066992v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066991v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Picot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hauchard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066988v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martinez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.083.0149" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242197v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delgado" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Reinert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ginies" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054472v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598116v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057706v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057705v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056354v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941202v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brouillet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pithon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Goguelin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Thionville" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089531v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073468v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073475v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073469v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073470v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073380v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sauvezon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075833v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072493v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072494v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075834v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075835v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074613v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074614v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075836v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072264v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075691v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072262v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075686v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075685v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072261v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074433v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pompidor" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468902v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.costa.2021.01" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050151v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078321v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lesage" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Hall" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054957v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4968" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054730v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076645v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076464v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-marie-costalat-founeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7475-9309" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035104414" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17360280" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000052510142" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707162v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Guil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Holgado-Herrero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Gil-Olarte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Costalat-Founeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-024-06190-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427132v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Herrera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Chau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mendoza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Arakaki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24265/liberabit.2023.v29n2.714" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054465v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427160v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanfei Huang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18800/psico.202002.010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427150v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.12482" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054462v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044092v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.13466" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437670v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Foures" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427140v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054455v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427178v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Moisseron-Baud&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bernaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.11292" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427197v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.6115" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063472v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Mary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10775-017-9350-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063478v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritza Ruiz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2018.04.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063479v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063471v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gosset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18800/psico.201801.012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427235v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063470v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faurie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Misantrope" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.551.0339" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063466v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.021.0155" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063469v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.5005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063467v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Loarer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4969" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063468v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4971" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063465v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cardu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30001-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1FPKBKG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063396v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4259" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063397v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Mera Lemp" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Martinez-Taboada Kutz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067972v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Novella Wiggins" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067965v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062123v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30098-X" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB8GDXTH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064163v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062117v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ninot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2010.07.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0P8NFQR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062124v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30146-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2W2HC50-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061788v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.2344" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064099v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tapia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066990v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.089.0063" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061789v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Reymond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau Vaccarella" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.496.0377" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066989v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Marc Lipiansky" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.089.0007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061787v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaquin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.1780" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066992v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066991v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Picot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hauchard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066988v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martinez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.083.0149" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242197v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delgado" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Reinert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ginies" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598116v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054472v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057706v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057705v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056354v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941202v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brouillet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pithon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Goguelin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Thionville" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089531v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073468v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073469v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073475v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073470v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073380v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sauvezon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072493v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075833v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072494v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075834v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074613v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075835v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074614v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075836v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072264v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072262v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075691v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075685v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075686v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072261v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074433v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pompidor" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468902v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.costa.2021.01" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050151v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078321v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lesage" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Hall" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054957v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4968" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054730v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076645v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076464v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>