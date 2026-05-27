--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -735,235 +735,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04427160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative study of chinese students in France: project development and adaptation strategies according to their identity dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dinámica capacitadora y motivación para los estudios universitarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanfei Huang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/osp.12482⟩</w:t>
+              <w:t xml:space="preserve">Revista de psicología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (2), pp.613-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18800/psico.202002.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04427150v1</w:t>
+                <w:t xml:space="preserve">hal-05054462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinámica capacitadora y motivación para los estudios universitarios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualitative study of chinese students in France: project development and adaptation strategies according to their identity dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanfei Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Drouin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuanfei Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de psicología</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18800/psico.202002.010⟩</w:t>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49/3, pp.427-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osp.12482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05054462v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04427150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a self-capability scale: a tool for the world of work and guidance</w:t>
               </w:r>
@@ -1262,51 +1262,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 49/3, pp.427-458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/osp.12482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05054455v1</w:t>
@@ -1415,313 +1415,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04427178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research on the cultural identity and adaptation strategies of Chinese students living in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuanfei Huang</w:t>
+                <w:t xml:space="preserve">Dynamique identitaire et déclassement : les jeunes diplômés d’un Bac+5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Foures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maritza Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/osp.6115⟩</w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (3), pp.236-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pto.2018.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04427197v1</w:t>
+                <w:t xml:space="preserve">hal-03063478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the professional identity dynamic in career counselling: The socioconstructivist interview</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Mary</w:t>
+                <w:t xml:space="preserve">Research on the cultural identity and adaptation strategies of Chinese students living in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanfei Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Educational and Vocational Guidance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (1), pp.101-120. </w:t>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47/2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10775-017-9350-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/osp.6115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063472v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04427197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique identitaire et déclassement : les jeunes diplômés d’un Bac+5</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the professional identity dynamic in career counselling: The socioconstructivist interview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maritza Ruiz</w:t>
+                <w:t xml:space="preserve">Ghislain Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (3), pp.236-252. </w:t>
+              <w:t xml:space="preserve">International Journal for Educational and Vocational Guidance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.101-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pto.2018.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10775-017-9350-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063478v1</w:t>
+                <w:t xml:space="preserve">hal-03063472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche sur l’identité culturelle et les stratégies d’adaptation des étudiant.e.s chinois.e.s vivant en France</w:t>
               </w:r>
@@ -1743,51 +1743,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47 (2), pp.329-356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/osp.6115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063479v1</w:t>
@@ -1889,87 +1889,87 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the professional identity dynamic in career counselling: The socioconstructivist interview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Educational and Vocational Guidance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (1), pp.101-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10775-017-9350-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04427235v1</w:t>
@@ -2091,209 +2091,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identité martiniquaise et dynamique du conflit : une étude de cas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Misantrope</w:t>
+                <w:t xml:space="preserve">Exploration de la dynamique du projet en situation d'accompagnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 21, pp.155-168. </w:t>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (2), pp.231-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nrp.021.0155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/osp.5005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063466v1</w:t>
+                <w:t xml:space="preserve">hal-03063469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de la dynamique du projet en situation d'accompagnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Mary</w:t>
+                <w:t xml:space="preserve">Identité martiniquaise et dynamique du conflit : une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Misantrope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 45 (2), pp.231-255. </w:t>
+              <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21, pp.155-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/osp.5005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/nrp.021.0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063469v1</w:t>
+                <w:t xml:space="preserve">hal-03063466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction Identité sociale et dynamique du projet</w:t>
               </w:r>
@@ -2558,420 +2558,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet professionnel et dynamique identitaire : Une approche socioconstructiviste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Mary</w:t>
+                <w:t xml:space="preserve">Dinámicas identitarias en procesos de transición psicosocial: adolescencia y migración. Estudio de caso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María José Mera Lemp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Martinez-Taboada Kutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Migraciones internacionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (26), pp.221-248</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063396v1</w:t>
+                <w:t xml:space="preserve">hal-03063397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinámicas identitarias en procesos de transición psicosocial: adolescencia y migración. Estudio de caso</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristina Martinez-Taboada Kutz</w:t>
+                <w:t xml:space="preserve">Projet professionnel et dynamique identitaire : Une approche socioconstructiviste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migraciones internacionales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (1), pp.3-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osp.4259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063397v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinámica de la identidad profesional y el sistema de capacidades de un obrero en una empresa guatemalteca</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Novella Wiggins</w:t>
+                <w:t xml:space="preserve">Identité &amp;quot;Nationale&amp;quot; versus Identité régionale. Une étude de cas à travers le conflit Martiniquais de Février 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Misantrope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigación psicológica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 12, pp.59-79</w:t>
+              <w:t xml:space="preserve">Alterstice : revue internationale de la recherche interculturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.45-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03067972v1</w:t>
+                <w:t xml:space="preserve">hal-03067965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identité &amp;quot;Nationale&amp;quot; versus Identité régionale. Une étude de cas à travers le conflit Martiniquais de Février 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Misantrope</w:t>
+                <w:t xml:space="preserve">Dinámica de la identidad profesional y el sistema de capacidades de un obrero en una empresa guatemalteca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Novella Wiggins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alterstice : revue internationale de la recherche interculturelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4, pp.45-49</w:t>
+              <w:t xml:space="preserve">Investigación psicológica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12, pp.59-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03067965v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique du système capacitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (1), pp.7-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3017,51 +3017,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiation identitaire par l'action et projet professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3215,51 +3215,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique identitaire de stagiaires immigrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (3), pp.219-234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4551,51 +4551,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la dynamique identitaire en situation de formation d'ouvriers du bâtiment migrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement des identités, des compétences et des pratiques professionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.13-24, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5079,51 +5079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique identitaire et construction du projet professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5174,51 +5174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring self-regulatory types and self-efficacy in the school setting: a longitudinal study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sauvezon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5420,51 +5420,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the system of capabilities under the influence of career counseling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Congress of Psychology, Istanbul, july 4th-8th 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5690,165 +5690,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identités professionnelles</w:t>
+                <w:t xml:space="preserve">Identitad, complejidad y contexto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AFPA-INOIP, Lille, novembre 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès inter-américain de psychologie, Guatemala-City, 28 juin-4 juillet 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Guatemala-City, Guatemala</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03074614v1</w:t>
+                <w:t xml:space="preserve">hal-03075836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identitad, complejidad y contexto</w:t>
+                <w:t xml:space="preserve">Identités professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès inter-américain de psychologie, Guatemala-City, 28 juin-4 juillet 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Guatemala-City, Guatemala</w:t>
+              <w:t xml:space="preserve">Congrès AFPA-INOIP, Lille, novembre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03075836v1</w:t>
+                <w:t xml:space="preserve">hal-03074614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité et complexité</w:t>
               </w:r>
@@ -6186,191 +6186,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identity of Unemployed women</w:t>
+                <w:t xml:space="preserve">Étude de l’identité de personnes souffrant de troubles psychiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jaquin</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pompidor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Career development, transitions, and self constrution, 26e International congress of Applied Psychlogy, Athènes (Grèce), 16-21 juillet 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Deuxièmes Entretiens de la Psychologie, Boulogne-Billancourt (France), 2-4 novembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Boulogne-Billancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03072261v1</w:t>
+                <w:t xml:space="preserve">hal-03074433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’identité de personnes souffrant de troubles psychiques</w:t>
+                <w:t xml:space="preserve">Identity of Unemployed women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pompidor</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxièmes Entretiens de la Psychologie, Boulogne-Billancourt (France), 2-4 novembre 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Boulogne-Billancourt, France</w:t>
+              <w:t xml:space="preserve">Symposium Career development, transitions, and self constrution, 26e International congress of Applied Psychlogy, Athènes (Grèce), 16-21 juillet 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03074433v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6869,51 +6869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique identitaire et stratégies de migrants stagiaires du gros oeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Costalat-Founeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er congrès du laboratoire Epsylon : "Les réponses des sciences humaines aux nouveaux enjeux de santé", Montpellier, 25 mars 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Montpellier, France. s.p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7097,51 +7097,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B072130A"/>
+    <w:nsid w:val="35FF4587"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7328,51 +7328,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-marie-costalat-founeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7475-9309" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035104414" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17360280" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000052510142" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707162v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Guil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Holgado-Herrero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Gil-Olarte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Costalat-Founeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-024-06190-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427132v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Herrera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Chau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mendoza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Arakaki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24265/liberabit.2023.v29n2.714" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054465v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427160v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanfei Huang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18800/psico.202002.010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427150v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.12482" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054462v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044092v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.13466" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437670v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Foures" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427140v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054455v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427178v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Moisseron-Baud&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bernaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.11292" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427197v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.6115" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063472v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Mary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10775-017-9350-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063478v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritza Ruiz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2018.04.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063479v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063471v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gosset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18800/psico.201801.012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427235v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063470v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faurie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Misantrope" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.551.0339" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063466v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.021.0155" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063469v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.5005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063467v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Loarer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4969" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063468v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4971" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063465v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cardu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30001-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1FPKBKG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063396v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4259" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063397v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Mera Lemp" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Martinez-Taboada Kutz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067972v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Novella Wiggins" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067965v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062123v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30098-X" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB8GDXTH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064163v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062117v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ninot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2010.07.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0P8NFQR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062124v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30146-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2W2HC50-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061788v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.2344" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064099v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tapia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066990v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.089.0063" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061789v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Reymond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau Vaccarella" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.496.0377" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066989v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Marc Lipiansky" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.089.0007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061787v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaquin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.1780" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066992v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066991v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Picot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hauchard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066988v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martinez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.083.0149" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242197v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delgado" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Reinert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ginies" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598116v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054472v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057706v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057705v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056354v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941202v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brouillet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pithon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Goguelin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Thionville" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089531v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073468v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073469v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073475v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073470v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073380v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sauvezon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072493v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075833v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072494v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075834v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074613v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075835v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074614v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075836v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072264v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072262v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075691v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075685v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075686v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072261v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074433v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pompidor" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468902v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.costa.2021.01" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050151v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078321v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lesage" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Hall" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054957v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4968" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054730v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076645v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076464v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-marie-costalat-founeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7475-9309" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035104414" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17360280" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000052510142" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707162v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Guil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Holgado-Herrero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Gil-Olarte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Costalat-Founeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-024-06190-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427132v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Herrera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Chau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mendoza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Arakaki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24265/liberabit.2023.v29n2.714" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054465v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427160v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanfei Huang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18800/psico.202002.010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054462v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427150v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.12482" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044092v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.13466" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437670v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Foures" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427140v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054455v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427178v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Moisseron-Baud&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bernaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.11292" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063478v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritza Ruiz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2018.04.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427197v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.6115" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063472v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Mary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10775-017-9350-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063479v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063471v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gosset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18800/psico.201801.012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427235v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063470v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faurie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Misantrope" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.551.0339" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063469v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.5005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063466v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.021.0155" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063467v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Loarer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4969" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063468v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4971" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063465v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cardu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30001-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1FPKBKG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063397v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Mera Lemp" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Martinez-Taboada Kutz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063396v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4259" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067965v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067972v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Novella Wiggins" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062123v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30098-X" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB8GDXTH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064163v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062117v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ninot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2010.07.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0P8NFQR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062124v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30146-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2W2HC50-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061788v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.2344" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064099v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tapia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066990v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.089.0063" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061789v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Reymond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau Vaccarella" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.496.0377" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066989v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Marc Lipiansky" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.089.0007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061787v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaquin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.1780" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066992v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066991v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Picot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hauchard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066988v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martinez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.083.0149" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242197v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delgado" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Reinert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ginies" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598116v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054472v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057706v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057705v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056354v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941202v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brouillet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pithon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Goguelin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Thionville" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089531v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073468v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073469v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073475v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073470v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073380v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sauvezon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072493v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075833v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072494v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075834v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074613v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075835v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075836v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074614v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072264v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072262v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075691v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075685v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075686v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074433v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pompidor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072261v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468902v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.costa.2021.01" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050151v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078321v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lesage" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Hall" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054957v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4968" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054730v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076645v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076464v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>