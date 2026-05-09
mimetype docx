--- v0 (2026-03-16)
+++ v1 (2026-05-09)
@@ -749,187 +749,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux identitaires et sociétaires : à la recherche d’une adéquation entre discours et attentes dans la construction des représentations sociales du sénior</w:t>
+                <w:t xml:space="preserve">European Communication Monitor 2016 : 10 ans de recherche pan- européenne sur la communication stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Cotton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès d'Arripe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; professionnalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/rcompro.vi4.713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566053v1</w:t>
+                <w:t xml:space="preserve">hal-02566045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Communication Monitor 2016 : 10 ans de recherche pan- européenne sur la communication stratégique</w:t>
+                <w:t xml:space="preserve">Enjeux identitaires et sociétaires : à la recherche d’une adéquation entre discours et attentes dans la construction des représentations sociales du sénior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès d'Arripe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; professionnalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14428/rcompro.vi4.713⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02566045v1</w:t>
+                <w:t xml:space="preserve">hal-02566053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le discours éducationnel dialogique et la confiance : entre conditions a priori et a posteriori. Etude de cas : Programme Intensif Erasmus « Relations publiques : relations gouvernementales et lobbying dans une perspective européenne ».</w:t>
               </w:r>
@@ -991,204 +991,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutions, Education, and Blogs : do students want to go Public ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La diplomatie “publique” ou le pouvoir de négociation des organisations internationales : le cas du Service des Affaires Etrangères de l'UE (SEAE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana de Carvalho Spinola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Cotton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susana de Carvalho Spinola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Paedagogica Experimentalis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Revue de Management et de Stratégie - RMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (10), pp.33-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565865v1</w:t>
+                <w:t xml:space="preserve">hal-02565877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diplomatie “publique” ou le pouvoir de négociation des organisations internationales : le cas du Service des Affaires Etrangères de l'UE (SEAE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Institutions, Education, and Blogs : do students want to go Public ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana de Carvalho Spinola</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Cotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Management et de Stratégie - RMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2 (10), pp.33-54</w:t>
+              <w:t xml:space="preserve">Scientia Paedagogica Experimentalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565877v1</w:t>
+                <w:t xml:space="preserve">hal-02565865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brand review : quand la casuistique coopérative tuteurée prend le relai de la formation théorique</w:t>
               </w:r>
@@ -1593,260 +1593,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place des associations professionnelles dans la construction de l’identité professionnelle du responsable de la communication : participent-elles à la construction d’une identité collective ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La diplomatie “publique” ou le pouvoir de négociation des organisations internationales : le cas du Service des Affaires Etrangères de l'UE (SEAE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana de Carvalho Spinola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Cotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Identité(s), Métamorphoses du Moi et du Nous à l’ère d’Internet et de la globalisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">5e journée Entreprise et sacré sur le thème « Négociation(s): Techniques, valeurs et acteurs sociaux de la négociation !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France. pp.33-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566131v1</w:t>
+                <w:t xml:space="preserve">hal-01364918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diplomatie “publique” ou le pouvoir de négociation des organisations internationales : le cas du Service des Affaires Etrangères de l'UE (SEAE)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Let’s cooperate in European consortia : MARPE Network. Strategic Communication for Small and Medium Enterprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Cotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e journée Entreprise et sacré sur le thème « Négociation(s): Techniques, valeurs et acteurs sociaux de la négociation !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France. pp.33-54</w:t>
+              <w:t xml:space="preserve">Euprera congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01364918v1</w:t>
+                <w:t xml:space="preserve">hal-02566120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Let’s cooperate in European consortia : MARPE Network. Strategic Communication for Small and Medium Enterprises</w:t>
+                <w:t xml:space="preserve">La place des associations professionnelles dans la construction de l’identité professionnelle du responsable de la communication : participent-elles à la construction d’une identité collective ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Cotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euprera congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Identité(s), Métamorphoses du Moi et du Nous à l’ère d’Internet et de la globalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566120v1</w:t>
+                <w:t xml:space="preserve">hal-02566131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le discours éducationnel et la confiance. Etude de cas : Programme Intensif Erasmus « Relations publiques : relations gouvernementales et lobbying dans une perspective européenne ».</w:t>
               </w:r>
@@ -3730,51 +3730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04064004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cotton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulanger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCOM-04-2022-0036" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03542745v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566074v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi10.19443" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566068v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Abil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.162.0031" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566064v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.162.0051" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566069v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566049v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.171.0015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566047v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s d'Arripe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566053v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566045v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi4.713" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566051v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana de Carvalho Spinola" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565865v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565877v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565829v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi2.323" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565824v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Vandamme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656443v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03394623v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulanger H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566134v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566131v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364918v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566120v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566127v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566116v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566112v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566108v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Neuville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Solaz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Tench" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els van Betsbrugge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566099v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566058v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Charrest" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.6626" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566094v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566092v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03542759v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81877-7_17" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03425982v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia Pedro Sebasti&#227;o" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-81877-7_18" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81877-7_18" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03425981v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-81877-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81877-7_16" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566091v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/s2398-391420160000001003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566090v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betteke van Ruler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566083v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Spoelders" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566081v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buysschaert Johan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988137v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayra Vacaflor" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.7308" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565854v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03413856v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021BOR30015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04064004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cotton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulanger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCOM-04-2022-0036" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03542745v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566074v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi10.19443" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566068v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Abil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.162.0031" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566064v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.162.0051" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566069v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566049v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.171.0015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566047v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s d'Arripe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566045v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi4.713" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566053v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566051v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana de Carvalho Spinola" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565877v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565829v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi2.323" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565824v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Vandamme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656443v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03394623v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulanger H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566134v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364918v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566120v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566131v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566127v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566116v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566112v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566108v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Neuville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Solaz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Tench" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els van Betsbrugge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566099v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566058v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Charrest" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.6626" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566094v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566092v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03542759v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81877-7_17" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03425982v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia Pedro Sebasti&#227;o" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-81877-7_18" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81877-7_18" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03425981v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-81877-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81877-7_16" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566091v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/s2398-391420160000001003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566090v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betteke van Ruler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566083v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Spoelders" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566081v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buysschaert Johan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988137v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayra Vacaflor" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.7308" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565854v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03413856v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021BOR30015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>