--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -953,147 +953,147 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Daune-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 21 (1), pp.39-50</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 21 (1), pp.39 - 50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/018307ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00403483v1</w:t>
+                <w:t xml:space="preserve">halshs-01658846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homme, femme, individualité et citoyenneté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Daune-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 21 (1), pp.39 - 50. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 21 (1), pp.39-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/018307ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01658846v1</w:t>
+                <w:t xml:space="preserve">halshs-00403483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes et la société salariale : France, Royaume-Uni, Suède.</w:t>
               </w:r>
@@ -1541,243 +1541,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Becoming dependent: How is eldercare implemented in France and Sweden ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les trajectoires d'entrée en dépendance des personnes âgées du point de vue du « care ». Approche comparative France-Suède</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Daune-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Jönsson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Daune-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Odena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnus Ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RC 19 Conference "Social Policies : Local Experiments, Travelling Ideas", International sociological association (ISA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">10ème Congrès de l'Association française de sciences politiques (AFSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00449790v1</w:t>
+                <w:t xml:space="preserve">halshs-00449802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trajectoires d'entrée en dépendance des personnes âgées du point de vue du « care ». Approche comparative France-Suède</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Becoming dependent: How is eldercare implemented in France and Sweden ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Jönsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Daune-Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Jönsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Odena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnus Ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès de l'Association française de sciences politiques (AFSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">RC 19 Conference "Social Policies : Local Experiments, Travelling Ideas", International sociological association (ISA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00449802v1</w:t>
+                <w:t xml:space="preserve">halshs-00449790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trajectoires d'entrée en dépendance des personnes âgées du point de vue du « care ». Approche comparative France-Suède</w:t>
               </w:r>
@@ -1865,165 +1865,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00450088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail à temps partiel en Suède : un outil de conciliation ou d'égalité ?</w:t>
+                <w:t xml:space="preserve">Développement de l'emploi féminin, conciliation de la vie professionnelle et familiale et égalité entre femmes et homme : l'expérience française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Daune-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Audition pour le Conseil Economique et Social, Délégation à l'égalité des chances entre hommes et femmes, 28 novembre 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque franco-japonais organisé par la Délégation aux Affaires européennes et internationales du Ministère du travail : "Promotion du travail des femmes et conciliation de la vie professionnelle et familiale", 19-20 novembre 2007, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00457252v1</w:t>
+                <w:t xml:space="preserve">halshs-00457251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de l'emploi féminin, conciliation de la vie professionnelle et familiale et égalité entre femmes et homme : l'expérience française</w:t>
+                <w:t xml:space="preserve">Le travail à temps partiel en Suède : un outil de conciliation ou d'égalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Daune-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque franco-japonais organisé par la Délégation aux Affaires européennes et internationales du Ministère du travail : "Promotion du travail des femmes et conciliation de la vie professionnelle et familiale", 19-20 novembre 2007, Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, France</w:t>
+              <w:t xml:space="preserve">Audition pour le Conseil Economique et Social, Délégation à l'égalité des chances entre hommes et femmes, 28 novembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00457251v1</w:t>
+                <w:t xml:space="preserve">halshs-00457252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail et égalité hommes-femmes : l'expérience suédoise</w:t>
               </w:r>
@@ -3126,414 +3126,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00436981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail et égalité hommes-femmes : l'expérience suédoise. 61ème Congrès des relations industrielles : quels moyens faut-il prendre ?</w:t>
+                <w:t xml:space="preserve">Gender equality in French Academia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Daune-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Esther Déom, J. Mercier, Sylvie Morel. </w:t>
+              <w:t xml:space="preserve">R. Blanpain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La discrimination en emploi : quels moyens faut-il prendre ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laval : Presses Université Laval (Québec), pp.117-133, 2006</w:t>
+              <w:t xml:space="preserve">Women in Academia and Equality Law : Aiming Hight - Falling Short ? Denmark, France, Germany, Hungary, Italy, The Netherlands, Sweden, United Kingdom.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Hague (The Netherlands) : Kluwer Law International, pp.45-55, 2006, Bulletin of Comparative Labour Relations ; 57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00436990v1</w:t>
+                <w:t xml:space="preserve">halshs-00436989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender equality in French Academia</w:t>
+                <w:t xml:space="preserve">Qualification et salaires : une lecture sexuée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Daune-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">R. Blanpain. </w:t>
+              <w:t xml:space="preserve">V. Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Women in Academia and Equality Law : Aiming Hight - Falling Short ? Denmark, France, Germany, Hungary, Italy, The Netherlands, Sweden, United Kingdom.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Hague (The Netherlands) : Kluwer Law International, pp.45-55, 2006, Bulletin of Comparative Labour Relations ; 57</w:t>
+              <w:t xml:space="preserve">Au delà d'un monde gris flanelle : les espaces économiques au regard du genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marseille : Ed. Euromed, pp.38-47, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00436989v1</w:t>
+                <w:t xml:space="preserve">halshs-00437054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualification et salaires : une lecture sexuée</w:t>
+                <w:t xml:space="preserve">Travail et égalité hommes-femmes : l'expérience suédoise. 61ème Congrès des relations industrielles : quels moyens faut-il prendre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Daune-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">V. Martin. </w:t>
+              <w:t xml:space="preserve">Esther Déom, J. Mercier, Sylvie Morel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au delà d'un monde gris flanelle : les espaces économiques au regard du genre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marseille : Ed. Euromed, pp.38-47, 2006</w:t>
+              <w:t xml:space="preserve">La discrimination en emploi : quels moyens faut-il prendre ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laval : Presses Université Laval (Québec), pp.117-133, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00437054v1</w:t>
+                <w:t xml:space="preserve">halshs-00436990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualification dans la sociologie française : en quête des femmes</w:t>
+                <w:t xml:space="preserve">10. La qualification dans la sociologie française : en quête des femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Daune-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laufer, Jacqueline; Marry, Catherine; Maruani, Margaret. </w:t>
+              <w:t xml:space="preserve">Jacqueline Laufer, Catherine Marry et Margaret Maruani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail du genre. Les sciences sociales du travail à l’épreuve des différences de sexe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Recherches, </w:t>
+              <w:t xml:space="preserve">Le travail du genre. Les sciences sociales du travail à l'épreuve des différences de sexe.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.138-150, 2003, 2-7071-4111-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Découverte/MAGE</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.3917/dec.laufe.2003.01.0138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03505453v1</w:t>
+                <w:t xml:space="preserve">halshs-03501432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10. La qualification dans la sociologie française : en quête des femmes</w:t>
+                <w:t xml:space="preserve">La qualification dans la sociologie française : en quête des femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Daune-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jacqueline Laufer, Catherine Marry et Margaret Maruani. </w:t>
+              <w:t xml:space="preserve">Laufer, Jacqueline; Marry, Catherine; Maruani, Margaret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail du genre. Les sciences sociales du travail à l'épreuve des différences de sexe.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Découverte, pp.138-150, 2003, 2-7071-4111-9. </w:t>
+              <w:t xml:space="preserve">Le travail du genre. Les sciences sociales du travail à l’épreuve des différences de sexe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Recherches, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dec.laufe.2003.01.0138⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La Découverte/MAGE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2-7071-4111-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03501432v1</w:t>
+                <w:t xml:space="preserve">hal-03505453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommes et femmes devant le travail et l'emploi</w:t>
               </w:r>
@@ -3777,190 +3777,190 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les professions et leur coordination dans les établissements d'accueil collectifs du jeune enfant : une hétérogénéité source de tensions au sein des équipes</w:t>
+                <w:t xml:space="preserve">Concilier travail et famille : l'engagement des entreprises dans la prise en charge des enfants (Allemagne – France – Italie et Royaume-Uni)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Daune-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2009, pp.89</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Letablier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, pp.153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00449771v1</w:t>
+                <w:t xml:space="preserve">halshs-00449761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concilier travail et famille : l'engagement des entreprises dans la prise en charge des enfants (Allemagne – France – Italie et Royaume-Uni)</w:t>
+                <w:t xml:space="preserve">Les professions et leur coordination dans les établissements d'accueil collectifs du jeune enfant : une hétérogénéité source de tensions au sein des équipes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Daune-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2009, pp.153</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Petrella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Odena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, pp.89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00449761v1</w:t>
+                <w:t xml:space="preserve">halshs-00449771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entreprises et modes d'accueil de la petite enfance</w:t>
               </w:r>
@@ -4487,267 +4487,267 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trajectoires d'entrée en dépendance des personnes âgées du point de vue du « care » : approche comparative France-Suède</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversité des acteurs et des politiques de la petite enfance : vers une gouvernance partenariale et négociée ? Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blöss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Daune-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Odena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Petrella</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Convention DREES – MIRE 06/8333, Laboratoire d'économie et sociologie du travail (LEST); Lund University (Lund). 2008, pp.93</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2008, 119 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00449844v1</w:t>
+                <w:t xml:space="preserve">halshs-00458569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des acteurs et des politiques de la petite enfance : vers une gouvernance partenariale et négociée ? Rapport final</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les trajectoires d'entrée en dépendance des personnes âgées du point de vue du « care » : approche comparative France-Suède</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Daune-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Jönsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Odena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Ring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Petrella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Convention DREES – MIRE 06/8333, Laboratoire d'économie et sociologie du travail (LEST); Lund University (Lund). 2008, pp.93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Blöss</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">halshs-00458569v1</w:t>
+                <w:t xml:space="preserve">halshs-00449844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les disparités de carrières des hommes et des femmes : accès à l'emploi, mobilités et salaires</w:t>
               </w:r>
@@ -5051,119 +5051,115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03763685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les techniciens dans un établissement d'une grosse société de l'aéronautique</w:t>
+                <w:t xml:space="preserve">Les techniciens dans un établissement d'une grande société de micro-électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Daune-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 1990, pp.27</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 1990, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03344160v1</w:t>
+                <w:t xml:space="preserve">halshs-03263340v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les techniciens dans une entreprise spécialisée dans la conception et la fabrication de systèmes interface Homme/Machine</w:t>
               </w:r>
@@ -5231,115 +5227,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03760732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les techniciens dans un établissement d'une grande société de micro-électronique</w:t>
+                <w:t xml:space="preserve">Les techniciens dans un établissement d'une grosse société de l'aéronautique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Daune-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 1990, pp.36</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 1990, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03263340v2</w:t>
+                <w:t xml:space="preserve">halshs-03344160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les filles dans les formations industrielles de technicien supérieur liées aux nouvelles technologies : le cas de BTS et de DUT dans l'Académie d'Aix-Marseille</w:t>
               </w:r>
@@ -5610,51 +5610,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DCCC02C7"/>
+    <w:nsid w:val="DA37C343"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5841,51 +5841,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-marie-daune-richard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079723659" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02924350v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Daune-Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroatsu Nohara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSSP-03-2018-0041" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02924360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1055718ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697688v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699596v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808962v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid J&#246;nsson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Odena" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Ring" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Letablier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573184v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0144686X10001327" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448608v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403483v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01658846v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/018307ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659630v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Nyberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659633v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.1999.1851" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562119v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508750v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449790v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449802v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450088v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457251v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080186v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008095v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010259v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010256v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010257v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010258v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arliaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;ret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Lemaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lemaitre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouteiller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouffartigue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Eckert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamanthe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501610v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battagliola Fran&#231;oise" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combes Dani&#232;le" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devreux Anne-Marie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrand Mich&#232;le" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546425v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163546v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405682v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436981v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436990v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436989v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437054v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505453v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/le_travail_du_genre-9782707141118" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501432v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.laufe.2003.01.0138" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500557v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504167v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513260v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rianne Mahon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449771v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449761v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449780v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458566v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457883v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Devreux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Hurtig" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Jadelot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Krowolski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694333v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006119v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449844v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458569v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moss&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bl&#246;ss" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005795v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moullet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727429v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763685v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Flament" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03344160v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760732v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263340v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763161v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01562135v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-marie-daune-richard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079723659" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02924350v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Daune-Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroatsu Nohara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSSP-03-2018-0041" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02924360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1055718ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697688v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699596v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808962v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid J&#246;nsson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Odena" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Ring" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Letablier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573184v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0144686X10001327" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448608v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01658846v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/018307ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403483v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659630v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Nyberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659633v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.1999.1851" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562119v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508750v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449802v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449790v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450088v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457251v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080186v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008095v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010259v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010256v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010257v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010258v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arliaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;ret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Lemaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lemaitre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouteiller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouffartigue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Eckert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamanthe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501610v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battagliola Fran&#231;oise" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combes Dani&#232;le" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devreux Anne-Marie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrand Mich&#232;le" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546425v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163546v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405682v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436981v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436989v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437054v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436990v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501432v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.laufe.2003.01.0138" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505453v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/le_travail_du_genre-9782707141118" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500557v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504167v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513260v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rianne Mahon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449761v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449771v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449780v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458566v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457883v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Devreux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Hurtig" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Jadelot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Krowolski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694333v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006119v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458569v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moss&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bl&#246;ss" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005795v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moullet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727429v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763685v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Flament" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263340v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760732v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03344160v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763161v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01562135v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>