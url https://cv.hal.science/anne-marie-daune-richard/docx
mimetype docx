--- v1 (2026-04-09)
+++ v2 (2026-05-09)
@@ -2838,169 +2838,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Godelier. A la recherche des rapports sociaux de sexes : rencontres</w:t>
+                <w:t xml:space="preserve">Maurice Godelier, rencontres. À la recherche des rapports sociaux de sexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Daune-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sous les sciences sociales, le genre : relectures critiques, de Max Weber à Bruno Latour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Découverte, pp.94-106, 2010</w:t>
+              <w:t xml:space="preserve">Sous les sciences sociales, le genre : relectures critiques, de Max Weber à Bruno Latour, D. Chabaud-Rychter, V. Descoutures, A.-M. Devreux, et E. Varikas (sous la direction de), La Découverte, 2010. P. 94-106</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.94-106, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00546425v1</w:t>
+                <w:t xml:space="preserve">halshs-03163546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Godelier, rencontres. À la recherche des rapports sociaux de sexe</w:t>
+                <w:t xml:space="preserve">Maurice Godelier. A la recherche des rapports sociaux de sexes : rencontres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Daune-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Marie Chabaud-Rychter, Virginie Descoutures, Anne-Marie Devreux, et al. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sous les sciences sociales, le genre : relectures critiques, de Max Weber à Bruno Latour, D. Chabaud-Rychter, V. Descoutures, A.-M. Devreux, et E. Varikas (sous la direction de), La Découverte, 2010. P. 94-106</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.94-106, 2010</w:t>
+              <w:t xml:space="preserve">Sous les sciences sociales, le genre : relectures critiques, de Max Weber à Bruno Latour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.94-106, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03163546v1</w:t>
+                <w:t xml:space="preserve">halshs-00546425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la condition féminine aux rapports sociaux de sexes</w:t>
               </w:r>
@@ -5051,295 +5051,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03763685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les techniciens dans un établissement d'une grande société de micro-électronique</w:t>
+                <w:t xml:space="preserve">Les techniciens dans un établissement d'une grosse société de l'aéronautique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Daune-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 1990, pp.36</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 1990, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03263340v2</w:t>
+                <w:t xml:space="preserve">halshs-03344160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les techniciens dans une entreprise spécialisée dans la conception et la fabrication de systèmes interface Homme/Machine</w:t>
+                <w:t xml:space="preserve">Les techniciens dans un établissement d'une grande société de micro-électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Daune-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et de sociologie du travail (LEST). 1990, pp.35</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 1990, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03760732v1</w:t>
+                <w:t xml:space="preserve">halshs-03263340v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les techniciens dans un établissement d'une grosse société de l'aéronautique</w:t>
+                <w:t xml:space="preserve">Les techniciens dans une entreprise spécialisée dans la conception et la fabrication de systèmes interface Homme/Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Daune-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 1990, pp.27</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et de sociologie du travail (LEST). 1990, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03344160v1</w:t>
+                <w:t xml:space="preserve">halshs-03760732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les filles dans les formations industrielles de technicien supérieur liées aux nouvelles technologies : le cas de BTS et de DUT dans l'Académie d'Aix-Marseille</w:t>
               </w:r>
@@ -5610,51 +5610,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA37C343"/>
+    <w:nsid w:val="B4C9A889"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5841,51 +5841,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-marie-daune-richard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079723659" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02924350v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Daune-Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroatsu Nohara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSSP-03-2018-0041" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02924360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1055718ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697688v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699596v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808962v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid J&#246;nsson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Odena" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Ring" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Letablier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573184v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0144686X10001327" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448608v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01658846v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/018307ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403483v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659630v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Nyberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659633v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.1999.1851" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562119v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508750v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449802v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449790v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450088v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457251v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080186v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008095v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010259v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010256v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010257v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010258v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arliaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;ret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Lemaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lemaitre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouteiller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouffartigue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Eckert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamanthe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501610v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battagliola Fran&#231;oise" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combes Dani&#232;le" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devreux Anne-Marie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrand Mich&#232;le" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546425v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163546v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405682v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436981v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436989v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437054v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436990v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501432v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.laufe.2003.01.0138" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505453v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/le_travail_du_genre-9782707141118" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500557v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504167v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513260v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rianne Mahon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449761v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449771v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449780v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458566v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457883v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Devreux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Hurtig" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Jadelot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Krowolski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694333v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006119v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458569v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moss&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bl&#246;ss" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005795v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moullet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727429v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763685v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Flament" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263340v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760732v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03344160v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763161v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01562135v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-marie-daune-richard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079723659" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02924350v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Daune-Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroatsu Nohara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSSP-03-2018-0041" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02924360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1055718ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697688v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699596v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808962v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid J&#246;nsson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Odena" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Ring" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Letablier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573184v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0144686X10001327" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448608v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01658846v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/018307ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403483v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659630v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Nyberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659633v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.1999.1851" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562119v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508750v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449802v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449790v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450088v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457251v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080186v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008095v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010259v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010256v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010257v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010258v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arliaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;ret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Lemaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lemaitre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouteiller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouffartigue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Eckert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamanthe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501610v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battagliola Fran&#231;oise" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combes Dani&#232;le" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devreux Anne-Marie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrand Mich&#232;le" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163546v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546425v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405682v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436981v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436989v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437054v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436990v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501432v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.laufe.2003.01.0138" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505453v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/le_travail_du_genre-9782707141118" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500557v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504167v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513260v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rianne Mahon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449761v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449771v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449780v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458566v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457883v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Devreux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Hurtig" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Jadelot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Krowolski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694333v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006119v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458569v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moss&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bl&#246;ss" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005795v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moullet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727429v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763685v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Flament" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03344160v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263340v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760732v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763161v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01562135v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>