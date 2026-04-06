--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -559,294 +559,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Non-invasive Site Characterization to Site Amplification: Recent Advances in the Use of Ambient Vibration Measurements</w:t>
+                <w:t xml:space="preserve">Seismic site response in l'Aquila city center and in suburban areas. feb 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+                <w:t xml:space="preserve">G. Milana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Cadet</w:t>
+                <w:t xml:space="preserve">R.M. Azzara.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t>
+                <w:t xml:space="preserve">F. Bergamaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Hobiger</w:t>
+                <w:t xml:space="preserve">E. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Renalier</w:t>
+                <w:t xml:space="preserve">P. Bodoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mihail Garevski; Atilla Ansal. </w:t>
+              <w:t xml:space="preserve">Valente, G.; Nakamura, Y.; D’Ovidio, G.; Rovelli, A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earthquake Engineering in Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The dynamic interaction of soil and structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aracne Editrice, pp.1-224, 2010, 978-88-548-3693-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03557768v1</w:t>
+                <w:t xml:space="preserve">hal-03558747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic site response in l'Aquila city center and in suburban areas. feb 2011</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Non-invasive Site Characterization to Site Amplification: Recent Advances in the Use of Ambient Vibration Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Milana</w:t>
+                <w:t xml:space="preserve">Héloïse Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.M. Azzara.</w:t>
+                <w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bergamaschi</w:t>
+                <w:t xml:space="preserve">Manuel Hobiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bertrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Bodoni</w:t>
+                <w:t xml:space="preserve">Florence Renalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Valente, G.; Nakamura, Y.; D’Ovidio, G.; Rovelli, A. </w:t>
+              <w:t xml:space="preserve">Mihail Garevski; Atilla Ansal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The dynamic interaction of soil and structure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earthquake Engineering in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, Springer Netherlands, pp.105-123, 2010, Geotechnical, Geological, and Earthquake Engineering, 978-90-481-9543-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-90-481-9544-2_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03558747v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of Seismic Hazard Studies in Tunis City</w:t>
               </w:r>
@@ -1081,239 +1081,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BEM analysis of seismic wave amplification in Caracas</w:t>
+                <w:t xml:space="preserve">Nouveau tunnel de Tende Etude de l'aléa sismique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Semblat</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Méneroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Dangla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Duval</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Ivaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guardia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Models in Geomechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Monographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 96-97, pp.19--22, 1999, Monographies d'Etudes et Recherches du réseau des LPC</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03558737v1</w:t>
+                <w:t xml:space="preserve">hal-03558745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau tunnel de Tende Etude de l'aléa sismique</w:t>
+                <w:t xml:space="preserve">BEM analysis of seismic wave amplification in Caracas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Méneroud</w:t>
+                <w:t xml:space="preserve">Jean-François Semblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Duval</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Guardia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monographie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numerical Models in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRC Press, pp.1-6, 1999, 978-1-00-307854-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003078548-48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03558745v1</w:t>
+                <w:t xml:space="preserve">hal-03558737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1344,51 +1344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a microzonation of the Greater Beirut area: an instrumental approach combining earthquake and ambient vibration recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marleine Brax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1694,64 +1694,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site effect assessment using KiK-net data: part 2—site amplification prediction equation based on f0 and Vsz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1817,803 +1817,803 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid response seismic networks in Europe: lessons learnt from the L'Aquila earthquake emergency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Site effects of the Roio basin, L’Aquila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Margheriti</w:t>
+                <w:t xml:space="preserve">J. Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauro Chiaraluce</w:t>
+                <w:t xml:space="preserve">R. Azzara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Voisin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aladino Govoni</w:t>
+                <w:t xml:space="preserve">F. Bergamashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4401/ag-4953⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (3), pp.809-823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10518-011-9254-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00681261v1</w:t>
+                <w:t xml:space="preserve">hal-03557787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site effects of the Roio basin, L’Aquila</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">The contribution of seismic data in microzonation studies for downtown L’Aquila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Milana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Azzara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.-M. Duval</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bordoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Régnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Bergamashi</w:t>
+                <w:t xml:space="preserve">F. Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 9 (3), pp.809-823. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10518-011-9254-6⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 9 (3), pp.741-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10518-011-9246-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03557787v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of seismic data in microzonation studies for downtown L’Aquila</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Bertrand</w:t>
+                <w:t xml:space="preserve">Rapid response seismic networks in Europe: lessons learnt from the L'Aquila earthquake emergency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Margheriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauro Chiaraluce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bordoni</w:t>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cara</w:t>
+                <w:t xml:space="preserve">Giovanna Cultrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladino Govoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10518-011-9246-6⟩</w:t>
+              <w:t xml:space="preserve">Annals of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (4), pp.392-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4401/ag-4953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03557776v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00681261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A shear wave velocity study based on the kik-net borehole data: a short note</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Making the Most of Available Site Information for Empirical Ground-Motion Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Douglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/gssrl.80.3.440⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 99 (3), p. 1502-1520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120080075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00446924v1</w:t>
+                <w:t xml:space="preserve">hal-00514198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the local site effects in the upper and middle Aterno valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Ameri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augliera P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Azzara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bergamaschi F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progettazione Sismica - Istituto Universitario di Studi Superiori di Pavia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, L'Aquila, 6 Aprile 2009, ore3:32, 3, pp.69--73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making the Most of Available Site Information for Empirical Ground-Motion Prediction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A shear wave velocity study based on the kik-net borehole data: a short note</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 99 (3), p. 1502-1520. </w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (3), pp.440-445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0120080075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/gssrl.80.3.440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00514198v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00446924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of instruments on the H/V spectral ratios of ambient vibrations</w:t>
               </w:r>
@@ -2739,307 +2739,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00334498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic hazard on the French Riviera : new data, interpretation and simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the influence of experimental conditions on H/V results from ambient noise recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Courboulex</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Gélis</w:t>
+                <w:t xml:space="preserve">A.M. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuvvet Atakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2007.03456.x⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (1), pp.33 à 74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10518-007-9040-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00342713v1</w:t>
+                <w:t xml:space="preserve">insu-00345823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the influence of experimental conditions on H/V results from ambient noise recordings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Cara</w:t>
+                <w:t xml:space="preserve">Seismic hazard on the French Riviera : new data, interpretation and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Duval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kuvvet Atakan</w:t>
+                <w:t xml:space="preserve">C. Kohrs-Sansorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10518-007-9040-7⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 170 (1), pp.387-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2007.03456.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00345823v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00342713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil pour la prise de conscience du risque sismique: les études de scénario. L’exemple de Nice</w:t>
               </w:r>
@@ -3176,51 +3176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3296,64 +3296,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de site sismiques mieux caractérisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3385,1343 +3385,1343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site effect parameters approach with microtremor and earthquake: synthesis from various surveys.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simplified vibratory characterization of alluvial basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Semblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Paolucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletin de Geofisica Teorica e Applicata</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 42 (3-4), pp.267-280</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 335 (4), pp.365-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00107896v1</w:t>
+                <w:t xml:space="preserve">hal-00614445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal Superposition Method for the Analysis of Seismic-Wave Amplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 93, pp.1144--1153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1785/0120000087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified vibratory characterization of alluvial basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Semblat</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Paolucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 335 (4), pp 365-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0713(03)00058-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00614445v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified vibratory characterization of alluvial basins</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Site effect parameters approach with microtremor and earthquake: synthesis from various surveys.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacave-Lachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Riepl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Boletin de Geofisica Teorica e Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 42 (3-4), pp.267-280</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850903v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00107896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic site effects in a deep alluvial basin: numerical analysis by the boundary element method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Seismic Site Effects for Shallow and Deep Alluvial Basins: In-Depth Motion and Focusing Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (9-12), pp.849-854</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355605v1</w:t>
+                <w:t xml:space="preserve">hal-00409816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Site Effects for Shallow and Deep Alluvial Basins: In-Depth Motion and Focusing Effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Seismic site effects in a deep alluvial basin: numerical analysis by the boundary element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 29 (7), pp.573-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0266-352X(02)00017-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00409816v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H/V technique for site response analysis synthesis of data from various surveys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Lebrun</w:t>
+                <w:t xml:space="preserve">Les enseignements du petit séisme de Peille (Alpes-Maritimes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Lacave-Lachet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Lomax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bollettino di Geofisica Teorica ed Applicata</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l'Académie des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 333 (2), pp.105-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1251-8050(01)01615-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03558651v1</w:t>
+                <w:t xml:space="preserve">hal-00438689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enseignements du petit séisme de Peille (Alpes-Maritimes, France)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caracas, Venezuela, Site Effect Determination with Microtremors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Méneroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Singer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca de Santis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l'Académie des sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1251-8050(01)01615-9⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 158 (12), pp.2513-2523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/PL00001183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00438689v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caracas, Venezuela, Site Effect Determination with Microtremors</w:t>
+                <w:t xml:space="preserve">H/V technique for site response analysis synthesis of data from various surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Francesca de Santis</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lacave-Lachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Riepl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bollettino di Geofisica Teorica ed Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 42 (3-4), pp.267--280</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03557740v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation quantitative des effets de site sismiques à l’aide de méthodes modales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Numerical analysis of seismic wave amplification in Nice (France) and comparisons with experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 331 (2), pp.91-96. </w:t>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 19 (5), pp.347-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1251-8050(00)01391-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0267-7261(00)00016-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03558650v1</w:t>
+                <w:t xml:space="preserve">hal-00355596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of seismic wave amplification in Nice (France) and comparisons with experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Évaluation quantitative des effets de site sismiques à l’aide de méthodes modales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Duval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 331 (2), pp.91-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1251-8050(00)01391-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0267-7261(00)00016-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00355596v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplification du mouvement sismique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 3 (1), pp.57--75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4807,51 +4807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cornou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Schisselé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 329 (3), pp.167-174. </w:t>
@@ -4914,77 +4914,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle méthode d'évaluation de la réponse des sols aux séismes par enregistrement du bruit de fond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Méneroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BLPC - Bulletin des Laboratoires des Ponts et Chaussées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 203, pp.75-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5268,2120 +5268,2120 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering tools to design regular spectra adapted to local site conditions</w:t>
+                <w:t xml:space="preserve">From heterogeneous set of soil data to VS profile: Application on the French accelerometric network (RAP) sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régnier Julie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Cadet</w:t>
+                <w:t xml:space="preserve">Jérémi Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Conference on Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2010, Ohrid, Macedonia</w:t>
+              <w:t xml:space="preserve">, Aug 2010, Ohrid, Macedonia. pp.Not available</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588963v1</w:t>
+                <w:t xml:space="preserve">insu-00568225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the ground motion in Lebanon by the empirical Green functions techniques and the ground motion prediction equations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+                <w:t xml:space="preserve">From heterogeneous set of soil data to Vs profile: Application on the French of Vs profiles and site responses on the French permanent permanent accelerometric network (RAP) sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régnier Julie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Sismological Commission 32nd General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14th European Conference on Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Ohrid, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588839v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic site response estimation in the near source region of the 2009 l’Aquila, Italy, Earthquake</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bordoni Paola</w:t>
+                <w:t xml:space="preserve">Prediction of the ground motion in Lebanon by the empirical Green functions techniques and the ground motion prediction equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marleine Brax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Cara</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Conference on Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Ohrid, Macedonia</w:t>
+              <w:t xml:space="preserve">European Sismological Commission 32nd General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588943v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From heterogeneous set of soil data to VS profile: Application on the French accelerometric network (RAP) sites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémi Regnier</w:t>
+                <w:t xml:space="preserve">Seismic site response estimation in the near source region of the 2009 l’Aquila, Italy, Earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Azzara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Laurendeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A.M. Duval</w:t>
+                <w:t xml:space="preserve">Francesco Bergamaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gueguen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bordoni Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Conference on Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2010, Ohrid, Macedonia. pp.Not available</w:t>
+              <w:t xml:space="preserve">, Aug 2010, Ohrid, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00568225v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From heterogeneous set of soil data to Vs profile: Application on the French of Vs profiles and site responses on the French permanent permanent accelerometric network (RAP) sites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A.-M. Duval</w:t>
+                <w:t xml:space="preserve">Numerical study of site effects by a discontinuous Galerkin finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Glinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lanteri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Conference on Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Ohrid, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588903v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of site effects by a discontinuous Galerkin finite element method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Glinsky</w:t>
+                <w:t xml:space="preserve">Engineering tools to design regular spectra adapted to local site conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régnier Julie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stephane Lanteri</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Conference on Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Ohrid, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589017v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic site response estimation in the near source region of the 2009 l’Aquila, Italy, Earthquake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical approaches of topographic site effects claimed to be responsible for 1909 Provence earthquake damage distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Cara</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Glinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union, Dec 2009, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589411v1</w:t>
+                <w:t xml:space="preserve">hal-03589363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical approaches of topographic site effects claimed to be responsible for 1909 Provence earthquake damage distribution</w:t>
+                <w:t xml:space="preserve">Mapping site effects at large scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eva Grasso</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Criado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">International Conference Provence 2009, Seismic risk in moderate seismicity area: from hazard to vulnerability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589363v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping site effects at large scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Standard spectral an d H/V ratios of seismic data in Beirut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marleine Brax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Criado</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sursock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Jomaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Provence 2009, Seismic risk in moderate seismicity area: from hazard to vulnerability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589599v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standard spectral an d H/V ratios of seismic data in Beirut</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">One step beyond VS30: Shallow velocity and fundamental frequency, a proposition calibrated on the KIKNET strong motion data set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Provence 2009, Seismic risk in moderate seismicity area: from hazard to vulnerability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">SSA meeting, Monterey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seismological Society of America, Apr 2009, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589647v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One step beyond VS30: Shallow velocity and fundamental frequency, a proposition calibrated on the KIKNET strong motion data set</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sismological evidence of topographic site effects in 1909 Provence earthquake damage distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régnier Julie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aiham Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSA meeting, Monterey</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Seismological Society of America, Apr 2009, Monterey, United States</w:t>
+              <w:t xml:space="preserve">International Conference Provence 2009, Seismic risk in moderate seismicity area: from hazard to vulnerability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589458v1</w:t>
+                <w:t xml:space="preserve">hal-03589574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sismological evidence of topographic site effects in 1909 Provence earthquake damage distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geotechnical model to seismic microzonation: 3 approaches on the test bench</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Provence 2009, Seismic risk in moderate seismicity area: from hazard to vulnerability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Earthquake Geotechnical Engineering Satellite Conference, XVIIth International Conference on Soil Mechanics &amp; Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Alexandrie, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589574v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geotechnical model to seismic microzonation: 3 approaches on the test bench</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismic site response estimation in the near source region of the 2009 l’Aquila, Italy, Earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Azzara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bergamaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bordoni Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earthquake Geotechnical Engineering Satellite Conference, XVIIth International Conference on Soil Mechanics &amp; Geotechnical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Alexandrie, Egypt</w:t>
+              <w:t xml:space="preserve">AGU fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union, Dec 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589448v1</w:t>
+                <w:t xml:space="preserve">hal-03589411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of one-dimensional soil amplification estimates at four sites of the french permanent accelerometer network (RAP)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismological measurements for site effect investigation in the Var valley, Nice, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Conference on Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Beijing, China. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428661v1</w:t>
+                <w:t xml:space="preserve">hal-00428659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of Saenger’s finite difference stencil to model 2D P-SV nonlinear basin response: application to Nice, France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strong-motion records selection for french paraseismic engineering database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEISMIC RISK 2008: Earthquake in North-West Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">14th World Conference on Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Beijing, China. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03558643v1</w:t>
+                <w:t xml:space="preserve">hal-00428657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong-motion records selection for french paraseismic engineering database</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Dupuis</w:t>
+                <w:t xml:space="preserve">A new proposal for site classification based on ambient vibration measurements and the kiknet strong motion data set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Conference on Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Beijing, China. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428657v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismological measurements for site effect investigation in the Var valley, Nice, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variability of one-dimensional soil amplification estimates at four sites of the french permanent accelerometer network (RAP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Dupuis</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Conference on Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Beijing, China. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428659v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new proposal for site classification based on ambient vibration measurements and the kiknet strong motion data set</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Yves Bard</w:t>
+                <w:t xml:space="preserve">On the use of Saenger’s finite difference stencil to model 2D P-SV nonlinear basin response: application to Nice, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Conference on Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Beijing, China. 8p</w:t>
+              <w:t xml:space="preserve">SEISMIC RISK 2008: Earthquake in North-West Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428660v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case study of noise array measurements in soft clay at l'Ebron, Trièves, Isère, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7471,51 +7471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiham Saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème colloque national de génie parasismique AFPS'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Paris, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7674,51 +7674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiham Saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on seismic risk reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Paris, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7743,90 +7743,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site-City Interaction through Modifications of Site Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Kham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8175,51 +8175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEM-GEP Rapport final, Le Risque Sismique à Nice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8511,51 +8511,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEM-GEP Phase 1 - Étude de scénarios de gestion de crise sismique. Définition de l’aléa, de la vulnérabilité et des enjeux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Méneroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8710,51 +8710,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA402550"/>
+    <w:nsid w:val="E0404E78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8941,51 +8941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-marie-duval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1842-1412" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03485584X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAZ-8924-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03558757v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Duval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585080v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558198v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana G." TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzara. R.M." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergamaschi F." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand E." TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodoni P." TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aracneeditrice.it/aracneweb/index.php/pubblicazione.html?item=9788854836938" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557768v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Cadet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer-Endrun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hobiger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renalier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9544-2_5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558747v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Milana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Azzara." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bergamaschi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bodoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Bouden-Romdhane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mechler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Anibi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9196-4_23" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558744v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Duval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. M&#233;neroud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Singer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Santis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-0348-8177-7_14" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558737v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003078548-48" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558745v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#233;neroud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ivaldi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guardia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989205v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleine Brax" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsin-Elie Rahhal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-018-0438-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850952v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Duval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vidal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Delgado" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Paolucci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Bard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557796v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-011-9298-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/83831DF22D18B5EB04F02F4D9E87A1A1DF8DF223/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681261v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Margheriti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro Chiaraluce" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Cultrera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladino Govoni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-4953" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557787v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R&#233;gnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azzara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bergamashi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-011-9254-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/24475527732193B3EF13629F3A505C14A74B0CCC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557776v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordoni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-011-9246-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DZ5HWJBH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446924v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.80.3.440" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558649v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Ameri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augliera P" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Azzara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergamaschi F" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514198v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Douglas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gehl" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120080075" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00334498v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuvvet Atakan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chatelain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Havskov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ohrnberger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-007-9039-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RB8WHLW0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00342713v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kohrs-Sansorny" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;lis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03456.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345823v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Duval" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-007-9040-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SX6DZHF3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558648v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Foin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558653v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebrun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monge" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:BEEE.0000038949.91495.91" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DKQ4MC36-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558647v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107896v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebrun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacave-Lachet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riepl" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558652v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120000087" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614445v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850903v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(03)00058-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355605v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-352X(02)00017-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409816v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558651v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lacave-Lachet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Riepl" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438689v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lomax" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01615-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PP05QQH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557740v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Singer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Santis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00001183" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-411627RX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558650v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)01391-4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBWZHN61-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355596v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0267-7261(00)00016-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558645v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.1999.9692235" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456863v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaffet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schissel&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(99)80231-6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK6812BM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558646v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558654v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monfret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lomax" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvert Paul" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558642v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gnier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bonilla" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588963v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gnier Julie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588839v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Causse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cotton" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588943v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bergamaschi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordoni Paola" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cara" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00568225v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Regnier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurendeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueguen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588903v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Laurendeau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589017v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Glinsky" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lanteri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589411v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589363v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Grasso" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589599v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Maurin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Criado" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589647v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sursock" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jomaa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589458v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589574v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernoud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiham Saad" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589448v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428661v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauval" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558643v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;lis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428657v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupuis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428659v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428660v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371886v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371885v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428669v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363473v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409780v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;guen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588886v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Davi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Criado" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thibault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertrand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554328v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vassiliades" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558749v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558751v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Milliard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Fleury" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tortet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558750v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thibault" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-marie-duval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1842-1412" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03485584X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAZ-8924-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03558757v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Duval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585080v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558198v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana G." TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzara. R.M." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergamaschi F." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand E." TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodoni P." TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aracneeditrice.it/aracneweb/index.php/pubblicazione.html?item=9788854836938" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558747v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Milana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Azzara." TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bergamaschi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bodoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557768v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Cadet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer-Endrun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hobiger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9544-2_5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Bouden-Romdhane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mechler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Anibi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9196-4_23" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558744v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Duval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. M&#233;neroud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Singer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Santis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-0348-8177-7_14" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558745v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#233;neroud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ivaldi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guardia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003078548-48" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989205v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleine Brax" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsin-Elie Rahhal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-018-0438-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850952v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Duval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vidal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Delgado" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Paolucci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Bard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557796v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-011-9298-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/83831DF22D18B5EB04F02F4D9E87A1A1DF8DF223/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557787v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R&#233;gnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azzara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bergamashi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-011-9254-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/24475527732193B3EF13629F3A505C14A74B0CCC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557776v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordoni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-011-9246-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DZ5HWJBH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681261v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Margheriti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro Chiaraluce" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Cultrera" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladino Govoni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-4953" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514198v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Douglas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gehl" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120080075" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558649v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Ameri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augliera P" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Azzara" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergamaschi F" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.80.3.440" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00334498v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuvvet Atakan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chatelain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Havskov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ohrnberger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-007-9039-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RB8WHLW0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345823v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Duval" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-007-9040-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SX6DZHF3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00342713v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kohrs-Sansorny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;lis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03456.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558648v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Foin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558653v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebrun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monge" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:BEEE.0000038949.91495.91" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DKQ4MC36-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558647v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614445v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558652v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120000087" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850903v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(03)00058-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107896v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebrun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacave-Lachet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riepl" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409816v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355605v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-352X(02)00017-4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438689v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lomax" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01615-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PP05QQH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557740v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Singer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Santis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00001183" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-411627RX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558651v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lacave-Lachet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Riepl" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355596v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0267-7261(00)00016-6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558650v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)01391-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBWZHN61-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558645v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.1999.9692235" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456863v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaffet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schissel&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(99)80231-6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK6812BM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558646v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558654v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monfret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lomax" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvert Paul" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558642v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gnier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bonilla" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00568225v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Regnier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurendeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueguen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588903v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gnier Julie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Laurendeau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588839v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Causse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cotton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588943v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bergamaschi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordoni Paola" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cara" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589017v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Glinsky" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lanteri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588963v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589363v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Grasso" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589599v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Maurin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Criado" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589647v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sursock" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jomaa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589458v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589574v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernoud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiham Saad" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589448v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589411v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428659v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupuis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428657v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428660v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428661v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauval" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558643v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;lis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371886v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371885v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428669v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363473v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409780v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;guen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588886v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Davi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Criado" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thibault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertrand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554328v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vassiliades" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558749v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558751v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Milliard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Fleury" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tortet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558750v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thibault" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>