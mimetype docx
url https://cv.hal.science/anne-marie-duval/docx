--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -5484,273 +5484,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the ground motion in Lebanon by the empirical Green functions techniques and the ground motion prediction equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marleine Brax</w:t>
+                <w:t xml:space="preserve">Seismic site response estimation in the near source region of the 2009 l’Aquila, Italy, Earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Azzara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Causse</w:t>
+                <w:t xml:space="preserve">Francesco Bergamaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Cotton</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bordoni Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Sismological Commission 32nd General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14th European Conference on Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Ohrid, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588839v1</w:t>
+                <w:t xml:space="preserve">hal-03588943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic site response estimation in the near source region of the 2009 l’Aquila, Italy, Earthquake</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francesco Bergamaschi</w:t>
+                <w:t xml:space="preserve">Prediction of the ground motion in Lebanon by the empirical Green functions techniques and the ground motion prediction equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marleine Brax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bordoni Paola</w:t>
+                <w:t xml:space="preserve">Mathieu Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Cara</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Conference on Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Ohrid, Macedonia</w:t>
+              <w:t xml:space="preserve">European Sismological Commission 32nd General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588943v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of site effects by a discontinuous Galerkin finite element method</w:t>
               </w:r>
@@ -5959,277 +5959,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical approaches of topographic site effects claimed to be responsible for 1909 Provence earthquake damage distribution</w:t>
+                <w:t xml:space="preserve">Mapping site effects at large scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Glinsky</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Grasso</w:t>
+                <w:t xml:space="preserve">Patrice Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Criado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">International Conference Provence 2009, Seismic risk in moderate seismicity area: from hazard to vulnerability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589363v1</w:t>
+                <w:t xml:space="preserve">hal-03589599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping site effects at large scale</w:t>
+                <w:t xml:space="preserve">Experimental and numerical approaches of topographic site effects claimed to be responsible for 1909 Provence earthquake damage distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice Maurin</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Glinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Criado</w:t>
+                <w:t xml:space="preserve">Eva Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Provence 2009, Seismic risk in moderate seismicity area: from hazard to vulnerability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589599v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standard spectral an d H/V ratios of seismic data in Beirut</w:t>
               </w:r>
@@ -6694,77 +6694,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Azzara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bergamaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bordoni Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union, Dec 2009, San Francisco, United States</w:t>
@@ -6787,230 +6787,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismological measurements for site effect investigation in the Var valley, Nice, France</w:t>
+                <w:t xml:space="preserve">Strong-motion records selection for french paraseismic engineering database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Duval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Conference on Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Beijing, China. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428659v1</w:t>
+                <w:t xml:space="preserve">hal-00428657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong-motion records selection for french paraseismic engineering database</w:t>
+                <w:t xml:space="preserve">Seismological measurements for site effect investigation in the Var valley, Nice, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Conference on Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Beijing, China. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428657v1</w:t>
+                <w:t xml:space="preserve">hal-00428659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new proposal for site classification based on ambient vibration measurements and the kiknet strong motion data set</w:t>
               </w:r>
@@ -8710,51 +8710,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0404E78"/>
+    <w:nsid w:val="0FACD647"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8941,51 +8941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-marie-duval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1842-1412" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03485584X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAZ-8924-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03558757v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Duval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585080v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558198v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana G." TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzara. R.M." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergamaschi F." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand E." TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodoni P." TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aracneeditrice.it/aracneweb/index.php/pubblicazione.html?item=9788854836938" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558747v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Milana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Azzara." TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bergamaschi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bodoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557768v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Cadet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer-Endrun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hobiger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9544-2_5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Bouden-Romdhane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mechler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Anibi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9196-4_23" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558744v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Duval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. M&#233;neroud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Singer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Santis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-0348-8177-7_14" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558745v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#233;neroud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ivaldi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guardia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003078548-48" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989205v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleine Brax" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsin-Elie Rahhal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-018-0438-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850952v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Duval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vidal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Delgado" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Paolucci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Bard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557796v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-011-9298-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/83831DF22D18B5EB04F02F4D9E87A1A1DF8DF223/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557787v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R&#233;gnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azzara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bergamashi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-011-9254-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/24475527732193B3EF13629F3A505C14A74B0CCC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557776v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordoni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-011-9246-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DZ5HWJBH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681261v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Margheriti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro Chiaraluce" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Cultrera" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladino Govoni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-4953" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514198v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Douglas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gehl" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120080075" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558649v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Ameri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augliera P" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Azzara" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergamaschi F" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.80.3.440" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00334498v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuvvet Atakan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chatelain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Havskov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ohrnberger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-007-9039-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RB8WHLW0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345823v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Duval" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-007-9040-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SX6DZHF3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00342713v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kohrs-Sansorny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;lis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03456.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558648v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Foin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558653v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebrun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monge" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:BEEE.0000038949.91495.91" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DKQ4MC36-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558647v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614445v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558652v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120000087" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850903v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(03)00058-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107896v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebrun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacave-Lachet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riepl" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409816v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355605v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-352X(02)00017-4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438689v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lomax" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01615-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PP05QQH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557740v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Singer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Santis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00001183" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-411627RX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558651v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lacave-Lachet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Riepl" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355596v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0267-7261(00)00016-6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558650v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)01391-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBWZHN61-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558645v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.1999.9692235" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456863v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaffet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schissel&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(99)80231-6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK6812BM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558646v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558654v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monfret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lomax" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvert Paul" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558642v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gnier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bonilla" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00568225v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Regnier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurendeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueguen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588903v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gnier Julie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Laurendeau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588839v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Causse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cotton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588943v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bergamaschi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordoni Paola" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cara" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589017v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Glinsky" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lanteri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588963v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589363v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Grasso" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589599v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Maurin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Criado" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589647v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sursock" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jomaa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589458v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589574v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernoud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiham Saad" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589448v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589411v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428659v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupuis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428657v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428660v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428661v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauval" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558643v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;lis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371886v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371885v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428669v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363473v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409780v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;guen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588886v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Davi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Criado" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thibault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertrand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554328v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vassiliades" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558749v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558751v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Milliard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Fleury" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tortet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558750v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thibault" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-marie-duval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1842-1412" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03485584X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAZ-8924-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03558757v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Duval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585080v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558198v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana G." TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzara. R.M." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergamaschi F." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand E." TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodoni P." TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aracneeditrice.it/aracneweb/index.php/pubblicazione.html?item=9788854836938" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558747v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Milana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Azzara." TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bergamaschi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bodoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557768v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Cadet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer-Endrun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hobiger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9544-2_5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Bouden-Romdhane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mechler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Anibi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9196-4_23" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558744v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Duval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. M&#233;neroud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Singer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Santis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-0348-8177-7_14" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558745v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#233;neroud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ivaldi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guardia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003078548-48" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989205v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleine Brax" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsin-Elie Rahhal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-018-0438-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850952v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Duval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vidal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Delgado" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Paolucci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Bard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557796v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-011-9298-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/83831DF22D18B5EB04F02F4D9E87A1A1DF8DF223/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557787v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R&#233;gnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azzara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bergamashi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-011-9254-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/24475527732193B3EF13629F3A505C14A74B0CCC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557776v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordoni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-011-9246-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DZ5HWJBH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681261v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Margheriti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro Chiaraluce" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Cultrera" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladino Govoni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-4953" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514198v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Douglas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gehl" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120080075" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558649v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Ameri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augliera P" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Azzara" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergamaschi F" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.80.3.440" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00334498v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuvvet Atakan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chatelain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Havskov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ohrnberger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-007-9039-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RB8WHLW0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345823v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Duval" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-007-9040-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SX6DZHF3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00342713v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kohrs-Sansorny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;lis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03456.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558648v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Foin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558653v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebrun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monge" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:BEEE.0000038949.91495.91" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DKQ4MC36-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558647v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614445v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558652v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120000087" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850903v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(03)00058-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107896v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebrun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacave-Lachet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riepl" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409816v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355605v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-352X(02)00017-4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438689v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lomax" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01615-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PP05QQH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557740v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Singer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Santis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00001183" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-411627RX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558651v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lacave-Lachet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Riepl" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355596v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0267-7261(00)00016-6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558650v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)01391-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBWZHN61-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558645v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.1999.9692235" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456863v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaffet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schissel&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(99)80231-6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK6812BM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558646v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558654v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monfret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lomax" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvert Paul" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558642v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gnier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bonilla" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00568225v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Regnier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurendeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueguen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588903v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gnier Julie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Laurendeau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588943v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bergamaschi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordoni Paola" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cara" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588839v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Causse" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cotton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589017v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Glinsky" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lanteri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588963v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589599v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Maurin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Criado" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589363v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Grasso" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589647v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sursock" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jomaa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589458v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589574v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernoud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiham Saad" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589448v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589411v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428657v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupuis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428659v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428660v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428661v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauval" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558643v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;lis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371886v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371885v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428669v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363473v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409780v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;guen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588886v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Davi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Criado" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thibault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertrand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554328v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vassiliades" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558749v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558751v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Milliard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Fleury" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tortet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558750v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thibault" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>