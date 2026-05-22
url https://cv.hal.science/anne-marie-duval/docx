--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -3385,226 +3385,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified vibratory characterization of alluvial basins</w:t>
+                <w:t xml:space="preserve">Modal Superposition Method for the Analysis of Seismic-Wave Amplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 93, pp.1144--1153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120000087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00614445v1</w:t>
+                <w:t xml:space="preserve">hal-03558652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal Superposition Method for the Analysis of Seismic-Wave Amplification</w:t>
+                <w:t xml:space="preserve">Simplified vibratory characterization of alluvial basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Paolucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Duval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 335 (4), pp.365-370</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0120000087⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03558652v1</w:t>
+                <w:t xml:space="preserve">hal-00614445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified vibratory characterization of alluvial basins</w:t>
               </w:r>
@@ -5484,273 +5484,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic site response estimation in the near source region of the 2009 l’Aquila, Italy, Earthquake</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Azzara</w:t>
+                <w:t xml:space="preserve">Prediction of the ground motion in Lebanon by the empirical Green functions techniques and the ground motion prediction equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marleine Brax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Bergamaschi</w:t>
+                <w:t xml:space="preserve">Mathieu Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bordoni Paola</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Conference on Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Ohrid, Macedonia</w:t>
+              <w:t xml:space="preserve">European Sismological Commission 32nd General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588943v1</w:t>
+                <w:t xml:space="preserve">hal-03588839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the ground motion in Lebanon by the empirical Green functions techniques and the ground motion prediction equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marleine Brax</w:t>
+                <w:t xml:space="preserve">Seismic site response estimation in the near source region of the 2009 l’Aquila, Italy, Earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Azzara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bergamaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Causse</w:t>
+                <w:t xml:space="preserve">Bordoni Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Cotton</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrizio Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Sismological Commission 32nd General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14th European Conference on Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Ohrid, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588839v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of site effects by a discontinuous Galerkin finite element method</w:t>
               </w:r>
@@ -5959,277 +5959,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping site effects at large scale</w:t>
+                <w:t xml:space="preserve">Experimental and numerical approaches of topographic site effects claimed to be responsible for 1909 Provence earthquake damage distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Régnier</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Glinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Maurin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Criado</w:t>
+                <w:t xml:space="preserve">Eva Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Provence 2009, Seismic risk in moderate seismicity area: from hazard to vulnerability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589599v1</w:t>
+                <w:t xml:space="preserve">hal-03589363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical approaches of topographic site effects claimed to be responsible for 1909 Provence earthquake damage distribution</w:t>
+                <w:t xml:space="preserve">Mapping site effects at large scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Glinsky</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Grasso</w:t>
+                <w:t xml:space="preserve">David Criado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">International Conference Provence 2009, Seismic risk in moderate seismicity area: from hazard to vulnerability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589363v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standard spectral an d H/V ratios of seismic data in Beirut</w:t>
               </w:r>
@@ -6694,77 +6694,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Azzara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bergamaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bordoni Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union, Dec 2009, San Francisco, United States</w:t>
@@ -6787,230 +6787,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong-motion records selection for french paraseismic engineering database</w:t>
+                <w:t xml:space="preserve">Seismological measurements for site effect investigation in the Var valley, Nice, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Conference on Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Beijing, China. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428657v1</w:t>
+                <w:t xml:space="preserve">hal-00428659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismological measurements for site effect investigation in the Var valley, Nice, France</w:t>
+                <w:t xml:space="preserve">Strong-motion records selection for french paraseismic engineering database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Duval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Conference on Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Beijing, China. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428659v1</w:t>
+                <w:t xml:space="preserve">hal-00428657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new proposal for site classification based on ambient vibration measurements and the kiknet strong motion data set</w:t>
               </w:r>
@@ -8710,51 +8710,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0FACD647"/>
+    <w:nsid w:val="AC876C73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8941,51 +8941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-marie-duval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1842-1412" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03485584X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAZ-8924-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03558757v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Duval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585080v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558198v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana G." TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzara. R.M." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergamaschi F." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand E." TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodoni P." TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aracneeditrice.it/aracneweb/index.php/pubblicazione.html?item=9788854836938" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558747v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Milana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Azzara." TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bergamaschi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bodoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557768v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Cadet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer-Endrun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hobiger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9544-2_5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Bouden-Romdhane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mechler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Anibi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9196-4_23" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558744v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Duval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. M&#233;neroud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Singer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Santis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-0348-8177-7_14" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558745v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#233;neroud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ivaldi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guardia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003078548-48" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989205v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleine Brax" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsin-Elie Rahhal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-018-0438-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850952v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Duval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vidal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Delgado" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Paolucci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Bard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557796v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-011-9298-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/83831DF22D18B5EB04F02F4D9E87A1A1DF8DF223/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557787v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R&#233;gnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azzara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bergamashi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-011-9254-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/24475527732193B3EF13629F3A505C14A74B0CCC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557776v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordoni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-011-9246-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DZ5HWJBH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681261v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Margheriti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro Chiaraluce" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Cultrera" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladino Govoni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-4953" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514198v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Douglas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gehl" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120080075" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558649v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Ameri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augliera P" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Azzara" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergamaschi F" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.80.3.440" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00334498v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuvvet Atakan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chatelain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Havskov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ohrnberger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-007-9039-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RB8WHLW0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345823v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Duval" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-007-9040-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SX6DZHF3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00342713v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kohrs-Sansorny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;lis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03456.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558648v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Foin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558653v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebrun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monge" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:BEEE.0000038949.91495.91" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DKQ4MC36-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558647v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614445v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558652v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120000087" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850903v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(03)00058-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107896v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebrun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacave-Lachet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riepl" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409816v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355605v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-352X(02)00017-4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438689v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lomax" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01615-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PP05QQH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557740v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Singer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Santis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00001183" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-411627RX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558651v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lacave-Lachet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Riepl" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355596v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0267-7261(00)00016-6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558650v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)01391-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBWZHN61-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558645v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.1999.9692235" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456863v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaffet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schissel&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(99)80231-6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK6812BM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558646v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558654v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monfret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lomax" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvert Paul" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558642v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gnier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bonilla" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00568225v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Regnier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurendeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueguen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588903v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gnier Julie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Laurendeau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588943v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bergamaschi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordoni Paola" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cara" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588839v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Causse" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cotton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589017v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Glinsky" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lanteri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588963v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589599v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Maurin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Criado" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589363v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Grasso" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589647v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sursock" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jomaa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589458v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589574v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernoud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiham Saad" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589448v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589411v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428657v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupuis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428659v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428660v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428661v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauval" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558643v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;lis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371886v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371885v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428669v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363473v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409780v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;guen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588886v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Davi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Criado" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thibault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertrand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554328v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vassiliades" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558749v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558751v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Milliard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Fleury" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tortet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558750v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thibault" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-marie-duval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1842-1412" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03485584X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAZ-8924-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03558757v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Duval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585080v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558198v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana G." TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzara. R.M." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergamaschi F." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand E." TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodoni P." TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aracneeditrice.it/aracneweb/index.php/pubblicazione.html?item=9788854836938" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558747v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Milana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Azzara." TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bergamaschi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bodoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557768v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Cadet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer-Endrun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hobiger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9544-2_5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Bouden-Romdhane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mechler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Anibi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9196-4_23" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558744v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Duval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. M&#233;neroud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Singer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Santis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-0348-8177-7_14" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558745v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#233;neroud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ivaldi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guardia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003078548-48" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989205v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleine Brax" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsin-Elie Rahhal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-018-0438-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850952v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Duval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vidal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Delgado" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Paolucci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Bard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557796v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-011-9298-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/83831DF22D18B5EB04F02F4D9E87A1A1DF8DF223/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557787v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R&#233;gnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azzara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bergamashi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-011-9254-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/24475527732193B3EF13629F3A505C14A74B0CCC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557776v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordoni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-011-9246-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DZ5HWJBH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681261v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Margheriti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro Chiaraluce" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Cultrera" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladino Govoni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-4953" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514198v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Douglas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gehl" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120080075" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558649v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Ameri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augliera P" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Azzara" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergamaschi F" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.80.3.440" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00334498v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuvvet Atakan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chatelain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Havskov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ohrnberger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-007-9039-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RB8WHLW0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345823v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Duval" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-007-9040-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SX6DZHF3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00342713v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kohrs-Sansorny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;lis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03456.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558648v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Foin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558653v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lebrun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monge" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:BEEE.0000038949.91495.91" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DKQ4MC36-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558647v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558652v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120000087" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614445v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850903v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(03)00058-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107896v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebrun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacave-Lachet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riepl" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409816v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355605v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-352X(02)00017-4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438689v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lomax" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01615-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PP05QQH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557740v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Singer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Santis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00001183" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-411627RX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558651v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lacave-Lachet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Riepl" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355596v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0267-7261(00)00016-6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558650v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)01391-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBWZHN61-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558645v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.1999.9692235" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456863v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaffet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schissel&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(99)80231-6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK6812BM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558646v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558654v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monfret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lomax" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvert Paul" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558642v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gnier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bonilla" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00568225v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Regnier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurendeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueguen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588903v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gnier Julie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Laurendeau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588839v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Causse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cotton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588943v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bergamaschi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordoni Paola" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cara" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589017v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Glinsky" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lanteri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588963v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589363v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Grasso" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589599v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Maurin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Criado" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589647v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sursock" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jomaa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589458v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589574v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernoud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiham Saad" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589448v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589411v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428659v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupuis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428657v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428660v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428661v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauval" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558643v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;lis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371886v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371885v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428669v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363473v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409780v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;guen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588886v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Davi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Criado" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thibault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertrand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554328v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vassiliades" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558749v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558751v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Milliard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Fleury" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tortet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558750v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thibault" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>