--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -5902,169 +5902,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03294957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La représentation de l'enfant dans le traité d'Ibn al-'Ad\ⁱm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miscellanea Arabica et Islamica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, p. 175--185, 1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03294956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Notes sur la fiscalité de l'Etat ayyoubide d'Alep au XIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ph. Contamine, T. Dutour et B. Schnerb. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commerce, Finances et Société (XIe-XIVe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'université de Paris-Sorbonne, pp.247-262, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00439156v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03294956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation de l'enfant dans le traité d'Ibn al-‘Adîm</w:t>
               </w:r>
@@ -6815,51 +6815,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Edd&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041851v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081246v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723747v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439163v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439162v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347133v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340092v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439180v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347134v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347135v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439179v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439151v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439153v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439178v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309469v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439144v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439119v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309467v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723709v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362648v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mairey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyotjeannin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Guerreau-Jalabert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/shmes.2007.1958" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439149v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Micheau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439147v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bresc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guichard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439140v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324541v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Cheikh-Moussa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041775v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Denoix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298971v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Aillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Buresi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bramoull&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340066v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282139v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340075v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gannag&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008195v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128873v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128877v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304711v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128875v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128874v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773412v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773212v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324611v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890181v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890200v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041881v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03640467v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686426v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041870v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041862v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041846v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041750v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081248v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723759v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723755v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723753v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439196v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340084v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340085v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340082v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009774v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sodini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008254v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008252v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305171v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008196v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009775v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009777v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439190v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294938v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439191v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340091v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340090v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340088v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347131v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347132v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439158v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347136v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294957v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439156v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294956v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439157v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309468v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439124v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041770v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annliese Nef" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019339v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Geoffroy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Genevi&#232;ve Guesdon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723761v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723760v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439193v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Edd&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041851v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081246v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723747v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439163v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439162v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347133v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340092v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439180v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347134v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347135v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439179v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439151v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439153v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439178v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309469v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439144v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439119v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309467v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723709v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362648v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mairey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyotjeannin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Guerreau-Jalabert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/shmes.2007.1958" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439149v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Micheau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439147v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bresc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guichard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439140v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324541v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Cheikh-Moussa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041775v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Denoix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298971v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Aillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Buresi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bramoull&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340066v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282139v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340075v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gannag&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008195v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128873v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128877v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304711v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128875v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128874v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773412v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773212v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324611v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890181v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890200v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041881v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03640467v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686426v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041870v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041862v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041846v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041750v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081248v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723759v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723755v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723753v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439196v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340084v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340085v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340082v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009774v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sodini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008254v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008252v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305171v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008196v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009775v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009777v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439190v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294938v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439191v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340091v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340090v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340088v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347131v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347132v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439158v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347136v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294957v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294956v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439156v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439157v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309468v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439124v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041770v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annliese Nef" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019339v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Geoffroy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Genevi&#232;ve Guesdon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723761v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723760v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439193v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>