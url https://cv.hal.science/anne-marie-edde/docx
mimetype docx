--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -307,441 +307,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01081246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Saladin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.46-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00439163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saladin, l'image du prince dans les textes arabes du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.16-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00439162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le paradis à l'ombre des sabres': discours sur le jihad à l'époque de Saladin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'Université Saint-Joseph</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 62, pp.149-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00723747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Saladin</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint Louis et la Septième Croisade vus par les auteurs arabes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de recherches médiévales (XIIIe-XVe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 1, pp.65-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Arabes face à l'invasion des croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, pp.46-51</w:t>
+              <w:t xml:space="preserve">, 1996, pp.74-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00439180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cahen et les sources arabes des croisades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 43, pp.89-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347133v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00439180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médecins dans la société syrienne du VIIe/XIIIe siècle</w:t>
               </w:r>
@@ -1342,165 +1342,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00439144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La description de la Syrie du Nord par \textquoteleftIzz al-Dîn Ibn ShaddÂd (al-A\textquoteleftlÂq al-Khatîra fî dhikr umarÂ' al-ShÂm wa l-Djazîra), édition critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des Études orientales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1980, pp.265-402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03309467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La description de la Syrie du Nord par ‘Izz al-Dîn Ibn Shaddâd (al-A‘lâq al-Khatîra fî dhikr umarâ' al-Shâm wa l-Djazîra), édition critique”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin d'Etudes Orientales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1980, 32-33, pp.265-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00439119v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03309467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2529,177 +2529,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00340075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Orient au temps des croisades. Textes arabes choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, 2002, GF - Flammarion, 1121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Orient au temps des croisades. Textes arabes choisis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Micheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flammarion, pp.397, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00128878v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-00008195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La principauté ayyoubide d'Alep (579/1183-658/1260)</w:t>
               </w:r>
@@ -3052,51 +3052,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00128874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (44)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3305,611 +3305,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des militaires non arabes au pouvoir : les Ayyoubides</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Sylvie Denoix, Helène Renel. </w:t>
+                <w:t xml:space="preserve">Alep une ville multiconfessionnelle au XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Denoix, Hélène Renel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des mondes musulmans médiévaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Editions, 2022</w:t>
+              <w:t xml:space="preserve">, CNRS Editions, pp.168-169, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03890181v1</w:t>
+                <w:t xml:space="preserve">halshs-03890200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alep une ville multiconfessionnelle au XIIIe siècle</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Sylvie Denoix, Hélène Renel. </w:t>
+                <w:t xml:space="preserve">al-Makīn Ibn al-‘Amīd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alex Mallet (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Franks and Crusades in Medieval Eastern Christian Historiography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, p. 313-335, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03041881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des militaires non arabes au pouvoir : les Ayyoubides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Denoix, Helène Renel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des mondes musulmans médiévaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Editions, pp.168-169, 2022</w:t>
+              <w:t xml:space="preserve">, CNRS Editions, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">halshs-03041881v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03890181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciscains et Mamelouks en conflit sur le mont Sion (1489-1491) : le récit d’un cadi hanbalite de Jérusalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Field, Sean L. and Guida, Marco and Poirel, Dominique (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’épaisseur du Temps. Mélanges offerts à Jacques Dalarun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.549--566, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunnites et Chiites à Alep sous le règne d'al-Salih lsma'il (569-77/1174-81) : entre conflits et réconciliations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Hillenbrand (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria in Crusader Times. Conflict and Co-Existence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 197-210, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03041870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des lieux saints à Alep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-M. Mouton et C. Onimus (éd.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Bagdad à Damas. Études en mémoire de Dominique Sourdel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 37-75, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03041862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jihad en Orient à l’époque des croisades : guerre sainte ou idéologie politique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Baechler (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerre et religion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 143-154, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03041846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-03041846v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Tabarî à Ibn Khaldûn. L’écriture de l’histoire dans le monde islamique médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Kouamé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiographies d’ailleurs. Comment écrit-on l’histoire en dehors du monde occidental ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.157-171, 2014, 978-2-8111-1234-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01081248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamāl al-Dīn ‘Umar Ibn al-‘Adīm (1192-1262)</w:t>
               </w:r>
@@ -3962,319 +3962,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03041750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Tabarî à Ibn Khaldûn. L’écriture de l’histoire dans le monde islamique médiéval</w:t>
-[...71 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L'honneur des chevaliers francs dans les sources arabes à l'époque des croisades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Sot et Dominique Barthélemy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Islam au carrefour des civilisations médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Paris-Sorbonne, pp.135-151, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sources de l'histoire omeyyade dans l'œuvre d'Ibn al-'Adīm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antoine Borrut et Paul M. Cobb. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Umayyad Legacies. Medieval Memories from Syria to Spain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, pp.131-166, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilād al-Shām, from the Fatimids conquest to the fall of the Ayubids (359-658/970-1260)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maribel Fierro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Cambridge History of Islam, vol. II, The Western Islamic world, Eleventh to Eighteenth centuries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.161-200, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-00723753v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saladin's Pious Foundations in Damascus: Some New Hypotheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Y. Suleiman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Living Islamic History: Studies in Honour of Professor Carole Hillenbrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edinburgh University Press, pp.62-76, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00439196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religious circles in Jerusalem in the Ayyubid period</w:t>
               </w:r>
@@ -4327,169 +4327,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00723751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saladin's Pious Foundations in Damascus: Some New Hypotheses</w:t>
-[...71 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ayyubids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Encyclopedia of Islam, Three</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, pp.191-204, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-00340084v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrétiens d'Alep et de Syrie du Nord à l'époque des croisades : crises et mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges Mgr J. Nasrallah</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFPO-Damas, pp.153-180, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Pouzet, arabisant, historien et humaniste</w:t>
               </w:r>
@@ -4542,1038 +4538,1042 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00340085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrétiens d'Alep et de Syrie du Nord à l'époque des croisades : crises et mutations</w:t>
-[...59 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Les villages de Syrie du Nord du VIIe au XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sodini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Lefort, Cécile Morrisson, Jean-Pierre Sodini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Villages dans l'Empire byzantin, IVe-XIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, pp.465-483, 2005, Réalités byzantines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">al-Zâhir bi-Amr Allâh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de l'Islam, 2e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, pp.423-424, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion. Hommage à Louis Pouzet s.j.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Prouteau et Ph. Sénac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chrétiens et musulmans en Méditerranée médiévale, VIIIe-XIIIe siècle; contacts et échanges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.197-200, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sources d'Ibn al-\textquoteleftAdîm sur le règne de Sayf al-Dawla en Syrie du Nord (333-356/944-967)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Texts, Documents and Artefacts. Islamic Studies in Honour of D. S. Richards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, p. 121-156, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03305171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sources d'Ibn al-‘Adim sur le règne de Sayf al-Dawla en Syrie du Nord (333-356/944-967)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ch.F. Robinson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Texts, Documents and Artefacts. Islamic Studies in Honour of D. S. Richards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, pp.121-156, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francs et musulmans de Syrie au début du XIIe siècle d'après l'historien Ibn Abî Tayyi‘</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Balard, B.Z. Kedar, J. Riley-Smith. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dei gesta per Francos. Etudes sur les croisades dédiées à Jean Richard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.159-169, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00009775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images de femmes en Syrie à l'époque ayyoubide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Henriet; Anne-Marie Legras. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au cloître et dans le monde. Femmes, hommes et sociétés (IXe-XVe siècle). Mélanges en l'honneur de Paulette L'Hermite-Leclercq</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.65-77, 2000, Cultures et civilisations médiévales, 2-84050-180-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00009777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleppo - von der islamischen Eroberung bis zum Beginn der osmanischen Zeit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Damaskus - Aleppo, 5000 Jahre Stadtentwicklung in Syrien (catalogue de l'exposition du Staatliches Museum für Naturkunde und Vorgeschichte d'Oldenburg, juin-octobre 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Verlag Philipp von Zabern (Mainz am Rhein), pp.124-134, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00439190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alep et synthèse sur la Morphologie urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grandes villes méditerranéennes du monde musuman médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EFR, p. 157--175, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03294938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vision des Francs dans les sources musulmanes à l'époque des croisades (1099-1250)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Islam et monde latin (milieu Xe-milieu XIIIe), Espaces et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADHE, pp.61-80, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00439191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-C. Garcin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes villes arabes du monde musulman médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole française de Rome, pp.157-175, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La population alépine au XIIIe siècle: origine et diversité ethnique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">U. Vermeulen et D. De Smet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Egypt and Syria in the Fatimid, Ayyubid and Mamluk Eras, II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters, pp.191-208, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurdes et Turcs dans l'armée ayyoubide de Syrie du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Y. Lev. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">War and Society in the Eastern Mediterranean, 7th-15th Centuries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, pp.225-236, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-00340088v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques institutions militaires ayyoubides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">U. Vermeulen et D. De Smet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Egypt and Syria in the Fatimid, Ayyubid and Mamluk Eras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, pp.163-174, 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hérésie et pouvoir politique en Syrie au XIIe siècle: l'exécution d'al-Suhrawardî en 1191</w:t>
               </w:r>
@@ -5622,357 +5622,357 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques institutions militaires ayyoubides</w:t>
-[...71 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Villes en fête au Proche-Orient au XIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes et sociétés urbaines au Moyen Age, Hommage à M. le Professeur Jacques Heers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de l'université de Paris-Sorbonne, pp.71-79, 1994</w:t>
+              <w:t xml:space="preserve">, Presses de l'université de Paris Sorbonne, pp.71-79, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-00439158v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sources arabes des XIIe et XIIIe siècles d'après le dictionnaire biographique d'Ibn al-'Ad\ⁱm (Bugyat al-talab f\ⁱ ta'r\ⁱh Halab)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinéraires d'Orient. Hommages à Claude Cahen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, p. 293--308, 1994, Res Orientales</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03294957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villes en fête au Proche-Orient au XIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes et sociétés urbaines au Moyen Age, Hommage à M. le Professeur Jacques Heers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de l'université de Paris Sorbonne, pp.71-79, 1994</w:t>
+              <w:t xml:space="preserve">, Presses de l'université de Paris-Sorbonne, pp.71-79, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347136v1</w:t>
+                <w:t xml:space="preserve">halshs-00439158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources arabes des XIIe et XIIIe siècles d'après le dictionnaire biographique d'Ibn al-'Ad\ⁱm (Bugyat al-talab f\ⁱ ta'r\ⁱh Halab)</w:t>
-[...85 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La représentation de l'enfant dans le traité d'Ibn al-‘Adîm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. De Jong. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miscellanea Arabica et Islamica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Peters (Louvain), pp.175-185, 1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00439157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation de l'enfant dans le traité d'Ibn al-'Ad\ⁱm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miscellanea Arabica et Islamica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Peeters, p. 175--185, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03294956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -6044,236 +6044,163 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00439156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La représentation de l'enfant dans le traité d'Ibn al-‘Adîm</w:t>
-[...71 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Quelques villes de Syrie du Nord d'après l'introduction de la Bughya d'Ibn al-\textquoteleftAdîm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actas del XII congreso de la U.E.A.I. (Malaga, 1984)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.257-268, 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03309468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace public à Alep de la fin du XIIe au milieu du XIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Heers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fortifications, portes de villes, places publiques dans le monde méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'université de Paris-Sorbonne, pp.13-40, 1985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00439124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6283,392 +6210,392 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pouvoirs en Islam, Xe-XVe siècle. Documentation photographique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les pouvoirs en Islam, Xe-XVe siècle. Documentation photographique.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annliese Nef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03041770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saladin le Syrien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, pp.54-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">المعجم الكوديكولوجي العربي</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Geneviève Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, http://codicologia.irht.cnrs.fr/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">2012, http://codicologia.irht.cnrs.fr/</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04019339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les croisades : un choc de civilisations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, pp.22-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2012, pp.54-55</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Saladin et la dynastie des Ayyoubides », “Echanges et commerce au temps des Ayyoubides”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001, pp.17-23, 89-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...100 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00439193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId116"/>
+      <w:footerReference w:type="default" r:id="rId115"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6815,51 +6742,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Edd&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041851v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081246v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723747v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439163v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439162v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347133v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340092v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439180v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347134v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347135v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439179v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439151v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439153v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439178v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309469v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439144v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439119v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309467v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723709v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362648v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mairey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyotjeannin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Guerreau-Jalabert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/shmes.2007.1958" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439149v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Micheau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439147v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bresc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guichard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439140v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324541v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Cheikh-Moussa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041775v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Denoix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298971v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Aillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Buresi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bramoull&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340066v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282139v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340075v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gannag&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008195v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128873v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128877v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304711v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128875v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128874v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773412v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773212v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324611v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890181v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890200v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041881v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03640467v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686426v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041870v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041862v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041846v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041750v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081248v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723759v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723755v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723753v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439196v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340084v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340085v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340082v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009774v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sodini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008254v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008252v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305171v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008196v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009775v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009777v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439190v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294938v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439191v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340091v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340090v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340088v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347131v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347132v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439158v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347136v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294957v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294956v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439156v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439157v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309468v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439124v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041770v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annliese Nef" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019339v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Geoffroy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Genevi&#232;ve Guesdon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723761v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723760v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439193v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Edd&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041851v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081246v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439163v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439162v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723747v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340092v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439180v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347133v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347134v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347135v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439179v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439151v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439153v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439178v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309469v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439144v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309467v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439119v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723709v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362648v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mairey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyotjeannin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Guerreau-Jalabert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/shmes.2007.1958" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439149v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Micheau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439147v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bresc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guichard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439140v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324541v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Cheikh-Moussa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041775v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Denoix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298971v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Aillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Buresi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bramoull&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340066v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282139v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340075v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gannag&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008195v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128878v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128873v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128877v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304711v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128875v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128874v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773412v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773212v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324611v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890200v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041881v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890181v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686426v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041870v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041862v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041846v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081248v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041750v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723759v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723755v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723753v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439196v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340084v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340082v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340085v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009774v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sodini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008254v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008252v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305171v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008196v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009775v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009777v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439190v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294938v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439191v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340091v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340090v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340088v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347132v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347131v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347136v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294957v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439158v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439157v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294956v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439156v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309468v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439124v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041770v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annliese Nef" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723761v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019339v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Geoffroy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Genevi&#232;ve Guesdon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723760v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439193v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>