--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -868,2189 +868,2189 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mosaïque hellénistique. Le temps des expérimentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 412 (juillet-août), pp.10-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03936096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandrie (actions du Centre d’études alexandrines, 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Nenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Simony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Machinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Séguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Soukiassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/baefe.6203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03736687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pavements de Plytra (Laconie) : diversité des techniques dans les mosaïques du sud du Péloponnèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Panagiotopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 144.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bch.1108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La peinture sur les sols de mortier et les mosaïques d’époque hellénistique : modes d’emploi d’une polychromie architecturale largement méconnue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technè</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48, pp.27-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/techne.1956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03927248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des emblemata – pinakes déliens : iconographie, technique, usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141.1, pp.227-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bch.543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Funerary Architecture and other Underground Structures in Hellenistic Cyprus and Rhodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetrios Michaelides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Centre d'Etudes Chypriotes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46, pp.305-322</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03918574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaître avec Osiris et Perséphone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mervat Seif El-Din</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 412 (juillet-août), pp.10-14</w:t>
+              <w:t xml:space="preserve">, 2016, Alexandrie grecque, romaine et égyptienne, 374, p. 48-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Panagiotopoulou</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03321811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un au-delà bienheureux, les peintures des tombes d'Anfouchi et de Kôm El-Chougafa à Alexandrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Fasc. 1, p. 399-413</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03253327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle proposition pour l'architecture de la tombe d'Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société archéologique d'Alexandrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (1), p. 235-261</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02978227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul van Ossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Marinval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, X, pp.225-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jardin pour l'Au-delà des bienheureux : représentations funéraires à Alexandrie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, X, pp.239-240</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, IX, pp.11-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, VIII, pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02236455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, VI, pp.9-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Karlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, V, pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Karlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Karlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3, pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La circulation des équipes de mosaïstes et des emblémas à l'époque hellénistique et au début de l'époque impériale : quelques informations fondées sur des données techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, II, pp.157-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PRÉFACE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Karlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, II, pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La renommée des mosaïstes alexanrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde de la Bible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, La Gloire d'Alexandrie, 111, p. 30-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02968109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une forme originale de syncrétisme religieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde de la Bible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, La Gloire d'Alexandrie, 111, p. 34-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02968100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, p. 263-290</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02923652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mosaïques d'Alexandrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société française d'archéologie classique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 1, p. 188-193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02921537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le phare d'Alexandrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Empereur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, juin, 606, p. 62-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02877450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les deux tombes de Perséphone dans la nécropole de Kôm el-Shougafa à Alexandrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mervat Seif El-Din</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 144.1, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bch.1108⟩</w:t>
+              <w:t xml:space="preserve">, 1997, 121 (1), pp.355-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.1997.1636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...1745 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02876578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur la couleur dans les mosaïques hellénistiques à partir de pavements de Délos et d'Alexandrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Nenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 119, pp.529-563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3466,234 +3466,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Believing in the afterlife in Hellenistic and Roman Alexandria. A study of some funerary paintings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hellenistic Alexandria, celebrating 24 centuries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acropolis Museum, Dec 2017, Athens, Greece. pp.87-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles découvertes, recherches récentes sur la peinture à Alexandrie et dans le nord de l’Égypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13e colloque de l’Association internationale pour la Peinture murale antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lausanne, Suisse. pp.173-191</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Believing in afterlife in Hellenistic and Roman Alexandria. A study of some funerary paintings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hellenistic Alexandria : celebrating 24 centuries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Athènes, Greece. p. 87-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03189817v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03918850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserver, dé-restaurer les mosaïques d’Alexandrie</w:t>
               </w:r>
@@ -4201,51 +4201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découvertes récentes dans la Nécropole occidentale d'Alexandrie ( Quartier de Gabbari )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Nenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5406,700 +5406,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Τα ψηφιδωτά της Δήλου (Ta psīfidōtá tīs Dī́lou)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École Française d'Athènes. 63 p., 2022, 978-2-86958-585-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mosaïque antique et son contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina-Aïcha Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Istria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Poux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">412, 2022, Dossiers d'archéologie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mosaïques de Délos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecole française d'Athènes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, 2022, Épitomé (v. fr)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Mosaics of Delos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecole française d'Athènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, 2022, Epitome (v. en)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...66 lines deleted...]
-              <w:t xml:space="preserve">412, 2022, Dossiers d'archéologie</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Mosaics of Alexandria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">American University in Cairo Press, Centre d’Études Alexandrines, pp.256, 2021, Marie-Dominique Nenna</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">École Française d'Athènes. 63 p., 2022, 978-2-86958-585-0</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin de l'Association internationale pour l'étude de la mosaïque antique AIEMA 25.2018. Bibliographie des années 2016-2018, avec complément des années antérieures. Comptes rendus de publications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AIEMA ; AOROC. pp.475, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...61 lines deleted...]
-              <w:t xml:space="preserve">, 4, 2022, Épitomé (v. fr)</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mosaïques d'Alexandrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre d'Études Alexandrines, 3, 259 p., 2019, Antiquités Alexandrines, Marie-Dominique Nenna, 9782490128075</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03106907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin de l'Association internationale pour l'étude de la mosaïque antique AIEMA 24.2016. Bibliographie des années 2013-2015, avec complément des années antérieures. Comptes rendus de publications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AIEMA ; AOROC. pp.534, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...305 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...55 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
@@ -6128,51 +6128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mervat Seif El-Din</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Empereur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6767,743 +6767,743 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosaïques et peintures de Délos : évolution des approches, des outils et des méthodes d’étude</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architectural decoration: painting, mosaic, stucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neue Pauly Graeco-Roman Egypt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restituer le thiase dionysiaque sur la mosaïque du châtiment de Lycurgue à Saint-Romain-en-Gal (Vienna, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paraskeva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du XVIe colloque international de l’AIEMA, Sofia, Octobre 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’opus vermiculatum dans la mosaïque grecque et romaine : origines, développement et diffusion d’un art du luxe antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elizabeth Dospěl Williams (Dumbarton Oaks Research Library and Collection), Ivan Drpić (University of Pennsylvania), and John Lansdowne (I Tatti, The Harvard University Center for Italian Renaissance Studies), Piece by Piece: Mosaic accross Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’îlot des Comédiens et ses abords nord : modalités de l’habitat, sphère domestique, vie sociale et activités économiques, une relecture 50 ans après</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Élaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Empereur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-B. Pimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque Délos 150 ans après, Lyon Mars 2024, H. Wurmser éd., Suppl. BCH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’opus vermiculatum dans la mosaïque grecque et romaine : origines, développement et diffusion d’un art du luxe antique</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From classical Greece to the Pavements of Antioch: evolution and meaning of the Peopled scroll” paper of the workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elizabeth Dospěl Williams (Dumbarton Oaks Research Library and Collection), Ivan Drpić (University of Pennsylvania), and John Lansdowne (I Tatti, The Harvard University Center for Italian Renaissance Studies), Piece by Piece: Mosaic accross Cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Homage to Antioch Mosaics: Current Stand and Perspectives” held in Antakya in June 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...73 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Est et Ouest, tradition et modernité, les mosaïques d’Alexandrie et d’Égypte à l’époque impériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du XVIe colloque international de l’AIEMA, Sofia, Octobre 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des figures féminines végétalisées dans une tombe de l’Alexandrie lagide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Derwael Stéphanie, Mazet Christian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’hybridité humano-végétale en Méditerranée antique. Images, contextes et transferts culturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters (Studia Academiae Belgicae), A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolphins and sea monsters in mosaics from the Hellenistic to the Imperial periods: two aspects of the sea, beneficial and frightening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international RoGeMoPorTur, Lagos, février 2025, JMR 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mosaïques et peintures de Délos : évolution des approches, des outils et des méthodes d’étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque Délos 150 ans après, Lyon Mars 2024, H. Wurmser éd., Suppl. BCH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...395 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-05533263v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiter la tombe 5 de la nécropole d’Anfouchi à Alexandrie</w:t>
               </w:r>
@@ -7588,51 +7588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraskeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peintures et stucs d'époque romaine : études toichographologiques : actes du 34e Colloque de l'AFPMA, Mariemont, 25 et 26 novembre 2023, Pictor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, p. 277-293, 2025, 9782356133564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7759,595 +7759,595 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mosaïque en contexte : introduction au XVe colloque de l'AIEMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Istria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina-Aïcha Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Poux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AOROC. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mosaïque en contexte. XVe colloque de l'AIEMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermman, pp.V-VII, 2024, 979 1 0370 4017 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04770009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mosaïques grecques d’époque classique et hellénistique en contexte public, civique et religieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets, Amina-Aïcha Malek, Daniel Istria, Matthieu Poux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mosaïque en contexte : XVe colloque de l’Association internationale pour l’étude de la mosaïque antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.219-228, 2024, Histoire et archéologie, 9791037040176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guirlandes et rinceaux peints dans le monde grec à l’époque hellénistique : typologie, techniques d’exécution et signification selon les contextes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonella Coralini, Paolo Giulierni, Valeria Sampaolo, Francesco Sirano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pareti dipinte : dallo scavo alla valorizzazione : Atti del XIV Congresso internazionale dell'Association internationale pour la peinture murale antique (AIPMA), Napoli-Ercolano, 9-13 settembre 2019, Roma, Quasar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 925-940, 2024, 978-88-5491-467-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre à Délos. Indices du cosmopolitisme à travers la reprise de l’étude de l’Îlot des Comédiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Empereur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Élaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Karvonis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Jouanna, N. Grimal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Délos au cœur de la Méditerranée, Cahiers de la Villa Kérylos, Actes du 33e colloque de la Villa Kérylos, Beaulieu-sur-Mer, 13-14 octobre 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres, p. 99-125, 2024, 978-2-87754-709-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Istria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina-Aïcha Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Poux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AOROC. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mosaïque en contexte. XVe colloque de l'AIEMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermman, pp.673-374, 2024, 979 1 0370 4017 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04770028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mosaïques et mosaïstes à Délos : origines, techniques et styles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Jouanna; Nicolas Grimal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Délos au cœur de la Méditerranée, Actes du 33e colloque de la Villa Kérylos, Beaulieu-sur-Mer, 13-14 octobre 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres, p. 167-183, 2024, 978-2-87754-709-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294965v1</w:t>
-              </w:r>
-[...493 lines deleted...]
-                <w:t xml:space="preserve">hal-05296513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eclectic uses of Egyptian blue in Greek painting : a versatile painting material</w:t>
               </w:r>
@@ -8585,262 +8585,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03209712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un portrait de reine sur l’emblema circulaire de Thmouis</w:t>
+                <w:t xml:space="preserve">Le geste des mosaïstes : éléments préfabriqués dans un nouveau pavement alexandrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Dominique Nenna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alexandrina 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 50, Centre d’Études Alexandrines, pp.55-65, 2020, Études Alexandrines, 9782490128136</w:t>
+              <w:t xml:space="preserve">, 50, Centre d’Études Alexandrines, pp.209-220, 2020, Études Alexandrines, 9782490128136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03376208v1</w:t>
+                <w:t xml:space="preserve">halshs-03927434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le geste des mosaïstes : éléments préfabriqués dans un nouveau pavement alexandrin</w:t>
+                <w:t xml:space="preserve">Chantier de l’ancien consulat britannique (Alexandrie). Un andrôn alexandrin : architecture, mosaïque et peinture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Dominique Nenna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alexandrina 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 50, Centre d’Études Alexandrines, pp.209-220, 2020, Études Alexandrines, 9782490128136</w:t>
+              <w:t xml:space="preserve">, 50, Centre d’Études Alexandrines, pp.173-207, 2020, Études Alexandrines, 9782490128136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03927434v1</w:t>
+                <w:t xml:space="preserve">halshs-03927456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantier de l’ancien consulat britannique (Alexandrie). Un andrôn alexandrin : architecture, mosaïque et peinture</w:t>
+                <w:t xml:space="preserve">Un portrait de reine sur l’emblema circulaire de Thmouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Dominique Nenna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alexandrina 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 50, Centre d’Études Alexandrines, pp.173-207, 2020, Études Alexandrines, 9782490128136</w:t>
+              <w:t xml:space="preserve">, 50, Centre d’Études Alexandrines, pp.55-65, 2020, Études Alexandrines, 9782490128136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03927456v1</w:t>
+                <w:t xml:space="preserve">halshs-03376208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les scènes nilotiques sur les mosaïques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Arnould-Béhar et Véronique Vassal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art et archéologie du Proche-Orient hellénistique et romain : les circulations artistiques entre Orient et Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, vol. 2, p. 101-110, 2019, BAR. International series, 2934, 9781407316864</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03197970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où s'arrête l'authenticité, où commence la falsification d'une mosaïque?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">edited by Monica Baggio, Elisa Bernard, Monica Salvadori, Luca Zamparo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropology of forgery : a multidisciplinary approach to the study of archaeological fakes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 19-28, 2019, 9788869381546</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03197945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stucs architecturaux d'Alexandrie et de sa région à l'époque hellénistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Dentzer-Feydy, Chr. Delplace, A.-M. Guimier Sorbets. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stucs d'Orient : traditions orientales et cultures hellénisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Supplément 5, p. 65-80, 2019, Syria, 9782351597545</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03198016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villard, professeur à l’Université de Paris-Nanterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8860,276 +9079,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GAULTIER Francoise, ROUILLARD Pierre, ROUVERET Agnès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramique et peinture grecques dans la Méditerranée antique. Du terrain au musée. Hommages à François Villard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de Boccard, pp.87-88, 2019, 9782701804996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03918728v1</w:t>
-              </w:r>
-[...217 lines deleted...]
-                <w:t xml:space="preserve">halshs-03198016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrie : à la recherche de la tombe perdue</w:t>
               </w:r>
@@ -9182,384 +9182,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03918503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conserver, dé-restaurer les mosaïques d’Alexandrie : nouvelles problématiques, nouvelles découvertes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanah Tewfik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jeanne Marie Teutonico, Leslie Friedman, Aïcha Ben Abed, Roberto Nardi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conservation and Presentation of Mosaics: At What Cost? Proceedings of the 12th Conference of the International Committee for the Conservation of Mosaics, Sardinia, October 27–31, 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getty Conservation Institute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.364-366, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03918363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans la sphère dionysiaque, Centaures et Tritons sur les mosaïques du monde grec: passage de l’état sauvage à la civilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascale Linant de Bellefonds, Agnès Rouveret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Homme-animal dans les arts visuels. Image et créatures hybrides dans le temps et dans l’espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Belles Lettres; Université Paris-Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.132-141, 2017, 978-2-251-44617-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03918443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The floors of the Ptolemaic baths of Egypt: between technique and aesthetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bérangère Redon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collective baths in Egypt 2. New discoveries and perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'IFAO</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.140-170, 2017, 9782724706963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Peintures funéraires à Alexandrie : nouvelles recherches et interprétations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mols Stephan, Moormann Eric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Context and Meaning. Proceedings of the Twelfth International Conference of the Association internationale pour la peinture murale antique, Athens, September 16-20, 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Suppl. 31, Peeters, pp.243-248, 2017, Babesh</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03918316v1</w:t>
-              </w:r>
-[...282 lines deleted...]
-                <w:t xml:space="preserve">halshs-03918363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajouter de la couleur aux mosaïques à l'époque hellenistique</w:t>
               </w:r>
@@ -9827,208 +9827,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03351442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lycurgue et Ambrosia sur un embléma alexandrin</w:t>
+                <w:t xml:space="preserve">Quelques poissons dorés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alexandrina 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut Francais D'archeologie Oriental, p. 175-188, 2009, Études Alexandrines 18, 9782724705256</w:t>
+              <w:t xml:space="preserve">, Institut Francais D'archeologie Oriental, p. 343-372, 2009, Études Alexandrines 18, 9782724705256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02892326v1</w:t>
+                <w:t xml:space="preserve">halshs-02894560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques poissons dorés</w:t>
+                <w:t xml:space="preserve">Lycurgue et Ambrosia sur un embléma alexandrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alexandrina 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut Francais D'archeologie Oriental, p. 343-372, 2009, Études Alexandrines 18, 9782724705256</w:t>
+              <w:t xml:space="preserve">, Institut Francais D'archeologie Oriental, p. 175-188, 2009, Études Alexandrines 18, 9782724705256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02894560v1</w:t>
+                <w:t xml:space="preserve">halshs-02892326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lit funéraire de la tombe B26, secteur 5 de la fouille du Pont de Gabbari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Nenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-Y. EMPEREUR - M.-D. NENNA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nécropolis. 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, Institut français d'archéologie orientale, pp.367-374, 2006, Etudes alexandrines</w:t>
@@ -10057,64 +10057,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lit funéraire dans les nécropoles alexandrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Nenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-Y. EMPEREUR - M.-D. NENNA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nécropolis 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, Institut français d'archéologie orientale, pp.533-575, 2006, Etudes alexandrines</w:t>
@@ -10143,51 +10143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">le décor peint des tombes B1, B2 et B3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Nenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mervat Seif El-Din</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10613,51 +10613,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guimier-Sorbets" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533283v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Des Courtils" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296532v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296545v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296574v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025882v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936194v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936138v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03906226v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.222.0285" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537584v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guimier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13g2s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736687v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Nenna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simony" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Machinek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain S&#233;guier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Soukiassian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6203" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936096v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03906219v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Panagiotopoulou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.1108" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KPJ85V2X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927248v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.1956" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03906156v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.543" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918574v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Michaelides" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321811v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervat Seif El-Din" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253327v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264600v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264640v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Ossel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264176v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bachelot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soulier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02236455v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guimier-Sorbet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187978v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185122v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Karlin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982142v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100959v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095330v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094279v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02921537v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968109v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968100v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923652v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876578v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1997.1636" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877450v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Empereur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873527v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1995.4636" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927487v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03248511v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918827v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rapilliard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Tawfick" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153298v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guimier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189817v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03918861v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03918850v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03184220v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189933v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Tewfik" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03330905v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253491v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03350542v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028422v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755331v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03601470v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03011953v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04769940v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina-A&#239;cha Malek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03898110v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Dentzer-Feydy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Delplace" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03898163v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrina Kalaitzi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paschalis Paschidis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Antonietti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03898074v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585417v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fromageot-Laniepce" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vassal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05547843v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05547849v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03897986v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296554v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296588v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296582v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03895305v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efa.gr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921418v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294956v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03895298v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03895334v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Weidmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106907v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03895279v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Leroy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03895269v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169557v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Colin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772866v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Chryssanthaki-Nagle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Descamps-Lequime" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772865v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229896v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772869v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Darcque" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland &#201;tienne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603872v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fragaki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772874v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Morizot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771431v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533368v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533371v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533381v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine &#201;laigne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-B. Pimbaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533307v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533235v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paraskeva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533351v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533212v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533373v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533263v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533192v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296634v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507483v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Maris" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themistoklis Vakoulis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Chlouveraki" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294965v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770028v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770009v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296645v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296613v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296513v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Karvonis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294961v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hariclia Brecoulaki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Verri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Avlonitou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296570v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03209712v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03376208v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927434v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927456v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918728v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197970v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197945v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198016v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918503v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918316v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918443v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/lhomme-animal-dans-les-arts-visuels-image-et-creatures-hybrides-dans-le-temps-et-dans-lespace/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758105v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Guimier-Sorbets" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifao.egnet.net/publications/catalogue/9782724706963/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918363v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanah Tewfik" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.getty.edu/conservation/publications_resources/books/conservation_presentation_mosaics.html" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247350v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351425v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351308v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351442v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892326v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894560v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010515v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010516v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522929v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02879480v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160551v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorzkowski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leterrier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sammour" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guimier-Sorbets" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533283v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Des Courtils" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296532v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296545v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296574v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025882v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936194v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936138v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03906226v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.222.0285" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537584v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guimier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13g2s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936096v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736687v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Nenna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simony" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Machinek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain S&#233;guier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Soukiassian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6203" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03906219v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Panagiotopoulou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.1108" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KPJ85V2X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927248v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.1956" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03906156v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.543" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918574v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Michaelides" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321811v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervat Seif El-Din" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253327v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264640v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Ossel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264600v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264176v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bachelot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soulier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02236455v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guimier-Sorbet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187978v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185122v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Karlin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982142v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100959v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095330v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094279v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968109v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968100v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923652v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02921537v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877450v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Empereur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876578v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1997.1636" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873527v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1995.4636" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927487v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03248511v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918827v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rapilliard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Tawfick" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153298v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guimier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03918861v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03918850v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189817v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03184220v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189933v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Tewfik" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03330905v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253491v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03350542v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028422v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755331v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03601470v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03011953v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04769940v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina-A&#239;cha Malek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03898110v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Dentzer-Feydy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Delplace" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03898163v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrina Kalaitzi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paschalis Paschidis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Antonietti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03898074v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585417v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fromageot-Laniepce" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vassal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05547843v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05547849v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03897986v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296554v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296588v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296582v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294956v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921418v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03895298v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efa.gr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03895305v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03895334v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Weidmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03895279v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Leroy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106907v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03895269v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169557v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Colin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772866v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Chryssanthaki-Nagle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Descamps-Lequime" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772865v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229896v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772869v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Darcque" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland &#201;tienne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603872v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fragaki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772874v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Morizot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771431v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533307v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533235v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paraskeva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533371v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533381v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine &#201;laigne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-B. Pimbaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533351v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533212v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533373v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533263v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533368v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533192v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296634v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507483v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Maris" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themistoklis Vakoulis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Chlouveraki" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770009v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296645v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296613v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296513v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Karvonis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770028v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294965v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294961v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hariclia Brecoulaki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Verri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Avlonitou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296570v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03209712v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927434v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927456v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03376208v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197970v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197945v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198016v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918728v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918503v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918363v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanah Tewfik" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.getty.edu/conservation/publications_resources/books/conservation_presentation_mosaics.html" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918443v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/lhomme-animal-dans-les-arts-visuels-image-et-creatures-hybrides-dans-le-temps-et-dans-lespace/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758105v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Guimier-Sorbets" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifao.egnet.net/publications/catalogue/9782724706963/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918316v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247350v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351425v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351308v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351442v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894560v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892326v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010515v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010516v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522929v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02879480v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160551v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorzkowski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leterrier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sammour" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>