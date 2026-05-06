--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -462,2291 +462,2291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les mosaïques dans les bains d’Égypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 412 (juillet-août), pp.15-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03936194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maison du Dionysos à Dion (Grèce)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 412 (juillet-août), pp.24-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03936138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le sol antique de l’andrôn A de Labraunda : techniques et décors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les mosaïques dans les bains d’Égypte</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sol antique de l’andrôn A de Labraunda : technique et décor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 74 (2), pp.285-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arch.222.0285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fleuron aux oiseaux, mosaïque de la Maison des tritons à Délos (Îlot des comédiens)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guimier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 146, pp.53-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13g2s⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mosaïque hellénistique. Le temps des expérimentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 412 (juillet-août), pp.15-16</w:t>
+              <w:t xml:space="preserve">, 2022, 412 (juillet-août), pp.10-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03936096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrie (actions du Centre d’études alexandrines, 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Nenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Simony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Machinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Séguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Soukiassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.6203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03736687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pavements de Plytra (Laconie) : diversité des techniques dans les mosaïques du sud du Péloponnèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Panagiotopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 144.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bch.1108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La peinture sur les sols de mortier et les mosaïques d’époque hellénistique : modes d’emploi d’une polychromie architecturale largement méconnue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technè</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48, pp.27-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/techne.1956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03927248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des emblemata – pinakes déliens : iconographie, technique, usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141.1, pp.227-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bch.543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaître avec Osiris et Perséphone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mervat Seif El-Din</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 412 (juillet-août), pp.24-25</w:t>
+              <w:t xml:space="preserve">, 2016, Alexandrie grecque, romaine et égyptienne, 374, p. 48-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Olivier Henry</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03321811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Funerary Architecture and other Underground Structures in Hellenistic Cyprus and Rhodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetrios Michaelides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Centre d'Etudes Chypriotes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46, pp.305-322</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03918574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un au-delà bienheureux, les peintures des tombes d'Anfouchi et de Kôm El-Chougafa à Alexandrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Fasc. 1, p. 399-413</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03253327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle proposition pour l'architecture de la tombe d'Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société archéologique d'Alexandrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (1), p. 235-261</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02978227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul van Ossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Marinval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, X, pp.225-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jardin pour l'Au-delà des bienheureux : représentations funéraires à Alexandrie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, X, pp.239-240</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, IX, pp.11-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, VIII, pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02236455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, VI, pp.9-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Karlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, V, pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Karlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Karlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3, pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La circulation des équipes de mosaïstes et des emblémas à l'époque hellénistique et au début de l'époque impériale : quelques informations fondées sur des données techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, II, pp.157-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PRÉFACE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Karlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, II, pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La renommée des mosaïstes alexanrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde de la Bible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, La Gloire d'Alexandrie, 111, p. 30-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02968109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une forme originale de syncrétisme religieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde de la Bible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, La Gloire d'Alexandrie, 111, p. 34-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02968100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, n° 74 (2), pp.285-305. </w:t>
-[...1979 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 1998, p. 263-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02923652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2915,51 +2915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les deux tombes de Perséphone dans la nécropole de Kôm el-Shougafa à Alexandrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mervat Seif El-Din</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 121 (1), pp.355-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4227,51 +4227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Nenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mervat Seif El-Din</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La peinture funéraire antique : IVe siècle av. J.-C.-IVe siècle ap. J.-C. : actes du VIIe colloque de l'Association internationale pour la peinture murale antique (AIPMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association internationale pour la peinture murale antique, AIPMA, Oct 1998, Saint-Romain-en-Gal, France. pp.123-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4708,51 +4708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing archaeological sites with mosaics : from real problems to practical solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demetrios Michaelides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6102,64 +6102,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resurrection in Alexandria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mervat Seif El-Din</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Empereur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6366,64 +6366,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaître avec Osiris et Perséphone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mervat Seif El-Din</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Etudes Alexandrines, 1, 177 p., 2015, Antiquités Alexandrines, 9782111298583</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6767,316 +6767,385 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre Est et Ouest, tradition et modernité, les mosaïques d’Alexandrie et d’Égypte à l’époque impériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du XVIe colloque international de l’AIEMA, Sofia, Octobre 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Architectural decoration: painting, mosaic, stucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neue Pauly Graeco-Roman Egypt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restituer le thiase dionysiaque sur la mosaïque du châtiment de Lycurgue à Saint-Romain-en-Gal (Vienna, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraskeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du XVIe colloque international de l’AIEMA, Sofia, Octobre 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’opus vermiculatum dans la mosaïque grecque et romaine : origines, développement et diffusion d’un art du luxe antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elizabeth Dospěl Williams (Dumbarton Oaks Research Library and Collection), Ivan Drpić (University of Pennsylvania), and John Lansdowne (I Tatti, The Harvard University Center for Italian Renaissance Studies), Piece by Piece: Mosaic accross Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’îlot des Comédiens et ses abords nord : modalités de l’habitat, sphère domestique, vie sociale et activités économiques, une relecture 50 ans après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Élaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Empereur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-B. Pimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7091,195 +7160,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque Délos 150 ans après, Lyon Mars 2024, H. Wurmser éd., Suppl. BCH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From classical Greece to the Pavements of Antioch: evolution and meaning of the Peopled scroll” paper of the workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Homage to Antioch Mosaics: Current Stand and Perspectives” held in Antakya in June 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533351v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05533212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des figures féminines végétalisées dans une tombe de l’Alexandrie lagide</w:t>
               </w:r>
@@ -7588,51 +7588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraskeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peintures et stucs d'époque romaine : études toichographologiques : actes du 34e Colloque de l'AFPMA, Mariemont, 25 et 26 novembre 2023, Pictor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, p. 277-293, 2025, 9782356133564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8049,51 +8049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Empereur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Élaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10156,51 +10156,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">le décor peint des tombes B1, B2 et B3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Nenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mervat Seif El-Din</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10613,51 +10613,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guimier-Sorbets" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533283v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Des Courtils" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296532v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296545v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296574v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025882v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936194v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936138v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03906226v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.222.0285" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537584v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guimier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13g2s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936096v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736687v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Nenna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simony" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Machinek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain S&#233;guier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Soukiassian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6203" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03906219v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Panagiotopoulou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.1108" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KPJ85V2X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927248v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.1956" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03906156v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.543" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918574v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Michaelides" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321811v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervat Seif El-Din" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253327v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264640v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Ossel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264600v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264176v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bachelot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soulier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02236455v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guimier-Sorbet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187978v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185122v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Karlin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982142v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100959v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095330v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094279v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968109v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968100v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923652v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02921537v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877450v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Empereur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876578v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1997.1636" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873527v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1995.4636" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927487v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03248511v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918827v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rapilliard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Tawfick" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153298v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guimier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03918861v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03918850v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189817v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03184220v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189933v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Tewfik" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03330905v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253491v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03350542v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028422v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755331v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03601470v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03011953v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04769940v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina-A&#239;cha Malek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03898110v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Dentzer-Feydy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Delplace" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03898163v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrina Kalaitzi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paschalis Paschidis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Antonietti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03898074v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585417v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fromageot-Laniepce" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vassal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05547843v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05547849v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03897986v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296554v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296588v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296582v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294956v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921418v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03895298v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efa.gr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03895305v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03895334v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Weidmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03895279v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Leroy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106907v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03895269v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169557v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Colin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772866v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Chryssanthaki-Nagle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Descamps-Lequime" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772865v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229896v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772869v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Darcque" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland &#201;tienne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603872v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fragaki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772874v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Morizot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771431v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533307v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533235v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paraskeva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533371v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533381v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine &#201;laigne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-B. Pimbaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533351v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533212v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533373v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533263v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533368v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533192v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296634v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507483v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Maris" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themistoklis Vakoulis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Chlouveraki" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770009v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296645v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296613v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296513v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Karvonis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770028v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294965v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294961v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hariclia Brecoulaki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Verri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Avlonitou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296570v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03209712v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927434v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927456v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03376208v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197970v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197945v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198016v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918728v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918503v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918363v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanah Tewfik" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.getty.edu/conservation/publications_resources/books/conservation_presentation_mosaics.html" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918443v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/lhomme-animal-dans-les-arts-visuels-image-et-creatures-hybrides-dans-le-temps-et-dans-lespace/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758105v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Guimier-Sorbets" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifao.egnet.net/publications/catalogue/9782724706963/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918316v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247350v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351425v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351308v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351442v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894560v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892326v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010515v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010516v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522929v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02879480v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160551v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorzkowski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leterrier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sammour" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guimier-Sorbets" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533283v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Des Courtils" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296532v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296545v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296574v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936194v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936138v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025882v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03906226v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.222.0285" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537584v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guimier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13g2s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936096v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736687v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Nenna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simony" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Machinek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain S&#233;guier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Soukiassian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6203" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03906219v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Panagiotopoulou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.1108" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KPJ85V2X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927248v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.1956" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03906156v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.543" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321811v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervat Seif El-Din" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918574v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Michaelides" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253327v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264640v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Ossel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264600v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264176v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bachelot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soulier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02236455v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guimier-Sorbet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187978v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185122v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Karlin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982142v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100959v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095330v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094279v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968109v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968100v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923652v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02921537v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877450v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Empereur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876578v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1997.1636" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873527v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1995.4636" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927487v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03248511v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918827v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rapilliard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Tawfick" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153298v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guimier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03918861v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03918850v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189817v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03184220v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189933v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Tewfik" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03330905v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253491v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03350542v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028422v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755331v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03601470v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03011953v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04769940v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina-A&#239;cha Malek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03898110v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Dentzer-Feydy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Delplace" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03898163v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrina Kalaitzi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paschalis Paschidis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Antonietti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03898074v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585417v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fromageot-Laniepce" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vassal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05547843v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05547849v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03897986v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296554v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296588v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296582v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294956v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921418v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03895298v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efa.gr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03895305v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03895334v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Weidmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03895279v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Leroy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106907v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03895269v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169557v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Colin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772866v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Chryssanthaki-Nagle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Descamps-Lequime" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772865v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229896v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772869v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Darcque" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland &#201;tienne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603872v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fragaki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772874v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Morizot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771431v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533212v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533307v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533235v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paraskeva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533371v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533381v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine &#201;laigne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-B. Pimbaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533351v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533373v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533263v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533368v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533192v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296634v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507483v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Maris" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themistoklis Vakoulis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Chlouveraki" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770009v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296645v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296613v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296513v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Karvonis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770028v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294965v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294961v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hariclia Brecoulaki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Verri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Avlonitou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296570v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03209712v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927434v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927456v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03376208v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197970v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197945v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198016v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918728v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918503v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918363v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanah Tewfik" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.getty.edu/conservation/publications_resources/books/conservation_presentation_mosaics.html" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918443v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/lhomme-animal-dans-les-arts-visuels-image-et-creatures-hybrides-dans-le-temps-et-dans-lespace/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758105v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Guimier-Sorbets" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifao.egnet.net/publications/catalogue/9782724706963/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918316v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247350v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351425v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351308v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351442v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894560v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892326v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010515v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010516v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522929v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02879480v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160551v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorzkowski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leterrier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sammour" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>