--- v2 (2026-05-06)
+++ v3 (2026-05-31)
@@ -462,979 +462,979 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le sol antique de l’andrôn A de Labraunda : techniques et décors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les mosaïques dans les bains d’Égypte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 412 (juillet-août), pp.15-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03936194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maison du Dionysos à Dion (Grèce)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 412 (juillet-août), pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03936138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fleuron aux oiseaux, mosaïque de la Maison des tritons à Délos (Îlot des comédiens)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guimier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 146, pp.53-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13g2s⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sol antique de l’andrôn A de Labraunda : technique et décor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03936138v1</w:t>
-[...34 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Henry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, n° 74 (2), pp.285-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arch.222.0285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Olivier Henry</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mosaïque hellénistique. Le temps des expérimentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 412 (juillet-août), pp.10-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...61 lines deleted...]
-                <w:t xml:space="preserve">Alain Guimier</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03936096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrie (actions du Centre d’études alexandrines, 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Nenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Simony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Machinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Séguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Soukiassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.6203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03736687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pavements de Plytra (Laconie) : diversité des techniques dans les mosaïques du sud du Péloponnèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Panagiotopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 146, pp.53-69. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13g2s⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 144.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bch.1108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La peinture sur les sols de mortier et les mosaïques d’époque hellénistique : modes d’emploi d’une polychromie architecturale largement méconnue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technè</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48, pp.27-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/techne.1956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03927248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des emblemata – pinakes déliens : iconographie, technique, usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141.1, pp.227-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bch.543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaître avec Osiris et Perséphone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mervat Seif El-Din</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 412 (juillet-août), pp.10-14</w:t>
-[...494 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2016, Alexandrie grecque, romaine et égyptienne, 374, p. 48-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03321811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2538,165 +2538,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La renommée des mosaïstes alexanrins</w:t>
+                <w:t xml:space="preserve">Une forme originale de syncrétisme religieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Monde de la Bible</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, La Gloire d'Alexandrie, 111, p. 30-33</w:t>
+              <w:t xml:space="preserve">, 1998, La Gloire d'Alexandrie, 111, p. 34-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02968109v1</w:t>
+                <w:t xml:space="preserve">halshs-02968100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une forme originale de syncrétisme religieux</w:t>
+                <w:t xml:space="preserve">La renommée des mosaïstes alexanrins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Monde de la Bible</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, La Gloire d'Alexandrie, 111, p. 34-37</w:t>
+              <w:t xml:space="preserve">, 1998, La Gloire d'Alexandrie, 111, p. 30-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02968100v1</w:t>
+                <w:t xml:space="preserve">halshs-02968109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrie</w:t>
               </w:r>
@@ -3198,51 +3198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’emploi du bleu égyptien sur quelques peintures du site de la Verrerie à Arles : premiers constats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5738,51 +5738,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mosaics of Alexandria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5922,51 +5922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosaïques d'Alexandrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6767,911 +6767,911 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre Est et Ouest, tradition et modernité, les mosaïques d’Alexandrie et d’Égypte à l’époque impériale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+                <w:t xml:space="preserve">From classical Greece to the Pavements of Antioch: evolution and meaning of the Peopled scroll” paper of the workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Homage to Antioch Mosaics: Current Stand and Perspectives” held in Antakya in June 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Architectural decoration: painting, mosaic, stucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neue Pauly Graeco-Roman Egypt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restituer le thiase dionysiaque sur la mosaïque du châtiment de Lycurgue à Saint-Romain-en-Gal (Vienna, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paraskeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du XVIe colloque international de l’AIEMA, Sofia, Octobre 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Architectural decoration: painting, mosaic, stucco</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’opus vermiculatum dans la mosaïque grecque et romaine : origines, développement et diffusion d’un art du luxe antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neue Pauly Graeco-Roman Egypt</w:t>
+              <w:t xml:space="preserve">Elizabeth Dospěl Williams (Dumbarton Oaks Research Library and Collection), Ivan Drpić (University of Pennsylvania), and John Lansdowne (I Tatti, The Harvard University Center for Italian Renaissance Studies), Piece by Piece: Mosaic accross Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’îlot des Comédiens et ses abords nord : modalités de l’habitat, sphère domestique, vie sociale et activités économiques, une relecture 50 ans après</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Élaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Empereur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-B. Pimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guimier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque Délos 150 ans après, Lyon Mars 2024, H. Wurmser éd., Suppl. BCH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Maria Paraskeva</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Est et Ouest, tradition et modernité, les mosaïques d’Alexandrie et d’Égypte à l’époque impériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du XVIe colloque international de l’AIEMA, Sofia, Octobre 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...46 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des figures féminines végétalisées dans une tombe de l’Alexandrie lagide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Derwael Stéphanie, Mazet Christian. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elizabeth Dospěl Williams (Dumbarton Oaks Research Library and Collection), Ivan Drpić (University of Pennsylvania), and John Lansdowne (I Tatti, The Harvard University Center for Italian Renaissance Studies), Piece by Piece: Mosaic accross Cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">L’hybridité humano-végétale en Méditerranée antique. Images, contextes et transferts culturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters (Studia Academiae Belgicae), A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolphins and sea monsters in mosaics from the Hellenistic to the Imperial periods: two aspects of the sea, beneficial and frightening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international RoGeMoPorTur, Lagos, février 2025, JMR 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mosaïques et peintures de Délos : évolution des approches, des outils et des méthodes d’étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque Délos 150 ans après, Lyon Mars 2024, H. Wurmser éd., Suppl. BCH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observations techniques et iconographiques sur des peintures de Vienne antique au Musée de Saint-Romain-en-Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paraskeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Homage to Antioch Mosaics: Current Stand and Perspectives” held in Antakya in June 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Peintures et stucs d'époque romaine : études toichographologiques : actes du 34e Colloque de l'AFPMA, Mariemont, 25 et 26 novembre 2023, Pictor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, p. 277-293, 2025, 9782356133564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...244 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiter la tombe 5 de la nécropole d’Anfouchi à Alexandrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fernández Díaz A., Castillo Alcάntara G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiqva pictvra : técnicas y procesos de ejecución, conservación y puesta en valor, Actas del XV Congreso Internacional AIPMA, Murcia, EDITUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ediciones de la Universidad de Murcia, p. 61-68, 2025, 978-8-4101-7234-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533192v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-05296634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the establishment of value assessment tools for the floor-mosaics of Delos</w:t>
               </w:r>
@@ -8062,51 +8062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Empereur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Élaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlos Karvonis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8142,50 +8142,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mosaïques et mosaïstes à Délos : origines, techniques et styles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Jouanna; Nicolas Grimal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Délos au cœur de la Méditerranée, Actes du 33e colloque de la Villa Kérylos, Beaulieu-sur-Mer, 13-14 octobre 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres, p. 167-183, 2024, 978-2-87754-709-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8224,130 +8297,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AOROC. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mosaïque en contexte. XVe colloque de l'AIEMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermman, pp.673-374, 2024, 979 1 0370 4017 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04770028v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05294965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eclectic uses of Egyptian blue in Greek painting : a versatile painting material</w:t>
               </w:r>
@@ -10613,51 +10613,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guimier-Sorbets" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533283v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Des Courtils" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296532v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296545v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296574v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936194v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936138v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025882v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03906226v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.222.0285" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537584v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guimier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13g2s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936096v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736687v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Nenna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simony" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Machinek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain S&#233;guier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Soukiassian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6203" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03906219v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Panagiotopoulou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.1108" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KPJ85V2X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927248v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.1956" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03906156v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.543" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321811v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervat Seif El-Din" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918574v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Michaelides" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253327v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264640v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Ossel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264600v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264176v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bachelot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soulier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02236455v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guimier-Sorbet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187978v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185122v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Karlin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982142v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100959v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095330v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094279v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968109v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968100v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923652v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02921537v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877450v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Empereur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876578v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1997.1636" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873527v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1995.4636" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927487v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03248511v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918827v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rapilliard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Tawfick" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153298v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guimier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03918861v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03918850v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189817v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03184220v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189933v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Tewfik" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03330905v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253491v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03350542v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028422v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755331v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03601470v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03011953v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04769940v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina-A&#239;cha Malek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03898110v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Dentzer-Feydy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Delplace" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03898163v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrina Kalaitzi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paschalis Paschidis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Antonietti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03898074v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585417v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fromageot-Laniepce" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vassal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05547843v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05547849v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03897986v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296554v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296588v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296582v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294956v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921418v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03895298v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efa.gr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03895305v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03895334v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Weidmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03895279v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Leroy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106907v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03895269v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169557v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Colin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772866v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Chryssanthaki-Nagle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Descamps-Lequime" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772865v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229896v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772869v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Darcque" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland &#201;tienne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603872v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fragaki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772874v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Morizot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771431v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533212v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533307v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533235v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paraskeva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533371v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533381v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine &#201;laigne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-B. Pimbaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533351v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533373v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533263v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533368v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533192v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296634v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507483v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Maris" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themistoklis Vakoulis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Chlouveraki" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770009v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296645v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296613v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296513v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Karvonis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770028v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294965v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294961v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hariclia Brecoulaki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Verri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Avlonitou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296570v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03209712v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927434v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927456v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03376208v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197970v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197945v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198016v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918728v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918503v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918363v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanah Tewfik" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.getty.edu/conservation/publications_resources/books/conservation_presentation_mosaics.html" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918443v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/lhomme-animal-dans-les-arts-visuels-image-et-creatures-hybrides-dans-le-temps-et-dans-lespace/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758105v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Guimier-Sorbets" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifao.egnet.net/publications/catalogue/9782724706963/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918316v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247350v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351425v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351308v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351442v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894560v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892326v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010515v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010516v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522929v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02879480v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160551v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorzkowski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leterrier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sammour" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guimier-Sorbets" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533283v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Des Courtils" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296532v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296545v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296574v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025882v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936194v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936138v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537584v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guimier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13g2s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03906226v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.222.0285" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936096v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736687v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Nenna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simony" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Machinek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain S&#233;guier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Soukiassian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6203" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03906219v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Panagiotopoulou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.1108" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KPJ85V2X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927248v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.1956" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03906156v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.543" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321811v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervat Seif El-Din" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918574v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Michaelides" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253327v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264640v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Ossel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264600v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264176v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bachelot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soulier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02236455v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guimier-Sorbet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187978v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185122v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Karlin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982142v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100959v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095330v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094279v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968100v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968109v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923652v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02921537v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877450v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Empereur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876578v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1997.1636" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873527v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1995.4636" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927487v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03248511v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918827v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rapilliard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Tawfick" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153298v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guimier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03918861v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03918850v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189817v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03184220v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189933v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Tewfik" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03330905v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253491v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03350542v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028422v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755331v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03601470v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03011953v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04769940v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina-A&#239;cha Malek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03898110v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Dentzer-Feydy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Delplace" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03898163v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrina Kalaitzi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paschalis Paschidis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Antonietti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03898074v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585417v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fromageot-Laniepce" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vassal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05547843v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05547849v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03897986v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296554v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296588v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296582v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294956v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921418v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03895298v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efa.gr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03895305v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03895334v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Weidmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03895279v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Leroy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106907v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03895269v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169557v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Colin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772866v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Chryssanthaki-Nagle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Descamps-Lequime" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772865v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229896v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772869v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Darcque" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland &#201;tienne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603872v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fragaki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772874v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Morizot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771431v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533351v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533307v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533235v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paraskeva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533371v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533381v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine &#201;laigne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-B. Pimbaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533212v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533373v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533263v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533368v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296634v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533192v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507483v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Maris" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themistoklis Vakoulis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Chlouveraki" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770009v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296645v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296613v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296513v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Karvonis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294965v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770028v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294961v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hariclia Brecoulaki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Verri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Avlonitou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296570v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03209712v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927434v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927456v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03376208v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197970v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197945v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198016v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918728v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918503v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918363v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanah Tewfik" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.getty.edu/conservation/publications_resources/books/conservation_presentation_mosaics.html" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918443v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/lhomme-animal-dans-les-arts-visuels-image-et-creatures-hybrides-dans-le-temps-et-dans-lespace/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758105v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Guimier-Sorbets" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifao.egnet.net/publications/catalogue/9782724706963/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918316v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247350v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351425v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351308v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351442v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894560v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892326v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010515v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010516v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522929v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02879480v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160551v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorzkowski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leterrier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sammour" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>