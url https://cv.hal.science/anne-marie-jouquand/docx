--- v0 (2026-03-30)
+++ v1 (2026-05-01)
@@ -531,186 +531,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel une église médiévale d'Ethiopie</w:t>
+                <w:t xml:space="preserve">Gabriel, une église médiévale d’Éthiopie. Interprétations historiques et archéologiques de sites chrétiens autour de Mesḥāla Māryām (Manz, Éthiopie), XVe-XVIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Derat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Jouquand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">cfee-cnrs. De Boccard, pp.413, 2012, Annales d'Ethiopie, Hors série 2, Eloi Ficquet</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Centre français des études éthiopiennes, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cfee.856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01253077v1</w:t>
+                <w:t xml:space="preserve">halshs-02545899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel, une église médiévale d’Éthiopie. Interprétations historiques et archéologiques de sites chrétiens autour de Mesḥāla Māryām (Manz, Éthiopie), XVe-XVIIe siècles</w:t>
+                <w:t xml:space="preserve">Gabriel une église médiévale d'Ethiopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Derat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Jouquand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Centre français des études éthiopiennes, 2012, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">cfee-cnrs. De Boccard, pp.413, 2012, Annales d'Ethiopie, Hors série 2, Eloi Ficquet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.cfee.856⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02545899v1</w:t>
+                <w:t xml:space="preserve">halshs-01253077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1885,217 +1885,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01253150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieu de cultes sur l'amba Gabriel : stèle, église, sépultures in Gabriel une église médiévale d'Ethiopie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le petit mobilier de l'Amba Gabriel in Gabriel une église médiévale d'Ethiopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Poissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Chuniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Jouquand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Deresse Ayenatchew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Éthiopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Hors-Série 2, pp.103-193</w:t>
+              <w:t xml:space="preserve">, 2012, Hors-Série 2, pp.223-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01253100v1</w:t>
+                <w:t xml:space="preserve">halshs-01253128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le petit mobilier de l'Amba Gabriel in Gabriel une église médiévale d'Ethiopie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lieu de cultes sur l'amba Gabriel : stèle, église, sépultures in Gabriel une église médiévale d'Ethiopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Jouquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Poissonnier</w:t>
+                <w:t xml:space="preserve">Bernard Farago-Szekeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristell Chuniaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Jouquand</w:t>
+                <w:t xml:space="preserve">Deresse Ayenatchew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Éthiopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Hors-Série 2, pp.223-248</w:t>
+              <w:t xml:space="preserve">, 2012, Hors-Série 2, pp.103-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01253128v1</w:t>
+                <w:t xml:space="preserve">halshs-01253100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Römische helme aus einem mittelkaiserzeitlichen siedlungskontext in Poitiers/ Lemonum (Dép. Vienne/F)</w:t>
               </w:r>
@@ -2321,96 +2321,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01253199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fouille des abords de la cathédrale place François Sicard</w:t>
+                <w:t xml:space="preserve">Les domus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Jouquand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Tours antique et médiéval Lieux de vie Temps de la ville 40 d'archéologie urbaine, 30 Supplément, pp.143-152</w:t>
+              <w:t xml:space="preserve">, 2007, Tours antique et médiéval Lieux de vie Temps de la ville 40 d'archéologie urbaine, 30 Supplément, pp.333-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01252977v1</w:t>
+                <w:t xml:space="preserve">halshs-01253005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des déchets dans la ville antique et médiévale</w:t>
               </w:r>
@@ -2459,96 +2459,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01253010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les domus</w:t>
+                <w:t xml:space="preserve">La fouille des abords de la cathédrale place François Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Jouquand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Tours antique et médiéval Lieux de vie Temps de la ville 40 d'archéologie urbaine, 30 Supplément, pp.333-335</w:t>
+              <w:t xml:space="preserve">, 2007, Tours antique et médiéval Lieux de vie Temps de la ville 40 d'archéologie urbaine, 30 Supplément, pp.143-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01253005v1</w:t>
+                <w:t xml:space="preserve">halshs-01252977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fouille du temple de la rue Nationale</w:t>
               </w:r>
@@ -4499,51 +4499,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D2637CD"/>
+    <w:nsid w:val="DF397A89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4730,51 +4730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-marie-jouquand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075075903" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anne-marie.jouquand-thomas@inrap.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995312v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Seigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693481v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04440795v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Champault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9kg5-9746" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253077v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545899v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cfee.856" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956318v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370917v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370891v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181474v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Buisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04504761v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verjux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504829v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bay Garcia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985433v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764606v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Huchet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104182v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4240" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253150v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253100v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deresse Ayenatchew" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253128v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poissonnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Chuniaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Larcelet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miks Christian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256677v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253199v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252977v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253010v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253005v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256968v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252830v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956057v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1999.2818" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Massat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253213v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauget Jean-Michel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257009v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Baron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1992.2668" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256170v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Epaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256377v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253187v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Neury" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256960v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257164v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Adam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paillet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02861159v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513150v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Picard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tardy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213761v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01764588v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel David" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Juge" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208948v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496058v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-marie-jouquand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075075903" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anne-marie.jouquand-thomas@inrap.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995312v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Seigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693481v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04440795v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Champault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9kg5-9746" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545899v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cfee.856" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253077v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956318v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370917v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370891v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181474v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Buisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04504761v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verjux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504829v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bay Garcia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985433v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764606v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Huchet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104182v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4240" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253150v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253128v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poissonnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Chuniaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253100v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deresse Ayenatchew" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Larcelet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miks Christian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256677v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253199v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253005v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253010v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252977v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256968v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252830v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956057v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1999.2818" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Massat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253213v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauget Jean-Michel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257009v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Baron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1992.2668" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256170v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Epaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256377v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253187v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Neury" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256960v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257164v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Adam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paillet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02861159v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513150v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Picard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tardy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213761v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01764588v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel David" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Juge" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208948v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496058v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>