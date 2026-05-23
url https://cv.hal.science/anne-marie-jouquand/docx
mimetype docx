--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -531,186 +531,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel, une église médiévale d’Éthiopie. Interprétations historiques et archéologiques de sites chrétiens autour de Mesḥāla Māryām (Manz, Éthiopie), XVe-XVIIe siècles</w:t>
+                <w:t xml:space="preserve">Gabriel une église médiévale d'Ethiopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Derat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Jouquand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Centre français des études éthiopiennes, 2012, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">cfee-cnrs. De Boccard, pp.413, 2012, Annales d'Ethiopie, Hors série 2, Eloi Ficquet</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02545899v1</w:t>
+                <w:t xml:space="preserve">halshs-01253077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel une église médiévale d'Ethiopie</w:t>
+                <w:t xml:space="preserve">Gabriel, une église médiévale d’Éthiopie. Interprétations historiques et archéologiques de sites chrétiens autour de Mesḥāla Māryām (Manz, Éthiopie), XVe-XVIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Derat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Jouquand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">cfee-cnrs. De Boccard, pp.413, 2012, Annales d'Ethiopie, Hors série 2, Eloi Ficquet</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Centre français des études éthiopiennes, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cfee.856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01253077v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02545899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1885,394 +1885,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01253150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le petit mobilier de l'Amba Gabriel in Gabriel une église médiévale d'Ethiopie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lieu de cultes sur l'amba Gabriel : stèle, église, sépultures in Gabriel une église médiévale d'Ethiopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Jouquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Poissonnier</w:t>
+                <w:t xml:space="preserve">Bernard Farago-Szekeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristell Chuniaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Jouquand</w:t>
+                <w:t xml:space="preserve">Deresse Ayenatchew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Éthiopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Hors-Série 2, pp.223-248</w:t>
+              <w:t xml:space="preserve">, 2012, Hors-Série 2, pp.103-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01253128v1</w:t>
+                <w:t xml:space="preserve">halshs-01253100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieu de cultes sur l'amba Gabriel : stèle, église, sépultures in Gabriel une église médiévale d'Ethiopie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le petit mobilier de l'Amba Gabriel in Gabriel une église médiévale d'Ethiopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Poissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Chuniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Jouquand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Deresse Ayenatchew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Éthiopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Hors-Série 2, pp.103-193</w:t>
+              <w:t xml:space="preserve">, 2012, Hors-Série 2, pp.223-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01253100v1</w:t>
+                <w:t xml:space="preserve">halshs-01253128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Römische helme aus einem mittelkaiserzeitlichen siedlungskontext in Poitiers/ Lemonum (Dép. Vienne/F)</w:t>
+                <w:t xml:space="preserve">Case Study : Poitiers antique, Latrines publiques et Chasse d’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Jouquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Miks Christian</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Seigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jahrbuch des Römisch-Germanischen Zentralmuseums Mainz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 58, pp.591-660</w:t>
+              <w:t xml:space="preserve">BABesch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Annual Papers on Mediterranean Archaeology Supplement 19, pp.88-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01256664v1</w:t>
+                <w:t xml:space="preserve">halshs-01256677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case Study : Poitiers antique, Latrines publiques et Chasse d’eau</w:t>
+                <w:t xml:space="preserve">Römische helme aus einem mittelkaiserzeitlichen siedlungskontext in Poitiers/ Lemonum (Dép. Vienne/F)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Jouquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Seigne</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Larcelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miks Christian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BABesch</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Annual Papers on Mediterranean Archaeology Supplement 19, pp.88-89</w:t>
+              <w:t xml:space="preserve">Jahrbuch des Römisch-Germanischen Zentralmuseums Mainz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58, pp.591-660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01256677v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01256664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des ateliers et des boutiques en bordure d'un complexe monumental (thermes, forum ?) à Poitiers à la fin du IIIe siècle après J.-C.</w:t>
               </w:r>
@@ -2390,165 +2390,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01253005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des déchets dans la ville antique et médiévale</w:t>
+                <w:t xml:space="preserve">La fouille des abords de la cathédrale place François Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Jouquand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Tours antique et médiéval Lieux de vie Temps de la ville 40 d'archéologie urbaine, 30 Supplément, pp.345-347</w:t>
+              <w:t xml:space="preserve">, 2007, Tours antique et médiéval Lieux de vie Temps de la ville 40 d'archéologie urbaine, 30 Supplément, pp.143-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01253010v1</w:t>
+                <w:t xml:space="preserve">halshs-01252977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fouille des abords de la cathédrale place François Sicard</w:t>
+                <w:t xml:space="preserve">La gestion des déchets dans la ville antique et médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Jouquand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Tours antique et médiéval Lieux de vie Temps de la ville 40 d'archéologie urbaine, 30 Supplément, pp.143-152</w:t>
+              <w:t xml:space="preserve">, 2007, Tours antique et médiéval Lieux de vie Temps de la ville 40 d'archéologie urbaine, 30 Supplément, pp.345-347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01252977v1</w:t>
+                <w:t xml:space="preserve">halshs-01253010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fouille du temple de la rue Nationale</w:t>
               </w:r>
@@ -4499,51 +4499,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DF397A89"/>
+    <w:nsid w:val="CC8DEEB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4730,51 +4730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-marie-jouquand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075075903" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anne-marie.jouquand-thomas@inrap.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995312v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Seigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693481v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04440795v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Champault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9kg5-9746" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545899v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cfee.856" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253077v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956318v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370917v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370891v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181474v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Buisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04504761v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verjux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504829v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bay Garcia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985433v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764606v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Huchet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104182v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4240" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253150v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253128v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poissonnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Chuniaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253100v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deresse Ayenatchew" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Larcelet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miks Christian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256677v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253199v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253005v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253010v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252977v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256968v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252830v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956057v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1999.2818" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Massat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253213v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauget Jean-Michel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257009v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Baron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1992.2668" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256170v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Epaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256377v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253187v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Neury" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256960v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257164v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Adam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paillet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02861159v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513150v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Picard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tardy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213761v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01764588v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel David" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Juge" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208948v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496058v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-marie-jouquand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075075903" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anne-marie.jouquand-thomas@inrap.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995312v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Seigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693481v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04440795v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Champault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9kg5-9746" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253077v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545899v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cfee.856" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956318v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370917v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370891v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181474v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Buisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04504761v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verjux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504829v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bay Garcia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985433v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764606v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Huchet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104182v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4240" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253150v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253100v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deresse Ayenatchew" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253128v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poissonnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Chuniaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256677v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256664v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Larcelet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miks Christian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253199v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253005v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252977v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253010v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256968v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252830v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956057v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1999.2818" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Massat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253213v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauget Jean-Michel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257009v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Baron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1992.2668" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256170v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Epaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256377v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253187v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Neury" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256960v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257164v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Adam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paillet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02861159v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513150v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Picard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tardy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213761v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01764588v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel David" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Juge" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208948v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496058v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>