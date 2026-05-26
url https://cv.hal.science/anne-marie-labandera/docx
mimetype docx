--- v0 (2026-03-16)
+++ v1 (2026-05-26)
@@ -135,51 +135,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -437,941 +437,1075 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen-dependent proteolysis regulates the stability of angiosperm polycomb repressive complex 2 subunit VERNALIZATION 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The PRT6 N‐degron pathway restricts VERNALIZATION 2 to endogenous hypoxic niches to modulate plant development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐marie Labandera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel J Gibbs</w:t>
+                <w:t xml:space="preserve">Hannah M Tedds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah M Tedds</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Labandera</w:t>
+                <w:t xml:space="preserve">Mark Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Bailey</w:t>
+                <w:t xml:space="preserve">Colleen Sprigg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark D White</w:t>
+                <w:t xml:space="preserve">Ross D Etherington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 229 (1), pp.126-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-07875-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.16477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273735v1</w:t>
+                <w:t xml:space="preserve">hal-05509866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural basis for the preference of the Arabidopsis thaliana phosphatase RLPH2 for tyrosine-phosphorylated substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxygen-dependent proteolysis regulates the stability of angiosperm polycomb repressive complex 2 subunit VERNALIZATION 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J Gibbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah M Tedds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Labandera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R Glen Uhrig</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keaton Colville</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mark D White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scisignal.aan880⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-07875-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05468369v1</w:t>
+                <w:t xml:space="preserve">hal-05273735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhizobiales-like Phosphatase 2 from Arabidopsis thaliana Is a Novel Phospho-tyrosine-specific Phospho-protein Phosphatase (PPP) Family Protein Phosphatase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Structural basis for the preference of the Arabidopsis thaliana phosphatase RLPH2 for tyrosine-phosphorylated substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Labandera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Glen Uhrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Labandera</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keaton Colville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamshed Muhammad</w:t>
+                <w:t xml:space="preserve">Greg B Moorhead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Samuel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Greg B Moorhead</w:t>
+                <w:t xml:space="preserve">Kenneth K. Ng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 291, pp.5926 - 5934. </w:t>
+              <w:t xml:space="preserve">Science Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (524), </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.m115.683656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/scisignal.aan880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05468350v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of Mitochondrial Protein Phosphatase SLP2 by MIA40 Regulates Seed Germination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Rhizobiales-like Phosphatase 2 from Arabidopsis thaliana Is a Novel Phospho-tyrosine-specific Phospho-protein Phosphatase (PPP) Family Protein Phosphatase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Glen Uhrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne‐marie Labandera</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Labandera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lay-Yin Tang</w:t>
+                <w:t xml:space="preserve">Jamshed Muhammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas A. Sieben</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marcus Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg B Moorhead</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.16.01641⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 291, pp.5926 - 5934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.m115.683656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05274212v1</w:t>
+                <w:t xml:space="preserve">hal-05468350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New potential eukaryotic substrates of the mycobacterial protein tyrosine phosphatase PtpA: hints of a bacterial modulation of macrophage bioenergetics state</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activation of Mitochondrial Protein Phosphatase SLP2 by MIA40 Regulates Seed Germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Glen Uhrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐marie Labandera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lay-Yin Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Margenat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Labandera</w:t>
+                <w:t xml:space="preserve">Nicolas A. Sieben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Gil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marcela Purificação</w:t>
+                <w:t xml:space="preserve">Marilyn Goudreault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep08819⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 173 (2), pp.956-969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.16.01641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05052525v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mitotic PP2A regulator ENSA/ARPP-19 is remarkably conserved across plants and most eukaryotes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New potential eukaryotic substrates of the mycobacterial protein tyrosine phosphatase PtpA: hints of a bacterial modulation of macrophage bioenergetics state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Margenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Labandera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Vahab</w:t>
+                <w:t xml:space="preserve">Federico Carrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibapriya Chaudhuri</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcela Purificação</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2015.01.123⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.8819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep08819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05468334v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The mitotic PP2A regulator ENSA/ARPP-19 is remarkably conserved across plants and most eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Labandera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Vahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibapriya Chaudhuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg B.G. Moorhead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 458 (4), pp.739-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2015.01.123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis PPP family of serine/threonine protein phosphatases: many targets but few engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Glen Uhrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Labandera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg B Moorhead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18, pp.505 - 513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tplants.2013.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1381,177 +1515,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SLP1 and SLP2: Ancient Chloroplast and Mitochondrial Protein Phosphatases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayde Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris White-Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Toth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Labandera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Glen Uhrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Phosphatases and Stress Management in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-9, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-48733-1_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1619,51 +1753,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C5254105"/>
+    <w:nsid w:val="D1FB15FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1850,51 +1984,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-marie-labandera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0593-4166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468319v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Labandera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Toth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierra Mitchell" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayde J Johnson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooklyn Kurucz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.70137" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273809v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Osborne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Labandera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex J Ryder" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Kanali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyuan Xu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2025.03.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273735v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Gibbs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah M Tedds" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bailey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D White" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07875-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468369v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Glen Uhrig" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keaton Colville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg B Moorhead" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth K. Ng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aan880" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468350v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamshed Muhammad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Samuel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m115.683656" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274212v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lay-Yin Tang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A. Sieben" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Goudreault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01641" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052525v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Margenat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Gil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Carrion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Purifica&#231;&#227;o" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08819" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468334v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Vahab" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibapriya Chaudhuri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kerk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg B.G. Moorhead" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2015.01.123" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VC4SCT9W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468384v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2013.05.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XC3TCD1J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468376v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayde Johnson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris White-Gloria" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Glen Uhrig" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48733-1_1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-marie-labandera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0593-4166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468319v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Labandera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Toth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierra Mitchell" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayde J Johnson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooklyn Kurucz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.70137" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273809v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Osborne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Labandera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex J Ryder" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Kanali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyuan Xu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2025.03.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509866v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah M Tedds" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bailey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Sprigg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross D Etherington" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16477" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273735v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Gibbs" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D White" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07875-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468369v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Glen Uhrig" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keaton Colville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg B Moorhead" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth K. Ng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aan880" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468350v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamshed Muhammad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Samuel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m115.683656" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274212v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lay-Yin Tang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A. Sieben" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Goudreault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01641" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052525v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Margenat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Gil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Carrion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Purifica&#231;&#227;o" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08819" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468334v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Vahab" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibapriya Chaudhuri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kerk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg B.G. Moorhead" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2015.01.123" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VC4SCT9W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468384v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2013.05.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XC3TCD1J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468376v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayde Johnson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris White-Gloria" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Glen Uhrig" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48733-1_1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>