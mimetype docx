--- v0 (2026-03-22)
+++ v1 (2026-04-25)
@@ -307,939 +307,939 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05197686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'arme fatale des conflits d'héritage : la contestation de la filiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 01, pp.80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04571712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de l'enfant d'être entendu : application dans une espèce concernant sa résidence en cas de divorce de ses parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 02, pp.377</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04667281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adoption forcée en cas d'AMP : seul compte l'intérêt de l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp.631</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04773582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance anticipée au prisme de la QPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp.630</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04773581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La proportionnalité des atteintes à la vie privée des salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 02, pp.376</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04667280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soins sans consentement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 02, pp.372</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04667277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La minorité par probabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 01, pp.77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04571709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quel est le vrai fondement de la responsabilité des père et mère ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 03, pp.628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04773580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...481 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Revoir la possibilité de révoquer l'adoption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp.632</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04773583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Au-delà de la cassation disciplinaire, la nécessaire protection de l'identité de la victime d'un viol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 03, pp.626</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04773578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'autonomie du majeur protégé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 02, pp.373</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04667278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'efficacité renforcée de l'ordonnance de protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 03, pp.627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04773579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ne pas discriminer les familles : point sur la prime de naissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 01, pp.81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04571713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dignité n'est pas un fondement autonome permettant de restreindre la liberté d'expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -1480,1008 +1480,1008 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04667279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Conseil constitutionnel et l'accès à l'AMP des hommes transgenres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.874</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03947076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nécessité du consentement de la personne en matière médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.852</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04460219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un discret revirement de jurisprudence sur l'absence de force probante des actes non légalisés en matière de protection de l'enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.853</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04460220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité des parents et la condition de cohabitation : une invitation à revoir les règles de l'autorité parentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 03, pp.602</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04267220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi, le juge et la liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 01, pp.77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04057899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autonomie procédurale du majeur protégé : un acte strictement personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 03, pp.599</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04267218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaissance frauduleuse et préjudice pour l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.875</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03947077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Directives anticipées : le dernier mot revient au médecin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.871</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03947074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « jurisprudence nouvelle » non rétroactive à propos de la délégation d'autorité parentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.877</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03947079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nature alimentaire de la prestation compensatoire se retrouve dans les détails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.873</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03947075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précision sur le jeu du principe chronologique et la reconnaissance conservatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 01, pp.85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04057906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La stricte position de la Cour de cassation sur la rétractation du consentement à l'adoption de l'enfant du conjoint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.858</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04460224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Difficile rétractation du consentement à l'adoption de l'enfant du conjoint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 03, pp.606</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04267224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'appel sur la prestation compensatoire ne peut qu'être accessoire à l'appel sur le divorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 03, pp.602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04267221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...895 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdiction de l'insémination post mortem et refus de l'exportation de gamètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -2791,318 +2791,318 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04267219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paternité non conforme : la mère est responsable !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 01, pp.83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04057905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'anticipation des mesures de protection : une efficacité limitée à l'appréciation de l'intérêt de la personne protégée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.870</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03947073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution du droit du divorce dans le temps à l'aune du principe d'égalité : une QPC sur les dommages-intérêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.856</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04460222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'audition de l'enfant et le respect du contradictoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 04, pp.857</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04460223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...205 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filiation impuissante face à la perte de la nationalité par désuétude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -3343,1284 +3343,1284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03947078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mariage bigame et nationalité : une jurisprudence constante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 02, pp.367</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03737062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hospitalisation d'un mineur à la demande des parents : des soins libres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 03, pp.589</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03825449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douze jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 02, pp.362</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03737056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'audition de l'enfant en justice : une protection insuffisante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 02, pp.372</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03737065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prestation compensatoire est-elle juste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 02, pp.367</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03737061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le code de la sécurité sociale et la résidence alternée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 01, pp.109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03664216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La concurrence des juges, arbitrage en faveur du juge aux affaires familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 01, pp.110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03664217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoption de l'enfant du conjoint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 01, pp.107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03664215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renouvellement d'une mesure de tutelle : attention à la motivation !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 01, pp.100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03664210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les déclinaisons de l'article 47 du code civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 01, pp.103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03664212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur l'appel en matière de divorce et l'intérêt à agir : attention aux conséquences financières pour les époux !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 03, pp.593</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03825453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à l'entretien de l'enfant : une prescription de cinq ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 03, pp.600</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03825459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assistance obligatoire du curateur en justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 03, pp.590</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03825450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exportation des gamètes : quel juge compétent ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 03, pp.598</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03825458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ordre public matrimonial : application rétroactive de la loi française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 03, pp.592</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03825452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de visite dans un espace de rencontre, le juge doit être précis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 03, pp.600</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03825460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'indignité alimentaire : appréciation stricte du manquement grave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 03, pp.602</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03825462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Minorité et tests osseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 02, pp.364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03737058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...1171 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vie privée et liberté d'expression : exercice pratique de mise en balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -4930,249 +4930,249 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03737064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le certificat médical circonstancié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 02, pp.363</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03737057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dommages-intérêts dans le divorce : le champ d'application des articles 266 et 1240</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 03, pp.596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03825456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois actes de naissance et pas de nationalité française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 03, pp.591</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03825451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filiation maternelle d'une femme transgenre reconnue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -5482,1196 +5482,1196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03825455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Conseil constitutionnel et l'embryon humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 04, pp.867</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03603952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le consentement à l'AMP avec tiers donneur n'existe plus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 01, pp.112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03191716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge du divorce et la liquidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 03, pp.627</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03407318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refus d'homologation d'une convention liquidative : comment motiver ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 03, pp.626</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03407317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle judiciaire des mesures privatives de liberté : le législateur doit revoir sa copie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 03, pp.619</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03407312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment joue la suspension de la prescription de la nullité pour insanité d'esprit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 03, pp.623</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03407315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une interdiction de recevoir n'est pas une incapacité de disposer !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 02, pp.385</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03274147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Privation du droit de visite pour motifs graves : attention au dénigrement de l'autre parent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 02, pp.392</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03274153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'indignité du père devrait-elle vraiment décharger le fils du règlement des frais funéraires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 02, pp.391</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03274152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit transitoire du divorce est conforme à la Constitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 01, pp.109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03191714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hospitalisation sans consentement et le respect des droits des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 01, pp.100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03191710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté d'expression et la publicité pour l'infidélité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 01, pp.107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03191713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'été et les photographes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 03, pp.624</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03407316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saura-t-on jamais ce qu'il en est de l'ordre public de proximité en matière de filiation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 01, pp.111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03191715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les émotions et le droit de la famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique de la Sorbonne / Sorbonne Law Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4, pp.25-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit de visite de l'ex-conjointe de la mère : retour sur l'appréciation souveraine des juges du fond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 04, pp.870</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03603953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...283 lines deleted...]
-                <w:t xml:space="preserve">Le juge du divorce et la liquidation</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions de principes sur l'audition du mineur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 03, pp.627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...641 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03407319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
@@ -7138,594 +7138,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03191719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La prescription des actions relatives à la filiation à l'épreuve du contrôle de proportionnalité : une épreuve inutile ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 01, pp.114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03191717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Âge du mineur étranger non accompagné : le contrôle accru de la Cour de cassation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 01, pp.99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03191709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Principe de continuité des mesures et maintien de la compétence du juge des tutelles en cas d'appel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 04, pp.865</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03603951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Respecter les droits fondamentaux des patients hospitalisés sans consentement : une très lente progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 02, pp.380</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03274144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection de la vie privée gagnerait-elle du terrain sur la liberté d'expression ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 02, pp.383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03274146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accouchement sous le secret : un petit pas ou un faux pas pour le père de naissance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 02, pp.390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03274151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...136 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le prix des liens de famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 02, pp.388</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03274149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bigamie, infidélité : quelles conséquences sur l'acquisition de la nationalité française par mariage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 02, pp.382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03274145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Cour de cassation gardienne du droit de la nationalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -8035,1284 +8035,1284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03274148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La nationalité française à l'épreuve de la GPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04, pp.835</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02453064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge et l'Administration : tête d'épingle ou question fondamentale de répartition des pouvoirs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 02, pp.360</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02896159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'âge des mineurs non accompagnés : quand la détermination de l'âge ne présente pas toujours les garanties suffisantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 01, pp.71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02544719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit d'être entendu et d'exprimer son avis doit être garanti à la personne protégée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04, pp.855</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03084533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parenté transgenre : un impensé du droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04, pp.866</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03084540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle du juge en matière d'hospitalisation sans consentement : cela reste assez léger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 02, pp.351</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02896153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoir du juge quant aux modalités de la fixation du droit de visite et d'hébergement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04, pp.834</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02453063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AMP-GPA : la transcription intégrale de l'acte de naissance étranger sauvée par les juges et condamnée par le Parlement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 01, pp.81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02544724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que ce soit clair : la transcription ne purge pas l'acte d'état civil étranger de ses vices !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04, pp.850</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03084529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La sangle qui attache tue le lien qui soigne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04, pp.853</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03084532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mineur non accompagné et ses juges, difficiles questions de compétence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04, pp.852</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03084530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oh mère que je t'aime : la forclusion ou l'impossible action en contestation de maternité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 02, pp.358</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02896158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'instrumentalisation de l'intérêt de l'enfant en matière de GPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04, pp.838</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02453065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une fois les portes fermées, nul ne peut contrôler la violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 01, pp.73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02544720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les violences conjugales comme traitement inhumain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04, pp.831</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02453061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'impossible accouchement dans le secret face aux droits de l'enfant et du père</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 01, pp.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02544721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le juge et le transfert d'embryon post mortem : illustration de l'arbitraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 02, pp.355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02896156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPA - maternité d'intention : ce sera l'adoption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 04, pp.865</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03084539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...1033 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En cas de partage judiciaire, le notaire doit être désigné en justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -9484,249 +9484,249 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02896155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une fois n'est pas coutume : la vie privée et l'image de personnes publiques protégées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 02, pp.352</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02896154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fichiers d'aide à l'évaluation de la minorité : et si les départements résistaient ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 02, pp.346</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02896151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ceux qui veulent et ceux qui ne veulent pas être père</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 01, pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02544723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...136 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Article 371-4 du code civil : la place du parent d'intention dépend de l'intérêt de l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -10312,1008 +10312,1008 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03084535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le contrôle des motifs graves en cas de suppression d'un droit de visite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 03, pp.567</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préserver le droit de visite des grands-parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 03, pp.566</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prestation compensatoire est-elle une forme indirecte de rémunération du travail domestique et parental ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 01, pp.85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorsqu'une personne n'a pas d'acte de naissance, comment prouver son identité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 03, pp.550</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté et sécurité : l'épreuve des soins psychiatriques sans consentement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 02, pp.298</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'égalité entre les hommes et les femmes au prisme de la nationalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 01, pp.82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La révision des rentes viagères pour avantage excessif : précisions sur l'application d'une disposition transitoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 03, pp.560</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise en matière de filiation : une question d'identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 02, pp.305</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'âge du mineur étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 01, pp.77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mariage de la personne protégée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 01, pp.80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fin de vie : l'indignité procédurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 03, pp.552</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès à l'AMP : âge limite pour un homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 03, pp.557</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce qu'un concubinage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 01, pp.84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Internet, vie privée et liberté d'expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 02, pp.302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02452929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...895 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mariage de la personne sous tutelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -11761,318 +11761,318 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02452992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les délais de prescription en matière de filiation au prisme de la proportionnalité ou la nécessité d'une réforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 01, pp.87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">GPA : un avis faussement salvateur de la maternité d'intention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 02, pp.307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02452933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adoption : la tierce opposition au prisme du contrôle de proportionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 03, pp.564</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qu'un père ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 03, pp.562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02452996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPA et filiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -12106,594 +12106,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02452867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">GPA : toujours la même et mauvaise solution refusant la transcription de la filiation maternelle d'intention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 02, pp.377</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02250166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le choix d'un établissement scolaire ou les méandres de la notion d'acte usuel en matière d'autorité parentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 03, pp.633</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02250233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoption plénière de l'enfant du conjoint à la suite d'une « procréation amicale » : que devient le père biologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 02, pp.371</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02250163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La volonté de savoir : non à l'expertise sanguine in futurum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 03, pp.635</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02250234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pas de possession d'état pour le parent de même sexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 02, pp.375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02250165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tests ADN et la certitude de la paternité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 03, pp.638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02250235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour de justice et les limites à la liberté matrimoniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 04, pp.870</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02250283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'homosexualité d'un homme politique et sa vie privée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 04, pp.864</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02250280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...343 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prestation compensatoire : ça n'est pas mathématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -12796,607 +12796,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02250285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nullité des conventions liquidatives conclues avant l'instance en divorce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 01, pp.84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02250085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcription de l'acte de naissance des enfants nés par GPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 01, pp.88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02250087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il supprimer la prestation compensatoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 02, pp.369</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02250162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Remise en cause de l'interdiction de la GPA en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11, pp.583</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02263087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...205 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La dignité, principe à valeur constitutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 04, pp.863</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02250279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'anonymat du donneur de gamètes devant le Conseil d'État : bis repetita</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 01, pp.86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02250086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Trouble mental et procès pénal : le fou est suffisamment puni par sa propre folie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 04, pp.868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02250282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le port du voile dans les prétoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 04, pp.867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02250281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...136 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance des unions homosexuelles en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -13775,1353 +13775,1353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02214352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pupille de l'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 04, pp.898</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Congé de paternité et d'accueil de l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 01, pp.185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces de rencontre : consécration et réglementation d'une pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 01, pp.183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absentéisme scolaire - Suppression du contrat de responsabilité parentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 02, pp.443</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariage - Personnes du même sexe - Adoption - Nom - Etat-civil - Livret de famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 03, pp.675</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pension alimentaire : l'usage des barèmes en débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44, pp.2968</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02213918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Crédit affecté : l'interdépendance des contrats mise à mal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 01, pp.189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02249094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régimes matrimoniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 02, pp.442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02249145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Pension alimentaire : l'usage des barèmes en débat</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Embryon - Recherche - Cellules souches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 04, pp.895</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le point sur la publicité des demandes de changement de régime matrimonial : une profusion de décrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 01, pp.188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publicité foncière : précision de compétence et simplification de procédure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 01, pp.195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi n° 2013-404 du 17 mai 2013 ouvrant le mariage aux couples de personnes de même sexe. Au passé, présent et futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 44, pp.2968</w:t>
-[...584 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">, 2013, 25, pp.1697</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02213646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Autorité parentale - Mineur - Interdiction de sortie du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 04, pp.783</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches sur la personne humaine - Autorisation - Protection - Examen caractéristiques génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 02, pp.384</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02248970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divorce - Convention d'honoraires - Autorité parentale - Médiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 01, pp.159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02248926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pacte civil de solidarité - Enregistrement par le notaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 04, pp.780</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dons croisés d'organes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 04, pp.778</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02249046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...274 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Voile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 02, pp.399</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02248817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bioéthique - Caractéristiques génétiques - Don d'organes - Embryon - Cellules hématopoïétiques - IVG - AMP - Consentement - Anonymat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 03, pp.603</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02248864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acte d'avocat : Acte sous seing privé contresigné par l'avocat - Acte authentique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bacache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
@@ -15306,249 +15306,249 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02248777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Loi n° 2010-121 du 8 février 2010 tendant à inscrire l'inceste commis sur les mineurs dans le code pénal et à améliorer la détection et la prise en charge des victimes d'actes incestueux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 02, pp.381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02248656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositions fiscales intéressant la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 01, pp.169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02248612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entrepreneur individuel à responsabilité limitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 03, pp.632</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02248705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...136 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Famille du détenu - Vie privée et familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -16617,372 +16617,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02247921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Principe de précaution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 02, pp.490</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02247743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conformité des biens - Transposition de la directive 99/44</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 02, pp.483</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02247742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme de la filiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 04, pp.836</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02247822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juridictions - Compétences civiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 03, pp.662</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02247779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Loi de finances - Mesures d'ordre familial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 02, pp.474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02247740v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">halshs-02247743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commercialisation à distance de services financiers auprès des consommateurs</w:t>
               </w:r>
@@ -17867,51 +17867,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197692v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Leroyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197689v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197686v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773580v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571709v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667281v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773582v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571712v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773581v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667280v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667277v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773578v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773579v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571713v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667278v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571711v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571710v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667282v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667279v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267221v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460224v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267224v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057906v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947076v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460219v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460220v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267220v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057899v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267218v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947077v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947074v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947079v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947075v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267225v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267223v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057903v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057904v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267219v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460223v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460222v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947073v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057905v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460221v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267222v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057901v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737058v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825462v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737056v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737065v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737061v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664216v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737062v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825449v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664217v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664210v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664212v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825453v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825459v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825450v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825458v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825452v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825460v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664214v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664213v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825457v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825454v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737064v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825456v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825451v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737057v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737063v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664211v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737059v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825461v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825455v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879040v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603953v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191715v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603952v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191716v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407318v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407317v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407312v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407315v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274147v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274153v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191714v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191710v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191713v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407316v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407319v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603954v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603950v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603955v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274150v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191712v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191718v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191719v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603951v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191717v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274146v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274151v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274144v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191709v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274145v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274149v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191711v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407314v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407313v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407320v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274148v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544721v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896156v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084539v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896153v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453063v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544724v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084529v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084532v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084530v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453064v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896159v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544719v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084533v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084540v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896158v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453065v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544720v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453061v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453062v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544722v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896155v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544723v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896151v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896154v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084537v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084534v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084536v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453060v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453066v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896152v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896157v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084538v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084535v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452929v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452993v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452864v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452863v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452994v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452931v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452861v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452862v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452999v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452998v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452865v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452988v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452927v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452989v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452990v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452928v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453000v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452930v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452932v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452995v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452992v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452933v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452866v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452996v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452997v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452867v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250165v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250235v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250280v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250283v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250233v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250166v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250163v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250234v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250284v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250285v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263087v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dionisi-Peyrusse" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250085v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250087v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250162v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250282v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250281v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250279v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250086v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250084v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250232v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250088v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250164v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249420v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214352v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249094v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249145v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213918v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249194v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249240v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249092v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249091v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249146v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249239v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249093v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249096v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213646v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249046v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249049v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248970v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248926v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249047v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248864v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248817v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248818v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bacache" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248863v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248777v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248705v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248656v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248612v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248611v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248523v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248477v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248478v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248432v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248248v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248347v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248346v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248250v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248123v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248073v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247923v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247968v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247970v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248026v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247921v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247740v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247742v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247822v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247779v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247743v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247824v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247777v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247738v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247737v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02246673v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879012v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092577v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fricero" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verni&#232;res" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979909v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Murat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01880855v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197692v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Leroyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197689v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197686v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571712v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667281v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773582v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667280v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667277v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571709v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773580v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773583v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773578v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667278v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773579v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571713v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571711v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571710v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667282v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667279v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947076v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460219v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460220v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267220v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057899v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947077v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947074v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947079v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057906v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460224v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267224v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267221v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267225v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267223v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057903v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057904v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267219v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057905v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947073v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460222v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460223v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460221v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267222v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057901v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737062v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825449v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737056v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737065v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737061v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664216v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664217v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664215v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664210v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664212v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825453v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825459v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825450v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825458v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825452v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825460v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737058v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664214v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664213v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825457v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825454v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737064v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737057v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825456v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825451v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737063v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664211v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737059v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825461v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825455v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603952v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191716v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407318v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407317v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407312v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407315v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274147v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274153v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274152v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191714v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191710v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191713v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407316v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191715v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879040v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603953v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407319v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603954v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603950v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603955v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274150v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191712v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191718v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191719v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191717v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191709v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603951v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274144v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274146v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274151v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274149v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274145v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191711v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407314v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407313v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407320v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274148v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453064v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896159v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544719v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084533v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084540v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896153v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453063v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544724v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084529v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084532v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084530v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896158v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453065v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544720v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453061v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544721v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896156v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084539v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453062v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544722v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896155v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896154v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896151v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544723v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084537v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084534v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084536v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453060v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453066v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896152v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896157v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084538v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084535v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452999v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452998v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452865v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452988v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452927v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452863v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452994v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452931v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452861v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452862v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452989v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452993v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452864v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452929v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452990v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452928v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453000v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452930v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452932v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452995v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452992v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452866v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452933v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452997v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452996v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452867v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250166v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250233v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250163v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250234v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250165v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250235v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250283v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250280v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250284v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250285v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250085v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250087v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250162v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263087v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dionisi-Peyrusse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250279v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250086v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250282v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250281v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250084v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250232v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250088v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250164v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249420v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214352v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249240v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249092v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249091v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249146v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249194v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213918v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249094v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249145v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249239v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249093v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249096v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213646v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249049v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248970v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248926v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249047v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249046v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248817v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248864v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248818v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bacache" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248863v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248777v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248656v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248612v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248705v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248611v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248523v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248477v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248478v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248432v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248248v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248347v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248346v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248250v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248123v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248073v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247923v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247968v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247970v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248026v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247921v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247743v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247742v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247822v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247779v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247740v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247824v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247777v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247738v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247737v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02246673v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879012v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092577v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fricero" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verni&#232;res" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979909v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Murat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01880855v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>