--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -307,732 +307,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05197686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La minorité par probabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 01, pp.77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04571709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel est le vrai fondement de la responsabilité des père et mère ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp.628</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04773580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'arme fatale des conflits d'héritage : la contestation de la filiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 01, pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04571712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit de l'enfant d'être entendu : application dans une espèce concernant sa résidence en cas de divorce de ses parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 02, pp.377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04667281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'adoption forcée en cas d'AMP : seul compte l'intérêt de l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 03, pp.631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04773582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance anticipée au prisme de la QPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 03, pp.630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04773581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La proportionnalité des atteintes à la vie privée des salariés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 02, pp.376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04667280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soins sans consentement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 02, pp.372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04667277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...136 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Au-delà de la cassation disciplinaire, la nécessaire protection de l'identité de la victime d'un viol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp.626</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04773578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Revoir la possibilité de révoquer l'adoption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 03, pp.632</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04773583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'autonomie du majeur protégé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -1204,180 +1204,180 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04571713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">À propos de l'arrêt des traitements : le difficile dialogue des médecins et de la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 01, pp.78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04571710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La dignité n'est pas un fondement autonome permettant de restreindre la liberté d'expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 01, pp.79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04571711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions de genre devant le Conseil d'État sur les conditions d'accès à l'AMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -1480,1284 +1480,1284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04667279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Précision sur le jeu du principe chronologique et la reconnaissance conservatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 01, pp.85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04057906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La stricte position de la Cour de cassation sur la rétractation du consentement à l'adoption de l'enfant du conjoint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.858</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04460224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Difficile rétractation du consentement à l'adoption de l'enfant du conjoint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 03, pp.606</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04267224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appel sur la prestation compensatoire ne peut qu'être accessoire à l'appel sur le divorce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 03, pp.602</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04267221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Conseil constitutionnel et l'accès à l'AMP des hommes transgenres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 04, pp.874</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03947076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nécessité du consentement de la personne en matière médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 04, pp.852</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04460219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un discret revirement de jurisprudence sur l'absence de force probante des actes non légalisés en matière de protection de l'enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 04, pp.853</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04460220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilité des parents et la condition de cohabitation : une invitation à revoir les règles de l'autorité parentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 03, pp.602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04267220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi, le juge et la liberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 01, pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04057899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'autonomie procédurale du majeur protégé : un acte strictement personnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 03, pp.599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04267218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance frauduleuse et préjudice pour l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 04, pp.875</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03947077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directives anticipées : le dernier mot revient au médecin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 04, pp.871</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03947074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « jurisprudence nouvelle » non rétroactive à propos de la délégation d'autorité parentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 04, pp.877</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03947079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature alimentaire de la prestation compensatoire se retrouve dans les détails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 04, pp.873</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03947075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...274 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un avis très commenté de la Cour de cassation sur la possession d'état</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 01, pp.81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04057904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exportation des gamètes au prisme du contrôle de proportionnalité in concreto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 01, pp.80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04057903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interdiction de l'insémination post mortem et refus de l'exportation de gamètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 03, pp.608</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04267225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance et les couples d'hommes : possible, mais peu sûre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 03, pp.605</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04267223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...136 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fin de vie de l'enfant : la décision médicale prévaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -3136,1767 +3136,1767 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04460221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bel avenir pour la prestation compensatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 01, pp.78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04057901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'instrumentalisation de l'autorité parentale en matière de GPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.876</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03947078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le temps de la parenté transgenre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 03, pp.604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04267222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...136 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'indignité alimentaire : appréciation stricte du manquement grave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 03, pp.602</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03825462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minorité et tests osseux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 02, pp.364</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03737058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mariage bigame et nationalité : une jurisprudence constante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 02, pp.367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03737062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hospitalisation d'un mineur à la demande des parents : des soins libres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 03, pp.589</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03825449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douze jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 02, pp.362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03737056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'audition de l'enfant en justice : une protection insuffisante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 02, pp.372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03737065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prestation compensatoire est-elle juste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 02, pp.367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03737061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le code de la sécurité sociale et la résidence alternée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 01, pp.109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03664216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La concurrence des juges, arbitrage en faveur du juge aux affaires familiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 01, pp.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03664217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoption de l'enfant du conjoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 01, pp.107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03664215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renouvellement d'une mesure de tutelle : attention à la motivation !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 01, pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03664210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déclinaisons de l'article 47 du code civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 01, pp.103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03664212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précisions sur l'appel en matière de divorce et l'intérêt à agir : attention aux conséquences financières pour les époux !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 03, pp.593</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03825453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'entretien de l'enfant : une prescription de cinq ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 03, pp.600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03825459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance obligatoire du curateur en justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 03, pp.590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03825450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exportation des gamètes : quel juge compétent ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 03, pp.598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03825458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ordre public matrimonial : application rétroactive de la loi française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 03, pp.592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03825452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit de visite dans un espace de rencontre, le juge doit être précis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 03, pp.600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03825460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...136 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'accès des personnes transgenres à l'AMP, quelle lecture de la loi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 03, pp.597</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03825457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Date des premières conclusions : celle à laquelle le divorce acquiert force de chose jugée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 03, pp.594</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03825454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vie privée et liberté d'expression : exercice pratique de mise en balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 01, pp.106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03664214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorsque le contrat s'invite en droit des personnes : à propos de la cession du droit à l'image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 01, pp.104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03664213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...136 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filiation maternelle de l'ex-compagne de la mère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -4930,249 +4930,249 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03737064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dommages-intérêts dans le divorce : le champ d'application des articles 266 et 1240</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 03, pp.596</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03825456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois actes de naissance et pas de nationalité française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 03, pp.591</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03825451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le certificat médical circonstancié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 02, pp.363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03737057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...136 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filiation maternelle d'une femme transgenre reconnue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -5206,2388 +5206,2388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03737063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le mineur transgenre : quand la jurisprudence change la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 02, pp.365</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03737059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belle-famille empoisonnante ou solidarité nécessaire : réflexion sur les débiteurs de l'obligation alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 03, pp.601</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03825461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'économie et le droit : à propos de l'articulation devoir de secours et prestation compensatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 03, pp.595</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03825455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Faut-il vraiment rechercher la volonté des personnes protégées représentées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 01, pp.101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03664211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...205 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Saura-t-on jamais ce qu'il en est de l'ordre public de proximité en matière de filiation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 01, pp.111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03191715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les émotions et le droit de la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de la Sorbonne / Sorbonne Law Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.25-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de visite de l'ex-conjointe de la mère : retour sur l'appréciation souveraine des juges du fond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 04, pp.870</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03603953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Conseil constitutionnel et l'embryon humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 04, pp.867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03603952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le consentement à l'AMP avec tiers donneur n'existe plus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 01, pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03191716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le juge du divorce et la liquidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 03, pp.627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03407318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refus d'homologation d'une convention liquidative : comment motiver ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 03, pp.626</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03407317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle judiciaire des mesures privatives de liberté : le législateur doit revoir sa copie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 03, pp.619</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03407312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment joue la suspension de la prescription de la nullité pour insanité d'esprit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 03, pp.623</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03407315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une interdiction de recevoir n'est pas une incapacité de disposer !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 02, pp.385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03274147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privation du droit de visite pour motifs graves : attention au dénigrement de l'autre parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 02, pp.392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03274153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'indignité du père devrait-elle vraiment décharger le fils du règlement des frais funéraires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 02, pp.391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03274152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit transitoire du divorce est conforme à la Constitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 01, pp.109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03191714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hospitalisation sans consentement et le respect des droits des patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 01, pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03191710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La liberté d'expression et la publicité pour l'infidélité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 01, pp.107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03191713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'été et les photographes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 03, pp.624</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03407316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...205 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Infans conceptus et le préjudice moral de l'enfant à naître</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 01, pp.105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03191712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le consentement de la gestatrice n'est pas requis pour l'adoption de l'enfant né d'une GPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 01, pp.115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03191718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attention à la parole de l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 01, pp.118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03191719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médecine et le droit : la nécessité des soins peut-elle justifier des irrégularités de procédure ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 04, pp.864</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03603950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petit historique sur le pouvoir discrétionnaire du juge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 04, pp.873</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03603955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de visite du compagnon de la mère : une appréciation souveraine bien différente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 04, pp.872</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03603954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Questions de principes sur l'audition du mineur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 03, pp.627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03407319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'efficacité de l'ordonnance de protection à l'épreuve de l'appréciation souveraine des juges du fond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 02, pp.389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03274150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...205 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Principe de continuité des mesures et maintien de la compétence du juge des tutelles en cas d'appel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 04, pp.865</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03603951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La prescription des actions relatives à la filiation à l'épreuve du contrôle de proportionnalité : une épreuve inutile ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 01, pp.114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03191717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection de la vie privée gagnerait-elle du terrain sur la liberté d'expression ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 02, pp.383</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03274146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accouchement sous le secret : un petit pas ou un faux pas pour le père de naissance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 02, pp.390</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03274151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Respecter les droits fondamentaux des patients hospitalisés sans consentement : une très lente progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 02, pp.380</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03274144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Âge du mineur étranger non accompagné : le contrôle accru de la Cour de cassation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 01, pp.99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03191709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...274 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le prix des liens de famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -7759,1974 +7759,1974 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03191711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour une procédure pénale respectueuse des droits de la défense des personnes protégées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 02, pp.387</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03274148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hospitalisation sans consentement : une procédure soumise au respect du contradictoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 03, pp.620</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03407313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le respect des droits du majeur protégé poursuivi pénalement suppose de connaître l'existence de la mesure de protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 03, pp.621</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03407314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie familiale de fait : un moyen pour la CEDH de sanctionner la GPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 03, pp.628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03407320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'impossible accouchement dans le secret face aux droits de l'enfant et du père</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 01, pp.75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02544721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge et le transfert d'embryon post mortem : illustration de l'arbitraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 02, pp.355</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02896156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GPA - maternité d'intention : ce sera l'adoption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04, pp.865</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03084539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La nationalité française à l'épreuve de la GPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 04, pp.835</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02453064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le juge et l'Administration : tête d'épingle ou question fondamentale de répartition des pouvoirs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 02, pp.360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02896159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'âge des mineurs non accompagnés : quand la détermination de l'âge ne présente pas toujours les garanties suffisantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 01, pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02544719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit d'être entendu et d'exprimer son avis doit être garanti à la personne protégée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 04, pp.855</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03084533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parenté transgenre : un impensé du droit français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 04, pp.866</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03084540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle du juge en matière d'hospitalisation sans consentement : cela reste assez léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 02, pp.351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02896153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoir du juge quant aux modalités de la fixation du droit de visite et d'hébergement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 04, pp.834</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02453063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMP-GPA : la transcription intégrale de l'acte de naissance étranger sauvée par les juges et condamnée par le Parlement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 01, pp.81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02544724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que ce soit clair : la transcription ne purge pas l'acte d'état civil étranger de ses vices !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 04, pp.850</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03084529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La sangle qui attache tue le lien qui soigne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 04, pp.853</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03084532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mineur non accompagné et ses juges, difficiles questions de compétence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 04, pp.852</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03084530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oh mère que je t'aime : la forclusion ou l'impossible action en contestation de maternité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 02, pp.358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02896158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'instrumentalisation de l'intérêt de l'enfant en matière de GPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 04, pp.838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02453065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une fois les portes fermées, nul ne peut contrôler la violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 01, pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02544720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les violences conjugales comme traitement inhumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 04, pp.831</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02453061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...205 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand le gracieux s'invite au contentieux : quelle procédure pour une demande d'homologation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 02, pp.353</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02896155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dignité n'est pas un concept à tout faire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 01, pp.78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02544722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">En cas de partage judiciaire, le notaire doit être désigné en justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 04, pp.833</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02453062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...136 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ceux qui veulent et ceux qui ne veulent pas être père</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 01, pp.80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02544723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fichiers d'aide à l'évaluation de la minorité : et si les départements résistaient ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 02, pp.346</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02896151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une fois n'est pas coutume : la vie privée et l'image de personnes publiques protégées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 02, pp.352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02896154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...136 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Article 371-4 du code civil : la place du parent d'intention dépend de l'intérêt de l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -9898,180 +9898,180 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03084536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La victoire des Mennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04, pp.841</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02453066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Parce qu'ils ne sont pas des enfants comme les autres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 04, pp.829</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02453060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'insanité d'esprit : retour sur la distinction du consentement et de la capacité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -10312,1353 +10312,1353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03084535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Accès à l'AMP : âge limite pour un homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 03, pp.557</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce qu'un concubinage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 01, pp.84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internet, vie privée et liberté d'expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 02, pp.302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le contrôle des motifs graves en cas de suppression d'un droit de visite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 03, pp.567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02452999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préserver le droit de visite des grands-parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 03, pp.566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02452998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prestation compensatoire est-elle une forme indirecte de rémunération du travail domestique et parental ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 01, pp.85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02452865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorsqu'une personne n'a pas d'acte de naissance, comment prouver son identité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 03, pp.550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02452988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liberté et sécurité : l'épreuve des soins psychiatriques sans consentement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 02, pp.298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02452927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'égalité entre les hommes et les femmes au prisme de la nationalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 01, pp.82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02452863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La révision des rentes viagères pour avantage excessif : précisions sur l'application d'une disposition transitoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 03, pp.560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02452994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise en matière de filiation : une question d'identité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 02, pp.305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02452931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'âge du mineur étranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 01, pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02452861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mariage de la personne protégée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 01, pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02452862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fin de vie : l'indignité procédurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 03, pp.552</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02452989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...205 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le délaissement parental et l'intérêt supérieur de l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 03, pp.568</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02453000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversion de la rente en capital, une obligation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 02, pp.304</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le mariage de la personne sous tutelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 03, pp.554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02452990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l'enfant adultérin hérite de l'État, une nouvelle fois !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 02, pp.306</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nationalité française par adoption : une jurisprudence pragmatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 02, pp.301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02452928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...205 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment caractériser le délit d'abandon de famille en cas de non-paiement d'une prestation compensatoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -12106,939 +12106,939 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02452867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pas de possession d'état pour le parent de même sexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 02, pp.375</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02250165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tests ADN et la certitude de la paternité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 03, pp.638</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02250235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour de justice et les limites à la liberté matrimoniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 04, pp.870</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02250283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'homosexualité d'un homme politique et sa vie privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 04, pp.864</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02250280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">GPA : toujours la même et mauvaise solution refusant la transcription de la filiation maternelle d'intention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 02, pp.377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02250166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le choix d'un établissement scolaire ou les méandres de la notion d'acte usuel en matière d'autorité parentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 03, pp.633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02250233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoption plénière de l'enfant du conjoint à la suite d'une « procréation amicale » : que devient le père biologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 02, pp.371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02250163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La volonté de savoir : non à l'expertise sanguine in futurum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 03, pp.635</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02250234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...274 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faut-il supprimer la prestation compensatoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 02, pp.369</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02250162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coparentalité à l'épreuve : suppression d'un droit de visite pour motifs graves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 04, pp.873</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02250285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Prestation compensatoire : ça n'est pas mathématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 04, pp.872</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02250284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nullité des conventions liquidatives conclues avant l'instance en divorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 01, pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02250085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription de l'acte de naissance des enfants nés par GPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 01, pp.88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02250087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remise en cause de l'interdiction de la GPA en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
@@ -13085,318 +13085,318 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02263087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Trouble mental et procès pénal : le fou est suffisamment puni par sa propre folie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 04, pp.868</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02250282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le port du voile dans les prétoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 04, pp.867</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02250281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La dignité, principe à valeur constitutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 04, pp.863</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02250279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'anonymat du donneur de gamètes devant le Conseil d'État : bis repetita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 01, pp.86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02250086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...136 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance des unions homosexuelles en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -13499,180 +13499,180 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02250232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pas d'adoption plénière de l'enfant de la concubine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 02, pp.373</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02250164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La perte d'un père est pour l'enfant un préjudice moral, même s'il ne l'a pas connu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 01, pp.92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02250088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Égalité hommes et femmes - Luttes contre les violences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -13775,1215 +13775,1215 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02214352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pension alimentaire : l'usage des barèmes en débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44, pp.2968</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02213918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit affecté : l'interdépendance des contrats mise à mal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 01, pp.189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régimes matrimoniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 02, pp.442</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pupille de l'Etat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 04, pp.898</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02249240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congé de paternité et d'accueil de l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 01, pp.185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02249092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces de rencontre : consécration et réglementation d'une pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 01, pp.183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02249091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absentéisme scolaire - Suppression du contrat de responsabilité parentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 02, pp.443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02249146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariage - Personnes du même sexe - Adoption - Nom - Etat-civil - Livret de famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 03, pp.675</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02249194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Pension alimentaire : l'usage des barèmes en débat</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Embryon - Recherche - Cellules souches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 04, pp.895</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le point sur la publicité des demandes de changement de régime matrimonial : une profusion de décrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 01, pp.188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publicité foncière : précision de compétence et simplification de procédure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 01, pp.195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi n° 2013-404 du 17 mai 2013 ouvrant le mariage aux couples de personnes de même sexe. Au passé, présent et futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 44, pp.2968</w:t>
-[...377 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">, 2013, 25, pp.1697</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02213646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dons croisés d'organes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 04, pp.778</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Autorité parentale - Mineur - Interdiction de sortie du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 04, pp.783</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02249049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur la personne humaine - Autorisation - Protection - Examen caractéristiques génétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 02, pp.384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02248970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divorce - Convention d'honoraires - Autorité parentale - Médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 01, pp.159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02248926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pacte civil de solidarité - Enregistrement par le notaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 04, pp.780</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02249047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -15306,249 +15306,249 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02248777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entrepreneur individuel à responsabilité limitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 03, pp.632</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02248705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Loi n° 2010-121 du 8 février 2010 tendant à inscrire l'inceste commis sur les mineurs dans le code pénal et à améliorer la détection et la prise en charge des victimes d'actes incestueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 02, pp.381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02248656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositions fiscales intéressant la famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 01, pp.169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02248612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Famille du détenu - Vie privée et familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -16341,180 +16341,180 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02247923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Personnes publiques - Propriété</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 03, pp.633</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02247970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réforme des successions et des libéralités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 03, pp.612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02247968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etrangers - Conditions d'entrée et de séjour - Mariage - Filiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -16617,387 +16617,387 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02247921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Loi de finances - Mesures d'ordre familial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 02, pp.474</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02247740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Principe de précaution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 02, pp.490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02247743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformité des biens - Transposition de la directive 99/44</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 02, pp.483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02247742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réforme de la filiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 04, pp.836</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02247822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juridictions - Compétences civiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 03, pp.662</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02247779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commercialisation à distance de services financiers auprès des consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -17031,165 +17031,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02247824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Loi n° 2005-102 du 11 février 2005 pour l'égalité des droits et des chances, la participation et la citoyenneté des personnes handicapées et Loi n° 2004-1486 du 30 décembre 2004 portant création de la Haute autorité de lutte contre les discriminations et pour l'égalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 02, pp.467</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02247738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Droits des malades - Fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 03, pp.645</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02247777v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02247738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décret n° 2005-41 du 19 janvier 2005 relatif à l'inscription des naissances sur les tables annuelles et décennales de l'état civil modifiant le décret n° 51-284 du 3 mars 1951 relatif aux tables annuelles et décennales de l'état civil, modifié par le décret n° 58-311 du 28 mars 1958</w:t>
               </w:r>
@@ -17867,51 +17867,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197692v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Leroyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197689v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197686v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571712v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667281v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773582v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667280v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667277v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571709v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773580v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773583v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773578v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667278v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773579v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571713v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571711v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571710v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667282v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667279v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947076v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460219v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460220v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267220v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057899v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947077v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947074v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947079v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057906v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460224v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267224v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267221v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267225v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267223v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057903v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057904v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267219v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057905v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947073v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460222v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460223v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460221v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267222v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057901v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737062v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825449v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737056v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737065v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737061v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664216v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664217v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664215v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664210v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664212v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825453v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825459v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825450v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825458v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825452v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825460v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737058v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664214v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664213v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825457v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825454v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737064v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737057v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825456v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825451v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737063v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664211v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737059v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825461v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825455v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603952v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191716v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407318v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407317v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407312v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407315v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274147v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274153v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274152v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191714v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191710v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191713v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407316v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191715v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879040v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603953v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407319v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603954v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603950v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603955v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274150v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191712v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191718v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191719v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191717v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191709v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603951v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274144v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274146v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274151v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274149v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274145v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191711v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407314v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407313v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407320v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274148v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453064v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896159v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544719v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084533v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084540v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896153v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453063v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544724v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084529v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084532v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084530v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896158v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453065v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544720v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453061v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544721v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896156v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084539v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453062v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544722v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896155v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896154v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896151v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544723v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084537v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084534v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084536v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453060v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453066v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896152v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896157v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084538v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084535v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452999v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452998v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452865v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452988v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452927v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452863v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452994v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452931v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452861v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452862v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452989v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452993v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452864v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452929v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452990v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452928v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453000v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452930v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452932v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452995v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452992v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452866v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452933v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452997v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452996v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452867v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250166v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250233v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250163v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250234v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250165v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250235v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250283v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250280v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250284v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250285v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250085v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250087v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250162v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263087v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dionisi-Peyrusse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250279v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250086v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250282v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250281v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250084v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250232v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250088v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250164v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249420v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214352v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249240v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249092v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249091v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249146v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249194v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213918v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249094v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249145v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249239v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249093v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249096v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213646v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249049v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248970v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248926v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249047v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249046v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248817v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248864v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248818v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bacache" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248863v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248777v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248656v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248612v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248705v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248611v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248523v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248477v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248478v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248432v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248248v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248347v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248346v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248250v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248123v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248073v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247923v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247968v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247970v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248026v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247921v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247743v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247742v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247822v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247779v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247740v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247824v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247777v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247738v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247737v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02246673v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879012v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092577v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fricero" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verni&#232;res" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979909v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Murat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01880855v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197692v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Leroyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197689v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197686v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571709v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773580v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571712v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667281v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773582v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773581v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667280v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667277v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773578v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667278v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773579v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571713v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571710v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571711v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667282v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667279v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057906v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460224v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267224v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267221v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947076v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460219v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460220v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267220v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057899v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267218v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947077v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947074v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947079v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947075v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057904v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057903v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267225v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267219v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057905v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947073v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460222v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460223v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460221v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057901v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947078v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267222v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825462v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737058v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825449v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737056v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737065v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737061v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664216v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664217v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664210v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664212v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825453v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825459v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825450v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825458v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825452v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825460v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825457v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825454v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664214v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664213v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737064v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825456v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825451v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737057v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737063v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737059v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825461v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825455v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664211v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191715v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879040v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603953v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603952v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191716v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407318v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407317v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407312v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407315v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274147v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274153v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274152v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191714v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191710v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191713v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407316v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191712v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191718v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191719v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603950v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603955v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603954v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407319v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274150v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603951v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191717v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274146v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274151v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274144v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191709v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274149v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274145v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191711v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274148v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407313v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407314v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407320v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544721v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896156v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084539v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453064v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896159v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544719v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084533v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084540v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896153v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453063v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544724v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084529v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084532v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084530v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896158v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453065v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544720v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453061v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896155v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544722v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453062v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544723v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896151v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896154v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084537v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084534v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084536v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453066v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453060v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896152v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896157v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084538v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084535v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452993v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452864v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452929v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452999v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452998v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452865v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452988v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452927v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452863v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452994v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452931v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452861v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452862v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452989v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453000v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452930v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452990v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452932v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452928v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452995v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452992v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452866v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452933v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452997v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452996v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452867v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250165v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250235v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250283v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250280v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250166v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250233v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250163v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250234v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250162v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250285v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250284v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250085v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250087v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263087v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dionisi-Peyrusse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250282v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250281v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250279v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250086v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250084v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250232v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250164v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250088v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249420v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214352v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213918v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249094v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249145v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249240v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249092v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249091v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249146v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249194v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249239v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249093v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249096v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213646v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249046v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249049v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248970v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248926v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249047v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248817v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248864v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248818v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bacache" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248863v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248777v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248705v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248656v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248612v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248611v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248523v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248477v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248478v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248432v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248248v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248347v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248346v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248250v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248123v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248073v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247923v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247970v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247968v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248026v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247921v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247740v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247743v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247742v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247822v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247779v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247824v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247738v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247777v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247737v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02246673v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879012v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092577v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fricero" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verni&#232;res" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979909v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Murat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01880855v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>