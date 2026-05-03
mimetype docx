--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -218,261 +218,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Place of Show': Commodities and the Commerce of Gazes in Ben Jonson’s Entertainment at Britain’s</w:t>
+                <w:t xml:space="preserve">Objets domestiques, entre privé et public (XVIe-XVIIe siècle) - Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 77, </w:t>
+              <w:t xml:space="preserve">Albineana, Cahiers d'Aubigné</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32, pp.11-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1718.4713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/albin.2020.1715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03919805v1</w:t>
+                <w:t xml:space="preserve">halshs-03918725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maison du pasteur. Économie des objets et sanctification de ­l’espace domestique dans The Country Parson de George Herbert</w:t>
+                <w:t xml:space="preserve">The Place of Show': Commodities and the Commerce of Gazes in Ben Jonson’s Entertainment at Britain’s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Albineana, Cahiers d'Aubigné</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32, pp.153-176. </w:t>
+              <w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/albin.2020.1725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/1718.4713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03918679v1</w:t>
+                <w:t xml:space="preserve">hal-03919805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objets domestiques, entre privé et public (XVIe-XVIIe siècle) - Introduction</w:t>
+                <w:t xml:space="preserve">La maison du pasteur. Économie des objets et sanctification de ­l’espace domestique dans The Country Parson de George Herbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Albineana, Cahiers d'Aubigné</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 32, pp.11-22. </w:t>
+              <w:t xml:space="preserve">, 2020, 32, pp.153-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/albin.2020.1715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/albin.2020.1725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03918725v1</w:t>
+                <w:t xml:space="preserve">halshs-03918679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« 'Oh my black soul!' Vanité et conscience dans les sonnets sacrés de John Donne »</w:t>
               </w:r>
@@ -910,174 +910,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Sidney et les Psaumes : de la traduction au chant virtuose d’une femme poète</w:t>
+                <w:t xml:space="preserve">‘O write in brasse’: George Herbert’s trajectory from pen to print</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société de l'Histoire du Protestantisme Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Acts of Writing, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/episteme.402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01408833v1</w:t>
+                <w:t xml:space="preserve">hal-01408846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘O write in brasse’: George Herbert’s trajectory from pen to print</w:t>
+                <w:t xml:space="preserve">Mary Sidney et les Psaumes : de la traduction au chant virtuose d’une femme poète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société de l'Histoire du Protestantisme Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 158, pp.385-403</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/episteme.402⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01408846v1</w:t>
+                <w:t xml:space="preserve">hal-01408833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘The Name of Psalmes will speak for me’ : Le rôle des psaumes dans la conception sidnéienne de la musique de la poésie</w:t>
               </w:r>
@@ -2303,346 +2303,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contentious Communion - Introduction</w:t>
+                <w:t xml:space="preserve">The Saint Bartholomew’s Day Massacre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Edward and George Herbert in the European Republic of Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Manchester University Press, pp.1-32, 2022, </w:t>
+              <w:t xml:space="preserve">, Manchester University Press, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7765/9781526164087.00005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7765/9781526164087.00007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03918583v1</w:t>
+                <w:t xml:space="preserve">halshs-03918598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Saint Bartholomew’s Day Massacre</w:t>
+                <w:t xml:space="preserve">Contentious Communion - Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Marie Miller-Blaise; Greg Miller. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Edward and George Herbert in the European Republic of Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Manchester University Press, 2022, </w:t>
+              <w:t xml:space="preserve">, Manchester University Press, pp.1-32, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7765/9781526164087.00007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7765/9781526164087.00005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03918598v1</w:t>
+                <w:t xml:space="preserve">halshs-03918583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Pélerin Passionné - Notice et notes</w:t>
+                <w:t xml:space="preserve">Phénix et Colombe. Notice et Notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Michel Déprats; Gisèle Venet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shakespeare. Sonnets et autres poèmes, Œuvres complètes vol. VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Gallimard, pp.814-828, 2021, La Pléiade, 978-2-07-283017-4</w:t>
+              <w:t xml:space="preserve">, pp.828-840, 2021, La Pléiade, 978-2-07-283017-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920361v1</w:t>
+                <w:t xml:space="preserve">hal-03920380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénix et Colombe. Notice et Notes</w:t>
+                <w:t xml:space="preserve">Le Pélerin Passionné - Notice et notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Michel Déprats; Gisèle Venet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shakespeare. Sonnets et autres poèmes, Œuvres complètes vol. VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.828-840, 2021, La Pléiade, 978-2-07-283017-4</w:t>
+              <w:t xml:space="preserve">, Gallimard, pp.814-828, 2021, La Pléiade, 978-2-07-283017-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920380v1</w:t>
+                <w:t xml:space="preserve">hal-03920361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shakespeare poète: Subversion de la muse</w:t>
               </w:r>
@@ -2841,139 +2841,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« ‘A forraine Righteousness, to my succour’ : le sermon ou la justification de l'élégie dans la commémoration de Lady Danvers (1627) »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circulations Matérielles et Hybridation des Disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Fennetaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Oddo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Sermon et la Mort. Discours et pratiques en France et en Angleterre, XVIe-XVIIe siècle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Objets nomades. Circulations matérielles, appropriations et identités à l'âge de la première mondialisation, 16e-18e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03919689v1</w:t>
+                <w:t xml:space="preserve">hal-02915794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« &amp;quot;La toilette de Monluc&amp;quot; : le brouillage de l’identité par le costume, au service de la stratégie militaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Fennetaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3001,549 +3014,536 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Objets nomades : circulations, appropriations et identités à l’ère de la première mondialisation (XVIe-XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-503-58707-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulations Matérielles et Hybridation des Disciplines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« ‘A forraine Righteousness, to my succour’ : le sermon ou la justification de l'élégie dans la commémoration de Lady Danvers (1627) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paula Barros. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Objets nomades. Circulations matérielles, appropriations et identités à l'âge de la première mondialisation, 16e-18e siècle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Sermon et la Mort. Discours et pratiques en France et en Angleterre, XVIe-XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2020, 978-2-406-10029-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10029-4.p.0259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878423v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Circulations matérielles dans le monde à l’époque moderne. Objets nomades et hybridation des disciplines »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circulations Matérielles et Hybridation des Disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Fennetaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Oddo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Objets nomades. Circulations matérielles, appropriations et formations des identités à l'ère de la première mondialisation, XVIe-XVIIIe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brepols, pp.8-35, 2020, Global Matters, 978-2-503-58707</w:t>
+              <w:t xml:space="preserve">Objets nomades. Circulations matérielles, appropriations et identités à l'âge de la première mondialisation, 16e-18e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03919646v1</w:t>
+                <w:t xml:space="preserve">hal-03878423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulations Matérielles et Hybridation des Disciplines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Circulations matérielles dans le monde à l’époque moderne. Objets nomades et hybridation des disciplines »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Fennetaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Oddo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ariane Fennetaux; Anne-Marie Miller-Blaise; Nancy Oddo. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Objets nomades. Circulations matérielles, appropriations et identités à l'âge de la première mondialisation, 16e-18e siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brepols, 2020</w:t>
+              <w:t xml:space="preserve">Objets nomades. Circulations matérielles, appropriations et formations des identités à l'ère de la première mondialisation, XVIe-XVIIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.8-35, 2020, Global Matters, 978-2-503-58707</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915794v1</w:t>
+                <w:t xml:space="preserve">hal-03919646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance History</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le bouclier de Satan dans Paradise Lost (1674), objet d’incertitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïla Ghermani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Cottegnies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sukic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">King Henry V</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Objets et anatomie du corps héroïque dans l’Europe de la première modernité.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier, 2019, Classiques Garnier</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03919668v1</w:t>
+                <w:t xml:space="preserve">hal-04504855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bouclier de Satan dans Paradise Lost (1674), objet d’incertitude</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laïla Ghermani</w:t>
+                <w:t xml:space="preserve">Performance History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...36 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karen Britland; Line Cottegnies. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Objets et anatomie du corps héroïque dans l’Europe de la première modernité.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">King Henry V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury Publishing Plc, pp.47-74, 2019, Arden Early Modern Drama Guides, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5040/9781474280136.ch-002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504855v1</w:t>
+                <w:t xml:space="preserve">hal-03919668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“No Temple but the wood[en]” : Stagecraft and the Staging of the Theatre’s Materiality</w:t>
               </w:r>
@@ -4299,51 +4299,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553452v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Miller-Blaise" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sukic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7190/jms.4.2024.pp45-61" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919805v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.4713" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918679v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/albin.2020.1725" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918725v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/albin.2020.1715" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919817v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09329-9.p.0020" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918462v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Britland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.2445" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722598v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408823v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408813v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408827v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408833v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408846v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.402" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408859v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.646" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408874v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408876v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408882v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408887v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408891v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407408v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Fuga" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lescoutre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Paccou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Szanto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785948v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-the-ecology-of-dress-in-shakespeare-and-his-contemporaries.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918566v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Miller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7765/9781526164087" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915793v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fennetaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Oddo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02509832v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08404-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058620v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gheeraert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Venet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gheeraert-Graffeuille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/les-voix-de-dieu-litterature-et-prophetie-en-angleterre-et-en-france-lage-baroque#" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338358v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lacombe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918583v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7765/9781526164087.00005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7765/9781526164087.00007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920361v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920327v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919655v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920393v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919689v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10029-4.p.0259" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352130v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Viaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878423v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919646v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915794v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919668v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781474280136.ch-002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504855v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Ghermani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722590v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445716v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445738v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445811v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445814v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786459v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Propos Recueillis Par" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perry Mills" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.8288" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533031v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553452v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Miller-Blaise" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sukic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7190/jms.4.2024.pp45-61" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918725v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/albin.2020.1715" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919805v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.4713" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918679v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/albin.2020.1725" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919817v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09329-9.p.0020" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918462v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Britland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.2445" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722598v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408823v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408813v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408827v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408846v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.402" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408833v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408859v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.646" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408874v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408876v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408882v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408887v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408891v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407408v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Fuga" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lescoutre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Paccou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Szanto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785948v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-the-ecology-of-dress-in-shakespeare-and-his-contemporaries.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918566v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Miller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7765/9781526164087" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915793v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fennetaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Oddo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02509832v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08404-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058620v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gheeraert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Venet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gheeraert-Graffeuille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/les-voix-de-dieu-litterature-et-prophetie-en-angleterre-et-en-france-lage-baroque#" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338358v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lacombe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918598v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7765/9781526164087.00007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918583v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7765/9781526164087.00005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920380v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920361v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920327v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919655v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920393v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915794v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352130v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Viaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919689v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10029-4.p.0259" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878423v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919646v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504855v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Ghermani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919668v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781474280136.ch-002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722590v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445716v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445738v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445811v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445814v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786459v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Propos Recueillis Par" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perry Mills" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.8288" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533031v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>