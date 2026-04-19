--- v0 (2026-03-16)
+++ v1 (2026-04-19)
@@ -1910,165 +1910,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs, Episode # 2 : &amp;quot;La restructuration des dettes, vers une harmonisation des droits ?&amp;quot; -Intervenants, Valérie Gomez-Bassac, Moulay Mohamed Lahbib Rhalib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Romani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences," Entreprises en difficulté : prévention et restructuration - Approche comparative et prospective Europe/EU/Afrique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Marie Romani, Nov 2018, Faculté de droit Université de Toulon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Propos conclusifs, &amp;quot;L'impact environnemental dans l'élaboration du droit de la restructuration des dettes des PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Romani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences, "Entreprises en difficulté : prévention et restructuration -Approche comparative et prospective Europe/EU/Afrique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne-Marie Romani, Nov 2018, Faculté de droit Université de Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941767v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01928297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouverture de la conférence de Maître Thierry Martinez Président de la chambre départementale des huissiers de justice du Var, 16 novembre 2016</w:t>
               </w:r>
@@ -2117,165 +2117,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ouverture de la conférence de Maître Thierry Martinez, Président de la chambre départementale des huissiers de justice du Var, 28 novembre 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Romani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence, "Statut et pouvoirs de l'huissier de justice"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Marie Romani, Nov 2016, Faculté de droit Université de Toulon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Propos introductifs (Ouverture colloque)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Romani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque, "La banque dans tous ses (E)états - Intermédiation et croissance - Regards croisés France, Belgique, Italie, Maroc, Sénégal"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne-Marie Romani, Apr 2015, Faculté de droit Université de Toulon, France. pp.266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964745v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01742678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipation du risque de défaillance et prise de risques économiques</w:t>
               </w:r>
@@ -3584,51 +3584,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C18796D"/>
+    <w:nsid w:val="FFE32E11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3815,51 +3815,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-marie-romani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2253-7952" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174175140" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285714v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Romani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876632v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876534v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726529v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726313v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726545v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728228v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728245v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728257v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728330v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728542v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729659v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Honorat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730056v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730062v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729973v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730010v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730068v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730073v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730076v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918558v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936632v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914987v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941767v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928297v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742662v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964745v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742678v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779821v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779933v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742647v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736428v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736425v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736307v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710854v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cdpc.univ-tln.fr/agenda.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728281v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728341v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-frison-roche.com/produit/247/9782876713642/Procedures%20collectives%20et%20droit%20des%20affaires" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705456v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728213v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728537v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059833v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941843v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736431v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-marie-romani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2253-7952" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174175140" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285714v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Romani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876632v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876534v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726529v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726313v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726545v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728228v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728245v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728257v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728330v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728542v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729659v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Honorat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730056v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730062v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729973v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730010v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730068v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730073v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730076v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918558v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936632v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914987v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928297v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941767v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742662v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742678v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964745v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779821v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779933v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742647v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736428v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736425v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736307v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710854v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cdpc.univ-tln.fr/agenda.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728281v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728341v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-frison-roche.com/produit/247/9782876713642/Procedures%20collectives%20et%20droit%20des%20affaires" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705456v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728213v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728537v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059833v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941843v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736431v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>