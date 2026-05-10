--- v1 (2026-04-19)
+++ v2 (2026-05-10)
@@ -1910,165 +1910,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Propos conclusifs, &amp;quot;L'impact environnemental dans l'élaboration du droit de la restructuration des dettes des PME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Romani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences, "Entreprises en difficulté : prévention et restructuration -Approche comparative et prospective Europe/EU/Afrique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Marie Romani, Nov 2018, Faculté de droit Université de Toulon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Propos introductifs, Episode # 2 : &amp;quot;La restructuration des dettes, vers une harmonisation des droits ?&amp;quot; -Intervenants, Valérie Gomez-Bassac, Moulay Mohamed Lahbib Rhalib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Romani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences," Entreprises en difficulté : prévention et restructuration - Approche comparative et prospective Europe/EU/Afrique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne-Marie Romani, Nov 2018, Faculté de droit Université de Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928297v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01941767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouverture de la conférence de Maître Thierry Martinez Président de la chambre départementale des huissiers de justice du Var, 16 novembre 2016</w:t>
               </w:r>
@@ -3584,51 +3584,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FFE32E11"/>
+    <w:nsid w:val="55D3D811"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3815,51 +3815,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-marie-romani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2253-7952" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174175140" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285714v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Romani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876632v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876534v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726529v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726313v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726545v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728228v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728245v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728257v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728330v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728542v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729659v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Honorat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730056v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730062v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729973v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730010v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730068v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730073v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730076v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918558v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936632v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914987v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928297v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941767v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742662v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742678v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964745v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779821v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779933v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742647v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736428v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736425v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736307v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710854v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cdpc.univ-tln.fr/agenda.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728281v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728341v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-frison-roche.com/produit/247/9782876713642/Procedures%20collectives%20et%20droit%20des%20affaires" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705456v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728213v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728537v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059833v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941843v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736431v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-marie-romani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2253-7952" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174175140" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285714v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Romani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876632v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876534v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726529v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726313v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726545v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728228v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728245v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728257v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728330v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728542v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729659v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Honorat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730056v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730062v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729973v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730010v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730068v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730073v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730076v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918558v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936632v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914987v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941767v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928297v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742662v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742678v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964745v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779821v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779933v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742647v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736428v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736425v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736307v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710854v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cdpc.univ-tln.fr/agenda.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728281v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728341v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-frison-roche.com/produit/247/9782876713642/Procedures%20collectives%20et%20droit%20des%20affaires" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705456v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728213v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728537v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059833v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941843v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736431v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>