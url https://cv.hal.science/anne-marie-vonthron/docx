--- v0 (2026-03-27)
+++ v1 (2026-05-06)
@@ -2091,394 +2091,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution du modèle du comportement planifié à la prédiction de l'entrée en formation professionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Lagabrielle</w:t>
+                <w:t xml:space="preserve">Les profils recherchés et rejetés par des recruteurs professionnels en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laberon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Vonthron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Pouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, pp.43-54</w:t>
+              <w:t xml:space="preserve">, 2008, pp.238-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058693v1</w:t>
+                <w:t xml:space="preserve">hal-01058688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les profils recherchés et rejetés par des recruteurs professionnels en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Laberon</w:t>
+                <w:t xml:space="preserve">Contribution du modèle du comportement planifié à la prédiction de l'entrée en formation professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lagabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, pp.238-257</w:t>
+              <w:t xml:space="preserve">, 2008, pp.43-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058688v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le maintien en formation professionnelle qualifiante : effets de déterminants motivationnels, cognitifs et sociaux</w:t>
+                <w:t xml:space="preserve">Les facteurs explicatifs des types d'intention de suivre une formation professionnelle continue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lagabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 36, pp.401-420</w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13, pp.59-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058834v1</w:t>
+                <w:t xml:space="preserve">hal-01058855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les facteurs explicatifs des types d'intention de suivre une formation professionnelle continue</w:t>
+                <w:t xml:space="preserve">Le maintien en formation professionnelle qualifiante : effets de déterminants motivationnels, cognitifs et sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lagabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 13, pp.59-70</w:t>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36, pp.401-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058855v1</w:t>
+                <w:t xml:space="preserve">hal-01058834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2693,526 +2693,483 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epuisement professionnel chez les télétravailleur.se.s en contexte de crise sanitaire : rôle de l’insécurité professionnelle, des exigences organisationnelles et des usages de technologies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyser les facteurs stressants chez les enseignants-stagiaires: une recherche à visée de prévention pour la formation aux métiers de l’enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e congrès international de psychologie du travail (AIPTLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Psychologie du Travail en Langue Française, Jul 2021, Paris (Online), France</w:t>
+              <w:t xml:space="preserve">Congrès International en Education «L’enseignement face aux défis du nouveau siècle»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Ibn Tofaïl, Jan 2021, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03464915v1</w:t>
+                <w:t xml:space="preserve">hal-04259289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of Academic burnout scale among Maroccan trainee teachers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisations des transitions psychosociales en vie de travail et en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Vonthron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Health Vigilance VIGISAN 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Ibn Tofail Kénitra, Jul 2021, Kenitra, Morocco</w:t>
+              <w:t xml:space="preserve">Conférence invitée au Laboratoire de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix Marseille Université, Mar 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259133v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser les facteurs stressants chez les enseignants-stagiaires: une recherche à visée de prévention pour la formation aux métiers de l’enseignement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La relation entre l’insécurité de l’emploi, l’épuisement émotionnel et le désengagement au travail expliquée par l’enrichissement et le conflit travail/famille : quelles différences de genre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Giunchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ghislieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Vonthron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International en Education «L’enseignement face aux défis du nouveau siècle»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Ibn Tofaïl, Jan 2021, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">XX1ème Congrès International de Psychologie du Travail de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale de psychologie du travail de langue française (AIPTLF), Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259289v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisations des transitions psychosociales en vie de travail et en formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of Academic burnout scale among Maroccan trainee teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Boumaaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. El Madhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Darif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Soulaymani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Vonthron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence invitée au Laboratoire de Psychologie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aix Marseille Université, Mar 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Congress on Health Vigilance VIGISAN 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Ibn Tofail Kénitra, Jul 2021, Kenitra, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259288v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relation entre l’insécurité de l’emploi, l’épuisement émotionnel et le désengagement au travail expliquée par l’enrichissement et le conflit travail/famille : quelles différences de genre ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chiara Ghislieri</w:t>
+                <w:t xml:space="preserve">Effets des processus motivationnels, capacitaires et d’engagement sur les issues formatives d’adultes inscrits en formation à distance et en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Vayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Vonthron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX1ème Congrès International de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association internationale de psychologie du travail de langue française (AIPTLF), Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259136v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socialisation organisationnelle du retour dans le milieu de travail d’origine après un congé légal de longue durée : quelles difficultés perçues ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3228,234 +3185,277 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX1ème Congrès International de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association internationale de psychologie du travail de langue française (AIPTLF), Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des processus motivationnels, capacitaires et d’engagement sur les issues formatives d’adultes inscrits en formation à distance et en ligne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incidences des situations informelles de travail nomade et médiatisé sur le rapport à l’organisation, les équilibres de vie et la santé des salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Périssé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Vayre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Vonthron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX1ème Congrès International de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association internationale de psychologie du travail de langue française (AIPTLF), Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259139v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidences des situations informelles de travail nomade et médiatisé sur le rapport à l’organisation, les équilibres de vie et la santé des salariés</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Epuisement professionnel chez les télétravailleur.se.s en contexte de crise sanitaire : rôle de l’insécurité professionnelle, des exigences organisationnelles et des usages de technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wodociag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ghisleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Sanseverino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Dolce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XX1ème Congrès International de Psychologie du Travail de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association internationale de psychologie du travail de langue française (AIPTLF), Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">21e congrès international de psychologie du travail (AIPTLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Psychologie du Travail en Langue Française, Jul 2021, Paris (Online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259138v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé psychologique au travail des enseignants dans le milieu scolaire</w:t>
               </w:r>
@@ -3504,519 +3504,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé au travail au regard de la psychologie du travail et des dysfonctionnements émotionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition psychosociale d'expatriation professionnelle : le cas des expatriés français en Arabie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modhawi Alhammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Vayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Vonthron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence invitée par l’Unité de Neurosciences Cognitivo-Comportementales de la Faculté des Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Ibn Tofaïl, Oct 2019, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">2ème Colloque International Travailler, s’orienter : quel(s) sens de vie “Regards Croisés sur le Sens”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM - Université Paris Descartes, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259293v1</w:t>
+                <w:t xml:space="preserve">hal-04262385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement international des pratiques et de la recherche en psychologie du travail soutenu par les missions de l’OIT pour la justice sociale et le travail décent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inscription spatio-temporelle des usages des technologies digitales à des fins professionnelles : conséquences sur l’engagement au travail, l’interface travail-« hors travail » et le rapport à internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Vayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Vonthron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Études du Sénat du Centenaire de l’Organisation Internationale du Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sénat, Apr 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international et interdisciplinaire : Dé-Libérer le Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d’études sur le travail et la santé au travail (Gestes), Nov 2019, Colloque international et interdisciplinaire : Dé-Libérer le Travail, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259294v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition psychosociale d'expatriation professionnelle : le cas des expatriés français en Arabie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Transition psychosociale d’expatriation professionnelle : le cas des expatriés français en Arabie Saoudite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modhawi Alhammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Vayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Vonthron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Colloque International Travailler, s’orienter : quel(s) sens de vie “Regards Croisés sur le Sens”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNAM - Université Paris Descartes, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque International SENS «travailler, s’orienter, quel(s) sens de vie?»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Descartes; CNAM, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262385v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inscription spatio-temporelle des usages des technologies digitales à des fins professionnelles : conséquences sur l’engagement au travail, l’interface travail-« hors travail » et le rapport à internet</w:t>
+                <w:t xml:space="preserve">Inscription spatio-temporelle des usages des technologies digitales à des fins professionnelles : conséquences sur l’engagement au travail, l’interface travail-« hors travail » et le rapport à Internet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Vayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Vonthron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international et interdisciplinaire : Dé-Libérer le Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d’études sur le travail et la santé au travail (Gestes), Nov 2019, Colloque international et interdisciplinaire : Dé-Libérer le Travail, France</w:t>
+              <w:t xml:space="preserve">Colloque International et Interdisciplinaire “Dé-libérer le travail”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Gestes, Nov 2019, La Plaine Saint Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259147v1</w:t>
+                <w:t xml:space="preserve">hal-04262443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition psychosociale d’expatriation professionnelle : le cas des expatriés français en Arabie Saoudite</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement international des pratiques et de la recherche en psychologie du travail soutenu par les missions de l’OIT pour la justice sociale et le travail décent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Vonthron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International SENS «travailler, s’orienter, quel(s) sens de vie?»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Descartes; CNAM, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'Études du Sénat du Centenaire de l’Organisation Internationale du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sénat, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259143v1</w:t>
+                <w:t xml:space="preserve">hal-04259294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inscription spatio-temporelle des usages des technologies digitales à des fins professionnelles : conséquences sur l’engagement au travail, l’interface travail-« hors travail » et le rapport à Internet.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Santé au travail au regard de la psychologie du travail et des dysfonctionnements émotionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Vonthron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International et Interdisciplinaire “Dé-libérer le travail”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS Gestes, Nov 2019, La Plaine Saint Denis, France</w:t>
+              <w:t xml:space="preserve">Conférence invitée par l’Unité de Neurosciences Cognitivo-Comportementales de la Faculté des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Ibn Tofaïl, Oct 2019, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262443v1</w:t>
+                <w:t xml:space="preserve">hal-04259293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé et qualité de vie des salariés en situations de travail nomade via les technologies numériques</w:t>
               </w:r>
@@ -4268,329 +4268,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs relationnels et psychologiques affectant la participation aux examens et la réussite d’adultes inscrits en formation universitaire en ligne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobilités professionnelles à l’international: les transitions psychosociales en jeu dans les trajectoires d’expatriation et de repatriation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Vonthron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXème Congrès de l’AIPTLF “Le temps des défis : (R)Evolution du Travail et des Organisations”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Psychologie du Travail de Langue Française, Jul 2018, Bordeaux (FR), France</w:t>
+              <w:t xml:space="preserve">Journée Nationale d’Etude de l’Association Française de Psychologie du Travail et des Organisations (AFPTO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Psychologie du Travail et des Organisations (AFPTO), Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262485v1</w:t>
+                <w:t xml:space="preserve">hal-04259300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilités professionnelles à l’international: les transitions psychosociales en jeu dans les trajectoires d’expatriation et de repatriation.</w:t>
+                <w:t xml:space="preserve">Intention d’accéder à un poste de superviseur.e chez les futur.e.s diplômé.e.s de l’enseignement supérieur : Effets de l’identité de genre et de l’auto-efficacité dans le leadership</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Vayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nationale d’Etude de l’Association Française de Psychologie du Travail et des Organisations (AFPTO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Psychologie du Travail et des Organisations (AFPTO), Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">XXème Congrès de l’AIPTLF “Le temps des défis : (R)Evolution du Travail et des Organisations”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Psychologie du Travail de Langue Française, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259300v1</w:t>
+                <w:t xml:space="preserve">hal-04262470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intention d’accéder à un poste de superviseur.e chez les futur.e.s diplômé.e.s de l’enseignement supérieur : Effets de l’identité de genre et de l’auto-efficacité dans le leadership</w:t>
+                <w:t xml:space="preserve">Leadership au féminin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Vonthron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilie Vayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXème Congrès de l’AIPTLF “Le temps des défis : (R)Evolution du Travail et des Organisations”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Psychologie du Travail de Langue Française, Jul 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">8ème Congrès International des Recherches Féministes dans la Francophonie (CIRFF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Nanterre, Aug 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262470v1</w:t>
+                <w:t xml:space="preserve">hal-04259297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leadership au féminin</w:t>
+                <w:t xml:space="preserve">Organizational socialization during return-to-work after long terms legal leaves of absence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Vayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès International des Recherches Féministes dans la Francophonie (CIRFF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Nanterre, Aug 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Second International Conference: Healthier societies fostering healthy organizations: A cross-cultural perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli Studi di Firenze, Aug 2018, Firenze (Florence), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259297v1</w:t>
+                <w:t xml:space="preserve">hal-04259151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intention d’accéder à un emploi de superviseur chez les futurs diplômés de l’enseignement supérieur : effets de l’identité de genre et de l’auto-efficacité dans le leadership</w:t>
               </w:r>
@@ -4734,260 +4734,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organizational socialization during return-to-work after long terms legal leaves of absence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using the Internet for Work In/Out of the Office and during Work/Nonwork Hours and Days: A typology, antecedents, and consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Vayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Vonthron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilie Vayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference: Healthier societies fostering healthy organizations: A cross-cultural perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università degli Studi di Firenze, Aug 2018, Firenze (Florence), Italy</w:t>
+              <w:t xml:space="preserve">European Association of Work and Organizational Psychology (EAWOP) Small Group Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Work and Organizational Psychology (EAWOP), Apr 2018, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259151v1</w:t>
+                <w:t xml:space="preserve">hal-04259299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the Internet for Work In/Out of the Office and during Work/Nonwork Hours and Days: A typology, antecedents, and consequences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouveaux critères CNU et accompagnement des carrières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Vonthron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of Work and Organizational Psychology (EAWOP) Small Group Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Work and Organizational Psychology (EAWOP), Apr 2018, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Colloque National du Réseau Recherche en PTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Recherche en Psychologie du Travail et des Organisations, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259299v1</w:t>
+                <w:t xml:space="preserve">hal-04259298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux critères CNU et accompagnement des carrières</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facteurs relationnels et psychologiques affectant la participation aux examens et la réussite d’adultes inscrits en formation universitaire en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Vayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Vonthron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National du Réseau Recherche en PTO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Recherche en Psychologie du Travail et des Organisations, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">XXème Congrès de l’AIPTLF “Le temps des défis : (R)Evolution du Travail et des Organisations”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Psychologie du Travail de Langue Française, Jul 2018, Bordeaux (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259298v1</w:t>
+                <w:t xml:space="preserve">hal-04262485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the Internet for Work In/Out of the Office and during Work/Nonwork Hours and Days: A typology, antecedents, and consequences</w:t>
               </w:r>
@@ -5711,191 +5711,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identité capacitaire, croissance identitaire ressentie et bien-être chez des salariés engagés et sortants d’un dispositif d’intrapreneuriat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Procida</w:t>
+                <w:t xml:space="preserve">L’impact du travail supplémentaire assisté par les TIC hors travail sur l’équilibre travail-famille : différences entre les hommes et les femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Giunchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Vonthron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIème Congrès International de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259159v1</w:t>
+                <w:t xml:space="preserve">hal-04259158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact du travail supplémentaire assisté par les TIC hors travail sur l’équilibre travail-famille : différences entre les hommes et les femmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianna Giunchi</w:t>
+                <w:t xml:space="preserve">Identité capacitaire, croissance identitaire ressentie et bien-être chez des salariés engagés et sortants d’un dispositif d’intrapreneuriat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Procida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Vonthron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIème Congrès International de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259158v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nomadic, Informal and Mediatised Work Practices: Role of Professional Social Approval and Effects on Quality of Life at Work</w:t>
               </w:r>
@@ -5976,51 +5976,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du stress professionnel chez les enseignants du cycle primaire à la Direction provinciale du Khémisset-Maroc.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. El Madhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Khailou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6028,51 +6028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Darif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hafid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Soulaymani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX1ème Congrès International de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
@@ -6209,386 +6209,386 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitions en vie de travail et en formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bien être et santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gangloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">L’Harmattan, 2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. L’Harmattan, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03990338v1</w:t>
+                <w:t xml:space="preserve">hal-03990320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien être et santé au travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les incidences psycho-sociales et socio-organisationnelles de la crise sanitaire Covid sur le travail et la santé des salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Vonthron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan. L’Harmattan, 2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. L'Harmattan, 2021, 978-2-343-23640-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03990320v1</w:t>
+                <w:t xml:space="preserve">hal-03844850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les incidences psycho-sociales et socio-organisationnelles de la crise sanitaire Covid sur le travail et la santé des salariés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transitions en vie de travail et en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gangloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan. L'Harmattan, 2021, 978-2-343-23640-7</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L’Harmattan, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844850v1</w:t>
+                <w:t xml:space="preserve">hal-03990338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement du travail et des organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gangloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7144,51 +7144,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage des technologies digitales à des fins professionnelles. Incidences sur le rapport à Internet, l’engagement au travail et l’équilibre de vie</w:t>
+                <w:t xml:space="preserve">Uso de las tecnologias digitales con fines profesionales. Consecuencias en la relacion con Internet, el compromiso con el trabajo y el equilibrio de vida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Vayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Vonthron</w:t>
@@ -7197,97 +7197,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Perisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Teseo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dé-libérer le travail : Démocratie et temporalités au cœur des enjeux de santé au travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.127-156, 2021</w:t>
+              <w:t xml:space="preserve">De(s)liberar el trabajo. Desafios de la salud laboral : democracia y temporalidades</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.121-149, 2021, 9781911693031</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259279v1</w:t>
+                <w:t xml:space="preserve">hal-04259277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uso de las tecnologias digitales con fines profesionales. Consecuencias en la relacion con Internet, el compromiso con el trabajo y el equilibrio de vida</w:t>
+                <w:t xml:space="preserve">Usage des technologies digitales à des fins professionnelles. Incidences sur le rapport à Internet, l’engagement au travail et l’équilibre de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Vayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Vonthron</w:t>
@@ -7296,73 +7296,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Perisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Teseo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De(s)liberar el trabajo. Desafios de la salud laboral : democracia y temporalidades</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.121-149, 2021, 9781911693031</w:t>
+              <w:t xml:space="preserve">Dé-libérer le travail : Démocratie et temporalités au cœur des enjeux de santé au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.127-156, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259277v1</w:t>
+                <w:t xml:space="preserve">hal-04259279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation professionnelle</w:t>
               </w:r>
@@ -7779,51 +7779,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CE68D14"/>
+    <w:nsid w:val="A6306BEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8010,51 +8010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-marie-vonthron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5779-9058" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155706632" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04357874v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Giunchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pe&#241;a-Jimenez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Petrilli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Vonthron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1482/114455" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04357892v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Dolce" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ghislieri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240213v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Vonthron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2023.05.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03451848v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Sanseverino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wodociag" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2021.107010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04256211v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle P&#233;riss&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vayre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132212878" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240216v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marques-Quinteiro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CDI-12-2019-0283" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491289v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;riss&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vayre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2020.07.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03407255v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Pohl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desrumaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24297/jssr.v15i.8554" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02887078v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vayre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240223v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11030784" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02930745v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Laberon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grotz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amieva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0144686X18000648" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02886680v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02930380v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grotz C." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matharan F." TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amieva H." TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;r&#232;s K." TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473214v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0735633116656849" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01692553v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gangloff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Mayoral" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02906333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thorel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473239v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vannereau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4402" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058696v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagabrielle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pouchard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058693v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058688v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laberon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058834v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058855v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259128v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Giunchi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Ripamonti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259130v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03464915v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ghisleri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259133v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Boumaaize" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Madhi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Darif" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Soulaymani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259289v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259288v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259136v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259140v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259139v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259138v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259291v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259293v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259294v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04262385v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modhawi Alhammad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259147v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04262443v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259146v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259150v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04262428v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Perisse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04262485v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259300v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04262470v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259297v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259156v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259153v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259151v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259299v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259298v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02894505v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259152v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Dhondt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259295v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02894567v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02898859v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02894504v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02894546v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02890494v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02894502v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259159v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Procida" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259158v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259162v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259173v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khailou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darif" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hafid" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259165v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990338v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990320v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03844850v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990302v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02927127v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olry-Louis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soidet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625738v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259202v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259273v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259275v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259279v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259277v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259280v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.valle.2019.01.0210" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625739v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02927450v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02927361v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-marie-vonthron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5779-9058" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155706632" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04357874v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Giunchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pe&#241;a-Jimenez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Petrilli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Vonthron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1482/114455" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04357892v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Dolce" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ghislieri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240213v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Vonthron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2023.05.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03451848v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Sanseverino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wodociag" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2021.107010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04256211v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle P&#233;riss&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vayre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132212878" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240216v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marques-Quinteiro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CDI-12-2019-0283" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491289v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;riss&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vayre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2020.07.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03407255v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Pohl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desrumaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24297/jssr.v15i.8554" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02887078v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vayre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240223v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11030784" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02930745v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Laberon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grotz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amieva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0144686X18000648" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02886680v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02930380v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grotz C." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matharan F." TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amieva H." TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;r&#232;s K." TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473214v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0735633116656849" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01692553v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gangloff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Mayoral" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02906333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thorel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473239v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vannereau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4402" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058696v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagabrielle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pouchard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058688v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laberon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058693v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058855v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058834v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259128v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Giunchi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Ripamonti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259130v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259289v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259288v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259136v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259133v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Boumaaize" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Madhi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Darif" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Soulaymani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259139v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259140v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259138v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03464915v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ghisleri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259291v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04262385v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modhawi Alhammad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259147v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259143v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04262443v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259294v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259293v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259146v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259150v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04262428v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Perisse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259300v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04262470v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259297v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259151v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259156v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259153v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259299v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259298v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04262485v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02894505v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259152v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Dhondt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259295v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02894567v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02898859v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02894504v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02894546v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02890494v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02894502v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259158v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259159v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Procida" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259162v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259173v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khailou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darif" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hafid" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259165v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990320v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03844850v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990338v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990302v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02927127v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olry-Louis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soidet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625738v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259202v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259273v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259275v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259277v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259279v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04259280v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.valle.2019.01.0210" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625739v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02927450v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02927361v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>