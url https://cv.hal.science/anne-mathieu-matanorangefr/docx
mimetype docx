--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -182,51 +182,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (154)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (152)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -500,11564 +500,11426 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Olivier Todd, entre Nizan et Sartre »</w:t>
+                <w:t xml:space="preserve">Olivier Todd, entre Nizan et Sartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année sartrienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 39, p. 196-200</w:t>
+              <w:t xml:space="preserve">, 2025, 39, pp.196-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Géraud Jouve, &amp;quot;Mon séjour chez les nazis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 20, pp.226-227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Martin, « Le Bougiote » — Journal d’Algérie (août 1958-juillet 1959)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde Diplomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, p. 26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visages du Monde,une revue culturelle médicale singulière (1933-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue des Revues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 71, pp.20-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Denoyelle, &amp;quot;Les agences photo. Une histoire française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 20, pp.251-252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Françoise Denoyelle, Les agences photo. Une histoire française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Monde Diplomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Marcel Martin, « Le Bougiote » — Journal d’Algérie (août 1958-juillet 1959)</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voir le peuple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Monde Diplomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, p. 26</w:t>
+              <w:t xml:space="preserve">, 2024, p. 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Visages du Monde,une revue culturelle médicale singulière (1933-1940)</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Kohn, &amp;quot;Dessiner des petits mickeys. Une histoire sociale de la bande dessinée en France et en Belgique (1945-1968)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 20, pp.245-246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La plume et le prétoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde Diplomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdeleine Marx, reportrice en Turquie pour L’Humanité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°159, p. 19-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/chrhc.23054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Fanon, paradoxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde Diplomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Affäre Henri Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde Diplomatique (Deutsche Ausgabe) supplément de Die tageszeitung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Barreiro López, Compagnons de lutte : Avant-garde et critique d’art en Espagne pendant le franquisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde Diplomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Documentaire] En grève, Christophe Cordier et Adeline Gonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde Diplomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Autriche est morte, et l’Europe la regarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde Diplomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.18-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les 50 otages – En vie, en joue, enjeux, DidierGuyvarc’h et Loïc Legac »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde Diplomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’Espagne, passionnément »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, « Ecrivains et reporters dans la guerre d’Espagne » (Anne Mathieu, Coord.), 1118-1119-1120, pp.5-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le rôle des traducteurs dans les périodiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, « Ecrivains et reporters dans la guerre d’Espagne » (Anne Mathieu, coord.), 1118-1119-1120, pp.138-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Ferrier, 1920-2011. Rythmes, par Patrice Spadoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde Diplomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Gazette Dunlop et les loisirs. Sur Emmanuel Berl, Pierre Jamet, Jacques Kayser, Jean Moral, Pierre Scize, Simone Téry et quelques autres »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, « "Allons au-devant de la vie !" — La question des loisirs », 19, pp.43-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/aden.019.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilidad del hombre de uniforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde diplomatique en español</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La revue Europe et la guerre d’Espagne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, « Ecrivains et reporters dans la guerre d’Espagne » (Anne Mathieu, Coord.), 1118-1119-1120, pp.131-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« En 1950, l’Affaire Henri Martin »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde Diplomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sneidermann, Berlin, 1933 – La presse internationale face à Hitler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de nouveau Munich !&amp;quot; : l’Espagne vue au prisme de l’actualité des Sudètes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, "Devant la guerre (septembre 1938-septembre 1939)", 17-18, pp.133-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/aden.017.0133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La voix discordante des reporters anticolonialistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde Diplomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.20-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksawery Pruszyński, Espagne rouge- Scènes de la Guerre civile 1936-37</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde Diplomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispatches from colonial North Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le monde diplomatique (English edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résister par la presse militante : les messages et annonces dans &amp;quot;Le Libertaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RetroNews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.32-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Moreau, Après Gerda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mestre, Regarder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A voz discordante dos repórteres anticolonialistas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">le monde diplomatique (édition portugaise)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Fœssel, Récidive – 1938</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’invasion fasciste de l’Ethiopie, selon Paul Nizan »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RetroNews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.10-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La femme antifasciste espagnole dans les périodiques français dédiés au secours et aux droits de l’homme (1936-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tangence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Publier à la tangence de la littérature, des arts et des sciences : spécial 40e anniversaire, 125-126, pp.125-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1083867ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Simard-Houde, Le Reporter et ses fictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La voz disonante de los reporteros anticolonialistas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde diplomatique en español</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel de la Escalera, Mourir après le jour des rois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Janeczek, La fille au Leica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Thomas, Le Jeu d’échecs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohimi i Sartrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">le monde diplomatique shqip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le refus de Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde Diplomatique - Manière de voir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ménagères et militantes. Les Femmes dans l’action mondiale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des Revues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n° 71, pp.20-49</w:t>
+              <w:t xml:space="preserve">, 2020, "Femmes en revue", 64, pp.66-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Françoise Denoyelle, &amp;quot;Les agences photo. Une histoire française</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Part de l’ombre. Histoire de la clandestinité politique au XXe siècle, Préface de Donatella della Porta, Textes réunis par Virgile Cirefice, Grégoire Le Quang, Charles Riondet »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde Diplomatique - Manière de voir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El rechazo a Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde diplomatique en español</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1939: revisitar os campos de refugiados espanhóis em França</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">le monde diplomatique (édition portugaise)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Maugendre, Femmes en exil. Les réfugiées en France 1939-1942</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde Diplomatique - Manière de voir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marketing genré pour Gerda Taro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde Diplomatique - Manière de voir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En 1939, inmersión en los campos de refugiados españoles en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde diplomatique en español</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Az újságírók szolidárisak a Franco rezsimje elől menekülő köztársaságiakkal – franciaországi spanyol menekülttáborok 1939-ben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">le monde diplomatique (édition hongroise)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« En 1939, plongée dans les camps de réfugiés espagnols en France »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde Diplomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.20-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Magdeleine Paz, actrice de la fraternité entre colonisés et métropolitains »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la Société internationale d'étude des littératures de l'ère coloniale (SIELEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, « Passeurs, alliés et transfuges à l’époque coloniale », 12, pp.157-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Goebel, Paris, capitale du tiers monde – Comment est née la révolution anticoloniale (1919-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n° 20, pp.251-252</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Voir le peuple</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quand le droit d’asile mobilisait au nom de la République »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde Diplomatique - Manière de voir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.14-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Preston, Une Guerre d’extermination – Espagne 1936-1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Croix et Xavier Nerrière, Le peuple d’Hélène Cayeux – L’œuvre d’une photographe nantaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde Diplomatique - Manière de voir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Le Crom et Jean-Noël Retière, Une solidarité en miettes – Socio-histoire de l’aide alimentaire des années 1930 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde Diplomatique - Manière de voir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Guerre d’Espagne – Un conflit qui a façonné l’Europe (Jordi Canal et Vincent Duclert, Dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Chabrier et Marie-Eve Therenty, Détective, fabrique de crimes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Gellhorn, La Guerre de face</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis Llach, Les Yeux fardés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Magdeleine Paz, une voix de reportrice contre la violence du système colonial »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la Société internationale d'étude des littératures de l'ère coloniale (SIELEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, "Le reportage colonial", 11, pp.455-472</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Culture de l’engagement au cinéma (Delphine Letort et Eric Fisbach, Dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigadistes !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde Diplomatique - Manière de voir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Bonet, Une auberge espagnole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Taillot, Les Intellectuelles européennes et la guerre d’Espagne. De l’engagement personnel à la défense de la République espagnole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Mort se mérite, de Nicolas Drolc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde Diplomatique - Manière de voir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Dreyfus-Armand et Odette Martinez-Maler, L’Espagne, passion française, 1936-1975 – Guerres, exils, solidarités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bard, Poussières d’exil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Histoire et conflits de mémoire en Espagne », Vingtième siècle. Revue d’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enviados especiales en la Guerra Civil española</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde diplomatique en español</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Envoyés spéciaux de la guerre d’Espagne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Monde Diplomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, p. 25</w:t>
+              <w:t xml:space="preserve">, 2016, pp.22-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le pouvoir de la nuit – Víctor del Arbol, Toutes les vagues de l'Océan »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde Diplomatique - Manière de voir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jessica Kohn, &amp;quot;Dessiner des petits mickeys. Une histoire sociale de la bande dessinée en France et en Belgique (1945-1968)</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre le fascisme, 1922-1940. Léon Trotsky, Textes rassemblés par Patrick Le Tréhondat, Robi Morder, Irène Paillard et Patrick Silberstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde Diplomatique - Manière de voir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les oubliés de la guerre d’Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde Diplomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel. Une enfance en exil, de Stéphane Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde Diplomatique - Manière de voir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Syndrome de 1940. Un trou noir mémoriel ?, sous la direction de Gilles Vergnon et Yves Santamaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde Diplomatique - Manière de voir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Trapiello, Plus jamais ça</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n° 20, pp.245-246</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La plume et le prétoire</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Shi Khan et Tony Perez, Scottsboro Alabama. De l'esclavage à la révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Emmanuel Naquet, Pour l'humanité. La Ligue des Droits de l'Homme de l'Affaire Dreyfus à la défaite de 1940 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde Diplomatique - Manière de voir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Chaves Nogales, Chroniques de la guerre civile et La Défense de Madrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Salveyre, Pas pleurer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Guerre d'Algérie. Les mots pour la dire (Catherine Brun, Dir.) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Monde Diplomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.20</w:t>
+              <w:t xml:space="preserve">, 2015, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...69 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Manuel Chaves Nogales, La Défense de Madrid »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde Diplomatique - Manière de voir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Frantz Fanon, paradoxes</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la chute de Barcelone à la Retirada. Report of Wide World Photo for the New York Times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Chenal, Juanito Marcos, Annie Rieu Mias, sous la direction de Violette Marcos, L'Antifranquisme en France 1944-1975... Le rôle prépondérant du Sud-Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les saisons indisciplinées – Henri Roorda. Edition établie par Gilles Losseroy »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde Diplomatique - Manière de voir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vencidx, Aitor Fernandez, Préfaces de Manuel Rivas et de Sandra Basells »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde Diplomatique - Manière de voir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Malgat, Gilberto Bosques, la diplomatie au service de la liberté. Paris-Marseille (1939-1942)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Aimé Césaire et Frantz Fanon : la dénonciation vigoureuse du colonialisme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gruppen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.111-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Osorio, La Capitana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almuneda Grandes, Inés et la joie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Faune de la collaboration. Articles 1932-1942 – Jacques Decour. Textes réunis par Emmanuel Bluteau et Pierre Favre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde Diplomatique - Manière de voir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« &amp;quot;Le temps des incendies&amp;quot; : Paul Nizan et le conflit italo-éthiopien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, « La plume contre le fascisme (1930-1935) », 12, pp.83-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps des incendies&amp;quot; : Paul Nizan et le conflit italo-éthiopien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La plume contre le fascisme (1930-1935), 12, pp.83-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimé Césaire et Frantz Fanon : la dénonciation vigoureuse du colonialisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gruppen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.111-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Blanc, Le Temps des hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">We went back. Photographs from Europe 1933-1956 by Chim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sartre algérien et nizanien à Cuba »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.254-270</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les étudiants de France et la guerre d’Algérie. Identité et expression collective de l’UNEF (1954-1962), Eithan Orkibi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde Diplomatique - Manière de voir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Buin, Paul Nizan. La Révolution éphémère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Altarriba et Kim, L’Art de voler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonor de Récondo, Rêves oubliés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco González Ledesma, La Vie de nos morts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian H. Birchall, Sartre et l’Extrême gauche française. Cinquante ans de relation tumultueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une vie changée par la guerre d’Espagne (S. Téry)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La faute à Rousseau : revue de l'Association pour l'autobiographie et le patrimoine autobiographique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Politique et autobiographie, 60, pp.26-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sartre à la Lyre havraise (1932-1933) : le témoignage des archives »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes sartriennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, « Les conférences du Havre sur le roman », 16, pp.19-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quels mots pour décrire l’usine et le prolétariat au XXIe siècle ? Mots du désespoir ou de la lutte ? Autour d’Aurélie Filipetti, Maylis de Kerangal, Jean-Pierre Levaray, Monique Laborde, Martine Sonnet, Sylvain Rossignol et Gérard Mordillat »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, "Un air de prolétaire..", 11, pp.143-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliocha Wald Lasowski, Jean-Paul Sartre, une introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Sartre et la guerre d’Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde Diplomatique - Manière de voir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012/2 (121), pp.88-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maro, Solution terminale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Engagements et déchirements. Les intellectuels et la guerre d’Algérie, Catherine Brun et Olivier Penot-Lacassagne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde Diplomatique - Manière de voir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tokunaga Sunao, Le Quartier sans soleil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Entretiens avec Sartre, John Gerassi »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde Diplomatique - Manière de voir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ludwig Renn, Tristan Tzara, Rafael Alberti, Louis Aragon, Egon Ervin Kisch et quelques autres… Dialogues internationalistes au service de la République espagnole dans les revues Commune et El Mono Azul »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, « Intellectuels, écrivains et journalistes aux côtés de la République espagnole (1936-1939) [2e vol.] », 9, pp.208-238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Fanon o la respuesta de los oprimidos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde diplomatique en español</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les Armes et les lettres. Littérature et guerre d’Espagne (1936-1939), Andres Trapiello »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde Diplomatique - Manière de voir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le vent se lève…Magdeleine Paz face au colonialisme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, « Anticolonialistes des années 30 et leurs héritages », 8, pp.76-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Frantz Fanon, la négritude et l’émancipation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde Diplomatique - Manière de voir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die last des melanins. Über Frantz Fanon, den Theoretiker der kolonialen Befreiung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde Diplomatique (Deutsche Ausgabe) supplément de Die tageszeitung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La dénonciation d’une certaine gauche intellectuelle. De Guy Hocquenghem à Daniel Bensaïd, en passant par Serge Halimi »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sens public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11-12, pp.117-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De quelques insulteurs de cadavre. Au sujet des Chiens de garde de Nizan, de ses héritiers et de Bernard Henri-Lévy »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, « Pacifisme et Antimilitarisme », 7, pp.299-307</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Paul Nizan critique de François Mauriac : entre compréhension littéraire et polémique idéologique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Lettres Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Mauriac lu par ses pairs, 7, pp.159-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Magdeleine Paz : une femme contre toutes les oppressions »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, « Féminisme et communisme », 6, pp.17-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Jean-Paul Sartre et l’Espagne : du &amp;quot;Mur&amp;quot; à la préface au Procès de Burgos »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.111-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Autour d’un fonds – Aden Arabie. Histoire pérenne d’une révolte »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27, pp.59-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des articles de Ce soir à Chronique de septembre : Le combat contre la mystification de Munich »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, "Féminisme et communisme", 6, pp.349-370</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novelas contra el olvido de la Guerra Civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde diplomatique en español</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Paul Nizan en U.R.S.S. : Et la joie ne demeura pas »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gavroche : revue d'histoire populaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.33-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Paul Nizan, L’Espagne au cœur »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, « Intellectuels, écrivains et journalistes aux côtés de la République espagnole (1936-1939) », pp.189-212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des romans contre l’oubli de la guerre d’Espagne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Monde Diplomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.26</w:t>
+              <w:t xml:space="preserve">, 2006, pp.22-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Géraud Jouve, &amp;quot;Mon séjour chez les nazis</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El periodismo según Paul Nizan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde diplomatique en español</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizan critique littéraire à Monde en 1935</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n° 20, pp.226-227</w:t>
+              <w:t xml:space="preserve">, 2005, 4, pp.127-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Die Affäre Henri Martin</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ombre dévorante, ombre évanescente de Nizan sur Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.193-209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitre et Sarzan, la fraternité unique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nizan, intellectuel et polémiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde Diplomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Sartre y la guerra de Argelia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde diplomatique en español</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sartre en guerre d’Algérie : le combat pour la justice et la vérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes sartriennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.219-239</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DIE ENTDECKUNG DER KOLONISIERTEN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Monde Diplomatique (Deutsche Ausgabe) supplément de Die tageszeitung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.25</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nizan antifasciste : la révolution contre la barbarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2, pp.201-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cinquantenaire de la mort de Victor Hugo : une célébration sous le signe du Front populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Écho Hugo. Bulletin de la Société des Amis de Victor Hugo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.92-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.18-19</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nizan critique de François Mauriac : entre compréhension littéraire et polémique idéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interculturel </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.241-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, « Ecrivains et reporters dans la guerre d’Espagne » (Anne Mathieu, coord.), 1118-1119-1120, pp.138-143</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le difficile roman de la guerre d’Espagne (sur Paul Nothomb)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 33, pp.153-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.26</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nizan face à Emmanuel Berl : de l’admiration au ressentiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 1, pp.23-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2022, « Ecrivains et reporters dans la guerre d’Espagne » (Anne Mathieu, Coord.), 1118-1119-1120, pp.5-9</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intellectuels contre la guerre d’Ethiopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 1, pp.199-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.24</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizan critique de Giono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des Amis de Jean Giono</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.53-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gide sous l’œil de Paul Nizan. Histoire d’une réception journalistique mouvementée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des amis d'André Gide.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.243-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Espagne ou les différentes facettes de Nizan journaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'histoire culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 9, pp.31-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...8985 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...114 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352000v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03351995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reportrice Simone Téry en Irlande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La révolution irlandaise au prisme de la presse française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BNF et Claire Dubois (ImaginIrl, Université de Lille), Sep 2025, Paris BNF, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journalistes de la gauche française accrédités à la SDN pendant la Guerre d’Espagne (1936-1939). Perspectives prosopographiques et mécanismes discursifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'Histoire diplomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Louise-Marie de Busschère et Cathy Monarque (Université de Montpellier), Apr 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reportrice Simone Téry en Irlande</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, BNF et Claire Dubois (ImaginIrl, Université de Lille), Sep 2025, Paris BNF, France</w:t>
+                <w:t xml:space="preserve">« La pratique photographique chez les reporters de plume et dans les périodiques militants durant la guerre d’Espagne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Images des résistances – Photographies et stratégies visuelles des résistances, des combats, des luttes, individuelles et collectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut pour la Photographie, May 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337362v1</w:t>
+                <w:t xml:space="preserve">hal-03676353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journalistes de la gauche française accrédités à la SDN pendant la Guerre d’Espagne (1936-1939). Perspectives prosopographiques et mécanismes discursifs</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, Louise-Marie de Busschère et Cathy Monarque (Université de Montpellier), Apr 2024, Montpellier, France</w:t>
+                <w:t xml:space="preserve">Elément descriptif et instrument de dénonciation : les ruines dans les reportages antifascistes de la guerre d’Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Les ruines de guerre : écrire, figurer, recomposer (XXe et XXIe siècles) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Nanterre, Oct 2021, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666899v1</w:t>
+                <w:t xml:space="preserve">hal-03844224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La pratique photographique chez les reporters de plume et dans les périodiques militants durant la guerre d’Espagne »</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, Institut pour la Photographie, May 2022, Lille, France</w:t>
+                <w:t xml:space="preserve">« Le reporter de guerre face à la peur. Journalistes antifascistes sous les bombes et les balles pendant la guerre d’Espagne (1936-1939) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peurs urbaines (XVIe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’étude des mondes modernes et contemporains (CEMMC), Sep 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676353v1</w:t>
+                <w:t xml:space="preserve">hal-02967373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elément descriptif et instrument de dénonciation : les ruines dans les reportages antifascistes de la guerre d’Espagne</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Nanterre, Oct 2021, Nanterre, France</w:t>
+                <w:t xml:space="preserve">Sous les bombes. Reporters et reportrices dans la presse française antifasciste pendant la guerre d’Espagne entre 1936 et 1938</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Correspondants de guerre : aire latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Angers; Université Paris-Sorbonne; Université Savoie-Mont-Blanc, May 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844224v1</w:t>
+                <w:t xml:space="preserve">hal-02354687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le reporter de guerre face à la peur. Journalistes antifascistes sous les bombes et les balles pendant la guerre d’Espagne (1936-1939) »</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’étude des mondes modernes et contemporains (CEMMC), Sep 2020, Bordeaux, France</w:t>
+                <w:t xml:space="preserve">« &amp;quot;Pas de nouveau Munich !&amp;quot; : l’Espagne vue au prisme de l’actualité des Sudètes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Devant la guerre. Septembre 1938-septembre 1939 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Aden; Revue Europe, Dec 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967373v1</w:t>
+                <w:t xml:space="preserve">hal-02967372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous les bombes. Reporters et reportrices dans la presse française antifasciste pendant la guerre d’Espagne entre 1936 et 1938</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Angers; Université Paris-Sorbonne; Université Savoie-Mont-Blanc, May 2019, Angers, France</w:t>
+                <w:t xml:space="preserve">« L’étranger dans les reportages des années 1930 : un portrait humaniste pour dénoncer ses conditions d’existence dans la &amp;quot;Patrie des Droits de l’Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Figures du migrant et représentations de la migration dans les arts et la littérature »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Mans, Oct 2018, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354687v1</w:t>
+                <w:t xml:space="preserve">hal-02309537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« &amp;quot;Pas de nouveau Munich !&amp;quot; : l’Espagne vue au prisme de l’actualité des Sudètes »</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, Revue Aden; Revue Europe, Dec 2019, Nantes, France</w:t>
+                <w:t xml:space="preserve">« Magdeleine Paz, cheville ouvrière de la campagne pour la libération de Victor Serge »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes invisibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Nov 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967372v1</w:t>
+                <w:t xml:space="preserve">hal-02309539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’étranger dans les reportages des années 1930 : un portrait humaniste pour dénoncer ses conditions d’existence dans la &amp;quot;Patrie des Droits de l’Homme</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, Université du Mans, Oct 2018, Le Mans, France</w:t>
+                <w:t xml:space="preserve">Une intellectuelle militante des années 30 pour le droit des étrangers : Magdeleine Paz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gauche des années 30. Arts, journalisme, littérature (Europe et Amérique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309537v1</w:t>
+                <w:t xml:space="preserve">hal-01373297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Magdeleine Paz, cheville ouvrière de la campagne pour la libération de Victor Serge »</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Nov 2018, Nancy, France</w:t>
+                <w:t xml:space="preserve">« Du reportage au roman : Simone Téry et la construction mythique de la guerre d’Espagne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Relire les romanciers méconnus du XXe siècle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille 3, Oct 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309539v1</w:t>
+                <w:t xml:space="preserve">hal-02357685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une intellectuelle militante des années 30 pour le droit des étrangers : Magdeleine Paz</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+                <w:t xml:space="preserve">« Paul Nizan et le conflit italo-éthiopien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Paul Nizan »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tunis, Apr 2006, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...136 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12067,476 +11929,476 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les routes du poison nazi. Reporters et reportrices de l’Anschluss à Munich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Syllepse, 220 p., 2024, Histoire : enjeux et débats, 979-10-399-0229-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nous n'oublierons pas les poings levés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Syllepse. Syllepse, 696 p., 2020, 978-2-84950-890-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les routes du poison nazi. Reporters et reportrices de l’Anschluss à Munich</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Syllepse, 220 p., 2024, Histoire : enjeux et débats, 979-10-399-0229-8</w:t>
+                <w:t xml:space="preserve">Magdeleine Paz, Je suis l'étranger. Reportages, suivis de documents sur l'Affaire Victor Serge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Thébaïde, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04333145v1</w:t>
+                <w:t xml:space="preserve">hal-02308780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nous n'oublierons pas les poings levés</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Syllepse. Syllepse, 696 p., 2020, 978-2-84950-890-9</w:t>
+                <w:t xml:space="preserve">Paul Nizan, Du conflit italo-éthiopien à la victoire du front populaire espagnol (30 juin 1935-18 juillet 1936)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Cherche Midi, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102924v1</w:t>
+                <w:t xml:space="preserve">hal-02308752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdeleine Paz, Je suis l'étranger. Reportages, suivis de documents sur l'Affaire Victor Serge</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">La Thébaïde, 2015</w:t>
+                <w:t xml:space="preserve">Journalisme et Littérature dans la gauche des années 1930</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ouellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308780v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-02308764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Rennes, 2014</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nizan, Essais à la troisième personne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Temps des cerises, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308764v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Nizan, Du conflit italo-éthiopien à la victoire du front populaire espagnol (30 juin 1935-18 juillet 1936)</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Le Cherche Midi, 2014</w:t>
+                <w:t xml:space="preserve">Paul Nizan, Articles littéraires et politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joseph K., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...122 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12546,1526 +12408,1650 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Téry reportrice en Espagne, des articles à l’anthologie. Une réécriture politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zoraïda Carandell. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Exil espagnol républicain et le champ littéraire francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse Paris-Nanterre, A paraître, « Regards sur l’Espagne contemporaine »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Nouvelle Espagne antifasciste – nueva España antifascista : le cas d’un journal franco-espagnol de combat »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Pitsos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris, capitale polyphonique. Histoire de la presse réfugiée, exilée, immigrée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Atlande, pp.209-221, 2025, 978-2-38428-027-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Téry reportrice en Espagne, des articles à l’anthologie. Une réécriture politique</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">, Presse Paris-Nanterre, A paraître, « Regards sur l’Espagne contemporaine »</w:t>
+                <w:t xml:space="preserve">La paix vue de Genève (janvier-mai 1938) par les envoyés spéciaux à la Société des Nations. Les cas de Louis Lévy, Paul Nizan, Gabriel Péri, Geneviève Tabouis et Andrée Viollis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Gervereau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pacifistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nuage vert-Musée mobile Vallée de la Dordogne, pp.307-319, 2023, Les Couleurs du Nuage, 978-2-491771-42-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04333052v1</w:t>
+                <w:t xml:space="preserve">hal-04314777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La Nouvelle Espagne antifasciste – nueva España antifascista : le cas d’un journal franco-espagnol de combat »</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">, éditions Atlande, pp.209-221, 2025, 978-2-38428-027-8</w:t>
+                <w:t xml:space="preserve">« Le reporter de guerre face à la peur. Journalistes antifascistes sous les bombes et les balles pendant la guerre d’Espagne (1936-1939) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Chassaigne; Adèle Delaporte; Caroline Le Mao. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peurs urbaines XVIe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Geste; MSHA, pp.337-344, 2022, 9791035318925</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03607439v1</w:t>
+                <w:t xml:space="preserve">hal-03893250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La paix vue de Genève (janvier-mai 1938) par les envoyés spéciaux à la Société des Nations. Les cas de Louis Lévy, Paul Nizan, Gabriel Péri, Geneviève Tabouis et Andrée Viollis</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">, Nuage vert-Musée mobile Vallée de la Dordogne, pp.307-319, 2023, Les Couleurs du Nuage, 978-2-491771-42-3</w:t>
+                <w:t xml:space="preserve">Les reportages dans la presse française pendant la guerre d’Espagne (1936-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">María Isabel Corbi Sáez; Isabel Marcillas Piquer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Femmes et la guerre / Dona i guerra – Mémoire démocratique et droits humains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.239-255, 2021, 978-3-631-82168-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314777v1</w:t>
+                <w:t xml:space="preserve">hal-03194826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le reporter de guerre face à la peur. Journalistes antifascistes sous les bombes et les balles pendant la guerre d’Espagne (1936-1939) »</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">, La Geste; MSHA, pp.337-344, 2022, 9791035318925</w:t>
+                <w:t xml:space="preserve">Le martyrologe révolutionnaire de la répression stalinienne en Espagne dans les périodiques antifascistes français (juillet 1936-décembre 1937)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Biard; Jean-Numa Ducange; Jean-Yves Frétigné. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mourir en révolutionnaire, XVIIIe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection études révolutionnaires (21), Société des études robespierristes, pp.261-271, 2021, Etudes révolutionnaires, 9-782908-327946</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03893250v1</w:t>
+                <w:t xml:space="preserve">hal-03560360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les reportages dans la presse française pendant la guerre d’Espagne (1936-1939)</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.239-255, 2021, 978-3-631-82168-8</w:t>
+                <w:t xml:space="preserve">Sous les bombes. Reporters et reportrices antifascistes dans la presse française pendant la guerre d’Espagne entre 1936 et 1938</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Dard; Emmanuel Mattiato; Manuelle Peloille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Correspondants de guerre 1918-1939 – Maroc, Ethiopie, Espagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Savoie-Montblanc, pp.221-236, 2021, 978-2-37741-054-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194826v1</w:t>
+                <w:t xml:space="preserve">hal-03194830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le martyrologe révolutionnaire de la répression stalinienne en Espagne dans les périodiques antifascistes français (juillet 1936-décembre 1937)</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">, Collection études révolutionnaires (21), Société des études robespierristes, pp.261-271, 2021, Etudes révolutionnaires, 9-782908-327946</w:t>
+                <w:t xml:space="preserve">« Dénoncer la barbarie fasciste pendant la guerre d’Espagne (1936-1939). Le cas des reportrices Germaine Decaris, Marguerite Jouve, Denise Moran et Simone Téry »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Camet; Isabelle Mons. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes en résistance - Paroles et actes politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.55-68, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560360v1</w:t>
+                <w:t xml:space="preserve">hal-02439119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous les bombes. Reporters et reportrices antifascistes dans la presse française pendant la guerre d’Espagne entre 1936 et 1938</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires Savoie-Montblanc, pp.221-236, 2021, 978-2-37741-054-5</w:t>
+                <w:t xml:space="preserve">« Une reportrice face aux réfugiés en provenance de Lérida et de Huesca : Edith Thomas dans Ce soir en avril 1938 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pages editor y Universitat de Lleida. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evocar la literatura francesa y francófona de la modernidad – Homenaje a Àngels Santa (Carme Figuerola, Dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pages editor, pp.299-304, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194830v1</w:t>
+                <w:t xml:space="preserve">hal-02307471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Dénoncer la barbarie fasciste pendant la guerre d’Espagne (1936-1939). Le cas des reportrices Germaine Decaris, Marguerite Jouve, Denise Moran et Simone Téry »</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.55-68, 2019</w:t>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magdeleine Paz, Une seule chair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.I-IV, 2018, "Les introuvables"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439119v1</w:t>
+                <w:t xml:space="preserve">hal-02308792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Une reportrice face aux réfugiés en provenance de Lérida et de Huesca : Edith Thomas dans Ce soir en avril 1938 »</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">, Pages editor, pp.299-304, 2019</w:t>
+                <w:t xml:space="preserve">Un roman pour aujourd'hui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Simone Téry, La Porte du soleil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.369-392, 2018, "Les Introuvables"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307471v1</w:t>
+                <w:t xml:space="preserve">hal-02308796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un roman pour aujourd'hui ?</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.369-392, 2018, "Les Introuvables"</w:t>
+                <w:t xml:space="preserve">« Magdeleine Paz, personnage de ses reportages »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myriam Boucharenc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman &amp; Reportage. Rencontres croisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Limoges, pp.113-123, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308796v1</w:t>
+                <w:t xml:space="preserve">hal-02354600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.I-IV, 2018, "Les introuvables"</w:t>
+                <w:t xml:space="preserve">« Une intellectuelle militante des années 30 pour le droit des étrangers : Magdeleine Paz »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Mathieu; François Ouellet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journalisme et Littérature dans la gauche des années 1930</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.107-119, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308792v1</w:t>
+                <w:t xml:space="preserve">hal-02354603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Magdeleine Paz, personnage de ses reportages »</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Limoges, pp.113-123, 2015</w:t>
+                <w:t xml:space="preserve">« Littérature et critique dans la revue Commune. Aperçus »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revues du XXe siècle : littérature et critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cujas, pp.161-176, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354600v1</w:t>
+                <w:t xml:space="preserve">hal-02354610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Une intellectuelle militante des années 30 pour le droit des étrangers : Magdeleine Paz »</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.107-119, 2014</w:t>
+                <w:t xml:space="preserve">« Pour un autre monde. Dialogues internationalistes dans les revues Commune et El Mono Azul. Sur quelques écrivains-journalistes européens au service de la République espagnole »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cristina Solé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires de la guerre en Europe : 1914-1945. Textes et images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pages editors y Universitat de Lleida, pp.109-126, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354603v1</w:t>
+                <w:t xml:space="preserve">hal-02354611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Littérature et critique dans la revue Commune. Aperçus »</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, Cujas, pp.161-176, 2013</w:t>
+                <w:t xml:space="preserve">« Paul Nothomb (1913-2006) et le difficile roman de la guerre d’Espagne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Curatolo; Paul Renard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires du roman. La revie littéraire des romanciers oubliés. Domaine français – XXème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, Annales littéraires de l’Université de Franche-Comté, pp.179-1990, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354610v1</w:t>
+                <w:t xml:space="preserve">hal-02354633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Pour un autre monde. Dialogues internationalistes dans les revues Commune et El Mono Azul. Sur quelques écrivains-journalistes européens au service de la République espagnole »</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">, Pages editors y Universitat de Lleida, pp.109-126, 2011</w:t>
+                <w:t xml:space="preserve">« Paul Nizan, L’Espagne au cœur »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Angels Santa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Nizan à Sartre. Philosophie et narration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pagès editors, pp.147-164, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354611v1</w:t>
+                <w:t xml:space="preserve">hal-02354636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Paul Nothomb (1913-2006) et le difficile roman de la guerre d’Espagne »</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, Annales littéraires de l’Université de Franche-Comté, pp.179-1990, 2009</w:t>
+                <w:t xml:space="preserve">« Virulence de Sartre journaliste aux côtés des communistes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-.W. Wallet; Arnaud Münster. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sartre : Le philosophe, l’intellectuel et la politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.169-189, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354633v1</w:t>
+                <w:t xml:space="preserve">hal-02354640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Paul Nizan, L’Espagne au cœur »</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">, Pagès editors, pp.147-164, 2008</w:t>
+                <w:t xml:space="preserve">Sartre et L’Affaire Henri Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Ruscio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Affaire Henri Martin et la lutte contre la guerre d’Indochine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Temps des Cerises, pp.139-158, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354636v1</w:t>
+                <w:t xml:space="preserve">hal-02354648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Virulence de Sartre journaliste aux côtés des communistes »</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.169-189, 2006</w:t>
+                <w:t xml:space="preserve">[Etude sur Simone de Beauvoir romancière]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Romanciers français 1945-2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie Jules-Verne; Université Linguistique de Kiev, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354640v1</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02354644v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02354648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (52)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1938 : l’occupation de Teschen, la Tchécoslovaquie dépecée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les étoiles, grand titre culturel né de la Résistance »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géo London, profession : chroniqueur judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -14092,113 +14078,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les étoiles, grand titre culturel né de la Résistance »</w:t>
+                <w:t xml:space="preserve">« Simone Téry, journaliste sous influence dans l’après-Seconde guerre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075505v1</w:t>
+                <w:t xml:space="preserve">hal-05250752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les grands reportages de L’Aurore, quotidien de droite d’après-guerre »</w:t>
+                <w:t xml:space="preserve">Les grands reportages de &amp;quot;L’Aurore&amp;quot;, quotidien de droite d’après-guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14216,2879 +14202,2879 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Simone Téry, journaliste sous influence dans l’après-Seconde guerre »</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Un œil sur le monde : La « tribune libre » des Cahiers des Droits de l’Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250752v1</w:t>
+                <w:t xml:space="preserve">hal-04389346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1938 : l’occupation de Teschen, la Tchécoslovaquie dépecée</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">1945, les reporters couvrent Nuremberg, le procès du nazisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04990724v1</w:t>
+                <w:t xml:space="preserve">hal-04418159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">1935 : lorsque la Sarre votait son annexion au IIIe Reich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">France-Amérique, histoire d’un hebdomadaire gaulliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">1945, les reporters couvrent Nuremberg, le procès du nazisme</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre qui vient : quand Hitler remilitarisait la Rhénanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">1935 : lorsque la Sarre votait son annexion au IIIe Reich</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Unes illustrées de La Lumière, journal de gauche des années trente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images de la femme moderne : les Unes de Femme de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Amiel, La tentation partisane. Engagements intellectuels au seuil de la guerre froide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1936 : &amp;quot;A la rencontre de la vraie France qui vote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Os à moelle&amp;quot;, histoire de &amp;quot;l’organe officiel des loufoques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tabouis, reportrice de choc à la SDN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La presse de gauche contre &amp;quot;la grande presse&amp;quot; pendant la Guerre d’Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beauté et sarcasme : les Unes de Messidor, organe de la CGT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Unes iconiques de l’hebdomadaire Marianne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Œuvre&amp;quot;, chroniquer le quotidien pendant la Drôle-de-Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les Unes iconiques de l’hebdomadaire Marianne</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regarder le danger en face : l’Anschluss dans Regards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Beauté et sarcasme : les Unes de Messidor, organe de la CGT</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la gauche de la SFIO : la &amp;quot;tribune&amp;quot; du parti du Populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La presse de gauche contre &amp;quot;la grande presse&amp;quot; pendant la Guerre d’Espagne</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Une du Petit journal illustré, mise en images des années Trente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Reporters de guerre oubliés dans le conflit italo-éthiopien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.120-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Deux reporters face au drame espagnol : Jean Alloucherie et Mathieu Corman »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ribécourt, &amp;quot;Le Mexique accueille le Sinaïa avec 1620 réfugiés espagnols&amp;quot; »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.209-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« 1934 : avec les &amp;quot;enfants délinquants&amp;quot; des maisons de correction »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Reporters de plume et photoreporters de guerre dans le conflit italo-éthiopien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Premières évasions. Janine Bouissounouse, &amp;quot;Petit tourisme. Le voyage sans bagage ou l’exploration à portée d’autobus&amp;quot; ; Stéphane Manier, &amp;quot;Après 28 ans au fond de la mine, le mineur Detrez a bien le droit de voir la mer. Mais lui a-t-on facilité ce départ vers l’aventure ?&amp;quot; »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.142-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Geoffrey Fraser, un journaliste britannique dans les geôles du Reich »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023, pp.25</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Après la Guerre d’Espagne : la Retirada photographiée »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Jean-Maurice Hermann, &amp;quot;Au milieu des réfugiés espagnols&amp;quot; »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.187-191</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les photos de Chim, immense témoin d’une Espagne à feu et à sang »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ilya Ehrenbourg, &amp;quot;Printemps en Espagne&amp;quot; »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.45-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Georges Soria, &amp;quot;Déluge de fer et de feu sur Barcelone&amp;quot; »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.61-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un grand avocat écrit dans la presse : Henry Torrès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Simone Téry, &amp;quot;Cité Martyre, Madrid bombardée&amp;quot; »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.57-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Photoreporters espagnols dans la guerre d’Espagne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Un grand avocat écrit dans la presse : Henry Torrès</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Documenter la guerre : agences photos dans le conflit italo-éthiopien »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Reporters de plume et photoreporters de guerre dans le conflit italo-éthiopien »</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Henri Jeanson, &amp;quot;Ouvrons la frontière ! Ouvrons nos cœurs ! »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.181-185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Madeleine Jacob, &amp;quot;Voyage au bout de la misère humaine&amp;quot; »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.192-199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« 1938 : reportage parmi les Marocains de Paris »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.90-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« 1938 : le conflit sino-japonais selon Robert Capa »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Les photos de Chim, immense témoin d’une Espagne à feu et à sang »</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Guerre d’Espagne : Simone Téry se saisit de l’appareil photo »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022, pp.142-152</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Mooney, martyr du syndicalisme ouvrier américain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022, pp.187-191</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Drôle de Guerre commence : des reportages de Magdeleine Paz »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.281-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les grandes chroniqueuses de Ce soir »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« André Aliker : un journaliste communiste martiniquais assassiné »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022, pp.209-213</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La presse de gauche au secours d’une militante communiste roumaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« 1936 : les reporters français couvrent les funérailles de George V »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022, pp.61-63</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un travail au féminin ? Reportages sur les métiers de femmes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...805 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02967349v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02967351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Madeleine Jacob, une journaliste en Allemagne nazie »</w:t>
               </w:r>
@@ -17481,3736 +17467,3736 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pillement, Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maitron-en-ligne : Dictionnaire biographique, mouvement ouvrier, mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Souchère, Elena de »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maitron-en-ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duthuit, Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maitron-en-ligne : Dictionnaire biographique, mouvement ouvrier, mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Markowicz, Jacques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maitron-en-ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Hautot, Georges »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maitron-en-ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delmas, Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maitron-en-ligne : Dictionnaire biographique, mouvement ouvrier, mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanon, Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maitron-en-ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Kanter, André »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Hanon, Pierre</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forrest, William</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maitron-en-ligne : Dictionnaire biographique, mouvement ouvrier, mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joly, Gustave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Duthuit, Georges</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Malaterre-Sellier, Germaine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maitron-en-ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert, Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maitron-en-ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Lijardière, François »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maitron-en-ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eyre de Lanux, Elizabeth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dictionnaire biographique du mouvement ouvrier maitron en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debat, François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne : Dictionnaire biographique, mouvement ouvrier, mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« La Souchère, Elena de »</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cudenet, Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maitron-en-ligne : Dictionnaire biographique, mouvement ouvrier, mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altmaier, Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Markowicz, Jacques »</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béry, Jacques-Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maitron-en-ligne : Dictionnaire biographique, mouvement ouvrier, mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestin, Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maitron-en-ligne : Dictionnaire biographique, mouvement ouvrier, mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevran, Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Hautot, Georges »</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chabrun, Marthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Delmas, Henri</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouguennec, Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maitron-en-ligne :Dictionnaire biographique, mouvement ouvrier, mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fraser, Geoffrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne : Dictionnaire biographique, mouvement ouvrier, mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Malaterre-Sellier, Germaine »</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénard, Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maitron-en-ligne : Dictionnaire biographique, mouvement ouvrier, mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alloucherie, Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Forrest, William</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berne, Jean de</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne : Dictionnaire biographique, mouvement ouvrier, mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Joly, Gustave</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beurel, André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maitron-en-ligne : Dictionnaire biographique, mouvement ouvrier, mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coeckelenbergh, Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maitron-en-ligne : Dictionnaire biographique, mouvement ouvrier, mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caron, Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maitron-en-ligne : Dictionnaire biographique, mouvement ouvrier, mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dauzonne, Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maitron-en-ligne : Dictionnaire biographique, mouvement ouvrier, mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrin, Serge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maitron-en-ligne : Dictionnaire biographique, mouvement ouvrier, mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude, Renée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Gilbert, Hubert</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darthel, Betty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Lijardière, François »</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decroix, Emile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berger, Monique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maitron-en-ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmel, Simone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maitron-en-ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manier, Stéphane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maitron-en-ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gosset, Hélène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maitron-en-ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouissounouse, Janine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maitron-en-ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Alloucherie, Jean</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caron, Serge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duby, Gertrude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maitron-en-ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabouis, Geneviève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maitron--en-ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sevran, Madeleine</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désormais, Louise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chabrun, Marthe</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routier, Marcelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Weill-Raynal Sarah, née Leven Sarah »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maitron-en-ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Brunschvicg Betty [née Mayer Elisabeth] »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maitron-en-ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Jacob Madeleine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maitron-en-ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mars Pierre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maitron-en-ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Jouve Marguerite »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maitron-en-ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Paz Magdeleine [Marx Magdeleine] »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Prugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maitron-en-ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Téry Simone »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maitron-en-ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Claude, Renée</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Moran Denise [Marthe Savineau, née Jenty dite] »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pouterman J.-E. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maitron-en-ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...1431 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308659v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02308670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -21222,327 +21208,327 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paul Preston, « Reporters anglais et américains pendant la guerre d’Espagne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Preston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Pérez Bazo, « Juan Chabás, des fronts de guerra au témoignage depuis l’exil »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Pérez  Bazo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael R. Tranche, « L’Espagne vivra, ou l’ultime espoir »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Tranche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Javier Navarro Navarro, « Mateo Santos et le Reportage sur le mouvement révolutionnaire à Barcelone »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852822v1</w:t>
-              </w:r>
-[...223 lines deleted...]
-                <w:t xml:space="preserve">hal-03852857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId327"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -21618,51 +21604,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CA9F2FB5"/>
+    <w:nsid w:val="B39EC4BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21849,51 +21835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-mathieu-matanorangefr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000049503224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515498v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433599v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199230v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333138v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427999v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664421v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482571v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396703v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828050v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527159v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828066v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664413v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333133v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.23054" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828072v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828060v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200303v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085798v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168921v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189500v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721422v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560574v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721481v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197839v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837046v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aden.019.0043" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721411v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308623v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753084v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837123v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339979v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339983v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200313v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197830v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194852v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352003v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339948v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308590v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339975v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560436v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083867ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339976v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197844v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339978v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339984v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339973v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339970v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aden.017.0133" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967341v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967344v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967365v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197857v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530682v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309411v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197868v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309407v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201421v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307561v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307497v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200317v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308435v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309403v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309400v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309251v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309240v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309269v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309389v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308985v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308990v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308991v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307523v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308987v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308984v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309394v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308983v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308992v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308986v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426295v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308521v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197835v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309297v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309306v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309382v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309372v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424999v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424997v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426296v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425002v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424998v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426297v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426293v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425001v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426299v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425004v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425005v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426300v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357657v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01369105v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357663v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425011v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425009v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426303v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425007v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01369118v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425012v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357652v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426306v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357665v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357677v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425033v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01379455v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425034v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01379452v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425032v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425030v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425026v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426307v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425028v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425029v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425036v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426313v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357695v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375056v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426314v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197856v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375113v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200298v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375045v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375070v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375088v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357699v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375085v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375104v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375073v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375112v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375107v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197853v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357704v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351974v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197878v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351977v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388999v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388995v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351978v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197850v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200293v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351980v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351982v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351984v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351989v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351988v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351987v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351997v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352000v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351995v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337362v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666899v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676353v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844224v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967373v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354687v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967372v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309537v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309539v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01373297v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357685v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357691v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333145v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102924v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308780v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308764v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ouellet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308752v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308743v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308729v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333052v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607439v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314777v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893250v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194826v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560360v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194830v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439119v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307471v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308796v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308792v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354600v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354603v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354610v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354611v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354633v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354636v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354640v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354644v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354648v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200397v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075505v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428001v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250752v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990724v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510251v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418159v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582376v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389346v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700672v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529597v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314801v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168920v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195339v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085792v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314815v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090301v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208578v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085789v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344782v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085794v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085788v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314827v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843027v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686590v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560561v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686585v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753089v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843021v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843035v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837062v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837055v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843038v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880049v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843029v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843024v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676342v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843036v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843032v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721439v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779745v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721437v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843041v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194834v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388968v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339956v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339950v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967349v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967351v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967350v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424995v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308582v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852945v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308557v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676350v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676347v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561954v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676351v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721468v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676349v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561945v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721464v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575950v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607438v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721451v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721457v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607436v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561968v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561961v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561907v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561891v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388982v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561873v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561914v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339960v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352004v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561859v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561896v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561922v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561883v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561902v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561935v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561864v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339964v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561929v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388975v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967354v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967361v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194839v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967355v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967359v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194845v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967363v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194843v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194838v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194842v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967358v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967357v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308696v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308682v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin Gilles" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308666v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308652v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308633v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Prugnot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Racine" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308640v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308659v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308649v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308670v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852822v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Navarro" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852842v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Tranche" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852874v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Preston" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852857v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez  Bazo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-mathieu-matanorangefr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000049503224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515498v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433599v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199230v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333138v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427999v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828060v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482571v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396703v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828050v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664421v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527159v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828066v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664413v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333133v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.23054" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828072v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200303v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085798v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168921v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189500v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593256v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721422v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560574v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837046v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aden.019.0043" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197839v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721411v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339973v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339970v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aden.017.0133" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339948v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194852v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197830v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352003v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339979v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339983v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200313v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339975v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308590v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083867ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339976v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197844v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339978v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339982v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339984v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530682v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967344v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967341v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967365v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197857v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200317v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309407v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309411v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197868v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201421v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307561v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307497v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309269v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308435v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309261v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309403v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309251v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309240v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308991v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308990v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307523v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308987v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309389v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308985v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308984v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309394v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308983v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308992v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308986v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197835v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308521v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426295v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309297v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309306v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309382v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309372v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425002v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424997v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426296v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424998v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424999v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426297v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426293v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425001v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425005v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426300v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426299v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425004v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357663v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425009v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425011v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426303v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357657v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01369105v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01369118v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425007v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425012v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357652v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426306v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425036v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425029v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425032v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425030v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425034v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01379452v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357665v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357677v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425033v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01379455v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425026v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426307v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425028v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426313v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357695v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197856v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426314v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375056v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375113v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200298v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375045v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375070v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375104v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375073v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357699v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375088v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375085v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197853v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375112v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375107v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357704v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197878v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351977v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351974v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388999v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388995v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197850v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351978v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200293v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351982v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351980v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351984v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351989v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351988v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351987v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351997v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351995v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352000v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337362v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666899v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676353v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844224v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967373v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354687v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967372v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309537v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309539v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01373297v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357685v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357691v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333145v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102924v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308780v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308752v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308764v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ouellet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308743v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308729v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333052v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607439v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314777v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893250v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194826v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560360v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194830v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439119v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307471v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308792v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308796v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354600v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354603v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354610v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354611v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354633v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354636v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354640v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354648v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354644v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990724v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075505v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200397v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250752v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428001v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389346v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418159v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582376v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510251v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700672v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529597v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085794v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314827v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085788v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090301v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314815v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085792v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195339v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168920v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314801v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085789v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208578v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344782v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837123v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721437v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843038v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880049v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686585v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843021v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837062v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837055v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843035v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753089v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843024v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843029v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560561v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843027v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686590v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676342v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843032v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843036v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308623v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779745v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721439v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194834v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843041v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388968v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339956v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339950v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967351v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967349v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967350v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424995v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308582v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852945v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308557v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561961v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676351v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561954v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721468v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676349v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561945v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676347v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676350v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575950v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607438v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721464v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721451v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721457v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607436v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561968v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561929v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388975v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561891v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561907v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339960v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352004v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561873v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561859v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561914v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388982v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561883v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561896v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561922v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561902v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561935v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561864v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339964v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967358v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967357v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967355v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194839v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967359v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194845v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967361v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967354v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194843v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967363v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194838v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194842v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308696v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308682v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin Gilles" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308670v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308666v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308652v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308633v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Prugnot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Racine" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308640v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308649v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308659v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852874v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Preston" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852857v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez  Bazo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852842v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Tranche" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852822v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Navarro" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>