--- v1 (2026-04-06)
+++ v2 (2026-05-16)
@@ -289,51 +289,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Sophie Cœuré, Georges Marchais ou la fin des Français rouges »</w:t>
+                <w:t xml:space="preserve">Sophie Cœuré, Georges Marchais ou la fin des Français rouges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Monde Diplomatique</w:t>
             </w:r>
             <w:r>
@@ -1145,178 +1145,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frantz Fanon, paradoxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde Diplomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Magdeleine Marx, reportrice en Turquie pour L’Humanité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n°159, p. 19-34. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/chrhc.23054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/chrhc.23054⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04333133v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04828072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Affäre Henri Martin</w:t>
               </w:r>
@@ -11903,502 +11903,577 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (7)</w:t>
+        <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Journalistes face à l'épuration (1945-1946). Enquête dans des archives inexplorées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Syllepse. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syllepse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.296, A paraître, Histoire : enjeux et débats, 979-10-399-0367-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sur les routes du poison nazi. Reporters et reportrices de l’Anschluss à Munich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Syllepse, 220 p., 2024, Histoire : enjeux et débats, 979-10-399-0229-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Nous n'oublierons pas les poings levés</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nous n'oublierons pas les poings levés. Reporters, éditorialistes et commentateurs antifascistes pendant la guerre d'Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Syllepse. Syllepse, 696 p., 2020, 978-2-84950-890-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdeleine Paz, Je suis l'étranger. Reportages, suivis de documents sur l'Affaire Victor Serge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Thébaïde, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nizan, Du conflit italo-éthiopien à la victoire du front populaire espagnol (30 juin 1935-18 juillet 1936)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Cherche Midi, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journalisme et Littérature dans la gauche des années 1930</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ouellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nizan, Essais à la troisième personne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Temps des cerises, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nizan, Articles littéraires et politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joseph K., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12408,1473 +12483,1473 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Téry reportrice en Espagne, des articles à l’anthologie. Une réécriture politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zoraïda Carandell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Exil espagnol républicain et le champ littéraire francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse Paris-Nanterre, A paraître, « Regards sur l’Espagne contemporaine »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Nouvelle Espagne antifasciste – nueva España antifascista : le cas d’un journal franco-espagnol de combat »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Pitsos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paris, capitale polyphonique. Histoire de la presse réfugiée, exilée, immigrée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions Atlande, pp.209-221, 2025, 978-2-38428-027-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La paix vue de Genève (janvier-mai 1938) par les envoyés spéciaux à la Société des Nations. Les cas de Louis Lévy, Paul Nizan, Gabriel Péri, Geneviève Tabouis et Andrée Viollis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Gervereau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacifistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nuage vert-Musée mobile Vallée de la Dordogne, pp.307-319, 2023, Les Couleurs du Nuage, 978-2-491771-42-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le reporter de guerre face à la peur. Journalistes antifascistes sous les bombes et les balles pendant la guerre d’Espagne (1936-1939) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Chassaigne; Adèle Delaporte; Caroline Le Mao. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peurs urbaines XVIe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Geste; MSHA, pp.337-344, 2022, 9791035318925</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les reportages dans la presse française pendant la guerre d’Espagne (1936-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">María Isabel Corbi Sáez; Isabel Marcillas Piquer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Femmes et la guerre / Dona i guerra – Mémoire démocratique et droits humains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.239-255, 2021, 978-3-631-82168-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le martyrologe révolutionnaire de la répression stalinienne en Espagne dans les périodiques antifascistes français (juillet 1936-décembre 1937)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Biard; Jean-Numa Ducange; Jean-Yves Frétigné. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mourir en révolutionnaire, XVIIIe-XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection études révolutionnaires (21), Société des études robespierristes, pp.261-271, 2021, Etudes révolutionnaires, 9-782908-327946</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous les bombes. Reporters et reportrices antifascistes dans la presse française pendant la guerre d’Espagne entre 1936 et 1938</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dard; Emmanuel Mattiato; Manuelle Peloille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Correspondants de guerre 1918-1939 – Maroc, Ethiopie, Espagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Savoie-Montblanc, pp.221-236, 2021, 978-2-37741-054-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Dénoncer la barbarie fasciste pendant la guerre d’Espagne (1936-1939). Le cas des reportrices Germaine Decaris, Marguerite Jouve, Denise Moran et Simone Téry »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Camet; Isabelle Mons. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes en résistance - Paroles et actes politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.55-68, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Une reportrice face aux réfugiés en provenance de Lérida et de Huesca : Edith Thomas dans Ce soir en avril 1938 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pages editor y Universitat de Lleida. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evocar la literatura francesa y francófona de la modernidad – Homenaje a Àngels Santa (Carme Figuerola, Dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pages editor, pp.299-304, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magdeleine Paz, Une seule chair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.I-IV, 2018, "Les introuvables"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un roman pour aujourd'hui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simone Téry, La Porte du soleil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.369-392, 2018, "Les Introuvables"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Magdeleine Paz, personnage de ses reportages »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Myriam Boucharenc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman &amp; Reportage. Rencontres croisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Limoges, pp.113-123, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Une intellectuelle militante des années 30 pour le droit des étrangers : Magdeleine Paz »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Mathieu; François Ouellet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journalisme et Littérature dans la gauche des années 1930</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.107-119, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Littérature et critique dans la revue Commune. Aperçus »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revues du XXe siècle : littérature et critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cujas, pp.161-176, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pour un autre monde. Dialogues internationalistes dans les revues Commune et El Mono Azul. Sur quelques écrivains-journalistes européens au service de la République espagnole »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cristina Solé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires de la guerre en Europe : 1914-1945. Textes et images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pages editors y Universitat de Lleida, pp.109-126, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Paul Nothomb (1913-2006) et le difficile roman de la guerre d’Espagne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Curatolo; Paul Renard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires du roman. La revie littéraire des romanciers oubliés. Domaine français – XXème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, Annales littéraires de l’Université de Franche-Comté, pp.179-1990, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Paul Nizan, L’Espagne au cœur »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angels Santa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Nizan à Sartre. Philosophie et narration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pagès editors, pp.147-164, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Virulence de Sartre journaliste aux côtés des communistes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-.W. Wallet; Arnaud Münster. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sartre : Le philosophe, l’intellectuel et la politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.169-189, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sartre et L’Affaire Henri Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Ruscio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Affaire Henri Martin et la lutte contre la guerre d’Indochine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Temps des Cerises, pp.139-158, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Etude sur Simone de Beauvoir romancière]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Romanciers français 1945-2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Picardie Jules-Verne; Université Linguistique de Kiev, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13884,3377 +13959,3377 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1938 : l’occupation de Teschen, la Tchécoslovaquie dépecée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les étoiles, grand titre culturel né de la Résistance »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géo London, profession : chroniqueur judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grands reportages de &amp;quot;L’Aurore&amp;quot;, quotidien de droite d’après-guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Simone Téry, journaliste sous influence dans l’après-Seconde guerre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un œil sur le monde : La « tribune libre » des Cahiers des Droits de l’Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un œil sur le monde : La « tribune libre » des Cahiers des Droits de l’Homme</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1945, les reporters couvrent Nuremberg, le procès du nazisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1945, les reporters couvrent Nuremberg, le procès du nazisme</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1935 : lorsque la Sarre votait son annexion au IIIe Reich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1935 : lorsque la Sarre votait son annexion au IIIe Reich</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France-Amérique, histoire d’un hebdomadaire gaulliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">France-Amérique, histoire d’un hebdomadaire gaulliste</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre qui vient : quand Hitler remilitarisait la Rhénanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La guerre qui vient : quand Hitler remilitarisait la Rhénanie</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Unes illustrées de La Lumière, journal de gauche des années trente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images de la femme moderne : les Unes de Femme de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Images de la femme moderne : les Unes de Femme de France</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Amiel, La tentation partisane. Engagements intellectuels au seuil de la guerre froide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1936 : &amp;quot;A la rencontre de la vraie France qui vote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023, pp.25</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Os à moelle&amp;quot;, histoire de &amp;quot;l’organe officiel des loufoques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1936 : &amp;quot;A la rencontre de la vraie France qui vote</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tabouis, reportrice de choc à la SDN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’Os à moelle&amp;quot;, histoire de &amp;quot;l’organe officiel des loufoques</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La presse de gauche contre &amp;quot;la grande presse&amp;quot; pendant la Guerre d’Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Tabouis, reportrice de choc à la SDN</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beauté et sarcasme : les Unes de Messidor, organe de la CGT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La presse de gauche contre &amp;quot;la grande presse&amp;quot; pendant la Guerre d’Espagne</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Unes iconiques de l’hebdomadaire Marianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Beauté et sarcasme : les Unes de Messidor, organe de la CGT</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Œuvre&amp;quot;, chroniquer le quotidien pendant la Drôle-de-Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les Unes iconiques de l’hebdomadaire Marianne</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regarder le danger en face : l’Anschluss dans Regards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’Œuvre&amp;quot;, chroniquer le quotidien pendant la Drôle-de-Guerre</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la gauche de la SFIO : la &amp;quot;tribune&amp;quot; du parti du Populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Regarder le danger en face : l’Anschluss dans Regards</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Une du Petit journal illustré, mise en images des années Trente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Reporters de guerre oubliés dans le conflit italo-éthiopien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.120-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Deux reporters face au drame espagnol : Jean Alloucherie et Mathieu Corman »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022, pp.120-127</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ribécourt, &amp;quot;Le Mexique accueille le Sinaïa avec 1620 réfugiés espagnols&amp;quot; »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.209-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Deux reporters face au drame espagnol : Jean Alloucherie et Mathieu Corman »</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« 1934 : avec les &amp;quot;enfants délinquants&amp;quot; des maisons de correction »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022, pp.209-213</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Reporters de plume et photoreporters de guerre dans le conflit italo-éthiopien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« 1934 : avec les &amp;quot;enfants délinquants&amp;quot; des maisons de correction »</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Premières évasions. Janine Bouissounouse, &amp;quot;Petit tourisme. Le voyage sans bagage ou l’exploration à portée d’autobus&amp;quot; ; Stéphane Manier, &amp;quot;Après 28 ans au fond de la mine, le mineur Detrez a bien le droit de voir la mer. Mais lui a-t-on facilité ce départ vers l’aventure ?&amp;quot; »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.142-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Geoffrey Fraser, un journaliste britannique dans les geôles du Reich »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Reporters de plume et photoreporters de guerre dans le conflit italo-éthiopien »</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Après la Guerre d’Espagne : la Retirada photographiée »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022, pp.142-152</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Jean-Maurice Hermann, &amp;quot;Au milieu des réfugiés espagnols&amp;quot; »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.187-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Geoffrey Fraser, un journaliste britannique dans les geôles du Reich »</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les photos de Chim, immense témoin d’une Espagne à feu et à sang »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Après la Guerre d’Espagne : la Retirada photographiée »</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ilya Ehrenbourg, &amp;quot;Printemps en Espagne&amp;quot; »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.45-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Georges Soria, &amp;quot;Déluge de fer et de feu sur Barcelone&amp;quot; »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.61-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un grand avocat écrit dans la presse : Henry Torrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022, pp.187-191</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Simone Téry, &amp;quot;Cité Martyre, Madrid bombardée&amp;quot; »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.57-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Les photos de Chim, immense témoin d’une Espagne à feu et à sang »</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Photoreporters espagnols dans la guerre d’Espagne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022, pp.45-49</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Documenter la guerre : agences photos dans le conflit italo-éthiopien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022, pp.61-63</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Henri Jeanson, &amp;quot;Ouvrons la frontière ! Ouvrons nos cœurs ! »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.181-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un grand avocat écrit dans la presse : Henry Torrès</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Madeleine Jacob, &amp;quot;Voyage au bout de la misère humaine&amp;quot; »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.192-199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« 1938 : reportage parmi les Marocains de Paris »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.90-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« 1938 : le conflit sino-japonais selon Robert Capa »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022, pp.57-60</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Guerre d’Espagne : Simone Téry se saisit de l’appareil photo »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Mooney, martyr du syndicalisme ouvrier américain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Drôle de Guerre commence : des reportages de Magdeleine Paz »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.281-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022, pp.181-185</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les grandes chroniqueuses de Ce soir »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022, pp.192-199</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« André Aliker : un journaliste communiste martiniquais assassiné »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022, pp.90-97</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La presse de gauche au secours d’une militante communiste roumaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« 1936 : les reporters français couvrent les funérailles de George V »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un travail au féminin ? Reportages sur les métiers de femmes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Madeleine Jacob, une journaliste en Allemagne nazie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021, pp.281-288</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Il était une fois la page féminine du Populaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Simone Téry : une reportrice raconte l’Espagne fracturée »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...433 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17264,98 +17339,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ecrivains et reporters dans la guerre d’Espagne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1118-119-1120, 2022, « Ecrivains et reporters dans la guerre d’Espagne »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17365,91 +17440,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Renouveau de la littérature prolétarienne ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17459,3738 +17534,3738 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pillement, Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne : Dictionnaire biographique, mouvement ouvrier, mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Souchère, Elena de »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duthuit, Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne : Dictionnaire biographique, mouvement ouvrier, mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Markowicz, Jacques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Hautot, Georges »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delmas, Henri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne : Dictionnaire biographique, mouvement ouvrier, mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanon, Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Kanter, André »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forrest, William</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne : Dictionnaire biographique, mouvement ouvrier, mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joly, Gustave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Malaterre-Sellier, Germaine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert, Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Lijardière, François »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eyre de Lanux, Elizabeth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dictionnaire biographique du mouvement ouvrier maitron en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debat, François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne : Dictionnaire biographique, mouvement ouvrier, mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cudenet, Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne : Dictionnaire biographique, mouvement ouvrier, mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altmaier, Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béry, Jacques-Emile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne : Dictionnaire biographique, mouvement ouvrier, mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célestin, Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne : Dictionnaire biographique, mouvement ouvrier, mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sevran, Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabrun, Marthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouguennec, Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne :Dictionnaire biographique, mouvement ouvrier, mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fraser, Geoffrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne : Dictionnaire biographique, mouvement ouvrier, mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénard, Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne : Dictionnaire biographique, mouvement ouvrier, mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alloucherie, Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berne, Jean de</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne : Dictionnaire biographique, mouvement ouvrier, mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beurel, André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne : Dictionnaire biographique, mouvement ouvrier, mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coeckelenbergh, Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne : Dictionnaire biographique, mouvement ouvrier, mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caron, Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne : Dictionnaire biographique, mouvement ouvrier, mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dauzonne, Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne : Dictionnaire biographique, mouvement ouvrier, mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrin, Serge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne : Dictionnaire biographique, mouvement ouvrier, mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude, Renée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darthel, Betty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02967358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decroix, Emile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02967357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berger, Monique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02967355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmel, Simone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manier, Stéphane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02967359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gosset, Hélène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouissounouse, Janine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02967361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caron, Serge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02967354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duby, Gertrude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tabouis, Geneviève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron--en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02967363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désormais, Louise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routier, Marcelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Weill-Raynal Sarah, née Leven Sarah »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Brunschvicg Betty [née Mayer Elisabeth] »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morin Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Jacob Madeleine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Mars Pierre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Jouve Marguerite »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Paz Magdeleine [Marx Magdeleine] »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Prugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maitron-en-ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-02308633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Téry Simone »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicole Racine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Nicole Racine</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Moran Denise [Marthe Savineau, née Jenty dite] »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Moran Denise [Marthe Savineau, née Jenty dite] »</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pouterman J.-E. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron-en-ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21200,343 +21275,343 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Preston, « Reporters anglais et américains pendant la guerre d’Espagne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Preston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Pérez Bazo, « Juan Chabás, des fronts de guerra au témoignage depuis l’exil »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Pérez  Bazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael R. Tranche, « L’Espagne vivra, ou l’ultime espoir »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Tranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Navarro Navarro, « Mateo Santos et le Reportage sur le mouvement révolutionnaire à Barcelone »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId327"/>
+      <w:footerReference w:type="default" r:id="rId329"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21604,51 +21679,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B39EC4BB"/>
+    <w:nsid w:val="3490D66D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21835,51 +21910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-mathieu-matanorangefr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000049503224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515498v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433599v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199230v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333138v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427999v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828060v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482571v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396703v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828050v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664421v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527159v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828066v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664413v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333133v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.23054" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828072v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200303v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085798v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168921v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189500v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593256v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721422v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560574v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837046v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aden.019.0043" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197839v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721411v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339973v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339970v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aden.017.0133" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339948v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194852v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197830v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352003v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339979v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339983v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200313v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339975v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308590v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083867ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339976v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197844v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339978v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339982v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339984v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530682v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967344v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967341v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967365v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197857v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200317v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309407v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309411v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197868v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201421v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307561v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307497v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309269v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308435v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309261v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309403v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309251v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309240v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308991v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308990v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307523v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308987v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309389v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308985v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308984v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309394v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308983v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308992v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308986v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197835v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308521v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426295v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309297v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309306v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309382v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309372v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425002v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424997v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426296v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424998v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424999v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426297v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426293v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425001v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425005v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426300v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426299v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425004v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357663v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425009v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425011v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426303v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357657v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01369105v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01369118v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425007v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425012v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357652v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426306v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425036v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425029v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425032v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425030v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425034v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01379452v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357665v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357677v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425033v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01379455v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425026v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426307v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425028v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426313v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357695v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197856v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426314v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375056v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375113v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200298v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375045v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375070v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375104v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375073v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357699v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375088v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375085v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197853v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375112v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375107v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357704v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197878v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351977v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351974v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388999v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388995v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197850v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351978v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200293v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351982v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351980v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351984v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351989v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351988v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351987v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351997v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351995v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352000v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337362v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666899v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676353v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844224v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967373v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354687v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967372v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309537v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309539v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01373297v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357685v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357691v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333145v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102924v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308780v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308752v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308764v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ouellet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308743v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308729v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333052v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607439v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314777v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893250v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194826v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560360v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194830v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439119v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307471v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308792v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308796v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354600v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354603v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354610v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354611v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354633v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354636v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354640v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354648v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354644v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990724v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075505v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200397v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250752v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428001v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389346v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418159v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582376v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510251v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700672v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529597v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085794v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314827v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085788v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090301v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314815v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085792v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195339v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168920v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314801v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085789v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208578v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344782v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837123v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721437v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843038v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880049v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686585v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843021v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837062v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837055v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843035v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753089v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843024v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843029v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560561v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843027v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686590v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676342v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843032v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843036v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308623v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779745v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721439v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194834v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843041v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388968v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339956v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339950v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967351v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967349v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967350v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424995v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308582v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852945v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308557v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561961v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676351v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561954v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721468v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676349v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561945v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676347v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676350v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575950v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607438v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721464v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721451v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721457v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607436v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561968v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561929v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388975v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561891v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561907v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339960v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352004v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561873v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561859v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561914v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388982v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561883v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561896v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561922v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561902v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561935v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561864v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339964v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967358v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967357v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967355v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194839v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967359v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194845v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967361v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967354v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194843v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967363v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194838v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194842v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308696v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308682v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin Gilles" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308670v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308666v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308652v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308633v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Prugnot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Racine" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308640v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308649v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308659v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852874v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Preston" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852857v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez  Bazo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852842v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Tranche" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852822v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Navarro" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-mathieu-matanorangefr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000049503224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515498v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433599v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199230v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333138v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427999v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828060v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482571v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396703v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828050v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664421v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527159v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828066v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664413v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828072v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333133v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.23054" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200303v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085798v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168921v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189500v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593256v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721422v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560574v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837046v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aden.019.0043" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197839v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721411v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339973v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339970v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aden.017.0133" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339948v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194852v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197830v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352003v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339979v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339983v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200313v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339975v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308590v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083867ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339976v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197844v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339978v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339982v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339984v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530682v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967344v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967341v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967365v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197857v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200317v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309407v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309411v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197868v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201421v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307561v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307497v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309269v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308435v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309261v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309403v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309251v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309240v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308991v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308990v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307523v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308987v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309389v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308985v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308984v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309394v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308983v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308992v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308986v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197835v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308521v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426295v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309297v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309306v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309382v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309372v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425002v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424997v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426296v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424998v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424999v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426297v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426293v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425001v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425005v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426300v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426299v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425004v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357663v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425009v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425011v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426303v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357657v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01369105v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01369118v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425007v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425012v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357652v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426306v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425036v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425029v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425032v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425030v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425034v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01379452v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357665v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357677v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425033v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01379455v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425026v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426307v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425028v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426313v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357695v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197856v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426314v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375056v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375113v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200298v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375045v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375070v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375104v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375073v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357699v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375088v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375085v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197853v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375112v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375107v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357704v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197878v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351977v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351974v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388999v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388995v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197850v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351978v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200293v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351982v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351980v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351984v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351989v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351988v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351987v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351997v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351995v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352000v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337362v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666899v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676353v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844224v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967373v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354687v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967372v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309537v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309539v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01373297v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357685v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357691v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586015v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.syllepse.net/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333145v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102924v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308780v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308752v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308764v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ouellet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308743v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308729v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333052v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607439v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314777v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893250v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194826v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560360v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194830v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439119v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307471v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308792v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308796v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354600v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354603v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354610v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354611v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354633v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354636v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354640v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354648v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354644v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990724v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075505v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200397v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428001v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250752v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389346v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418159v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582376v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510251v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700672v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529597v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085794v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314827v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085788v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090301v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314815v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085792v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195339v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168920v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314801v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085789v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208578v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344782v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837123v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721437v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843038v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880049v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686585v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843021v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837062v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837055v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843035v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753089v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843024v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843029v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560561v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843027v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686590v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676342v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843032v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843036v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308623v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779745v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721439v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194834v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843041v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388968v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339956v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339950v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967351v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967349v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967350v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424995v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308582v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852945v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308557v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561961v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676351v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561954v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721468v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676349v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561945v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676347v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676350v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575950v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607438v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721464v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721451v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721457v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607436v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561968v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561929v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388975v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561891v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561907v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339960v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352004v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561873v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561859v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561914v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388982v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561883v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561896v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561922v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561902v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561935v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561864v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339964v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967358v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967357v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967355v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194839v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967359v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194845v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967361v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967354v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194843v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967363v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194838v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194842v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308696v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308682v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin Gilles" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308670v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308666v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308652v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308633v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Prugnot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Racine" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308640v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308649v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308659v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852874v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Preston" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852857v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez  Bazo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852842v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Tranche" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852822v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Navarro" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>