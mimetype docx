--- v0 (2026-03-16)
+++ v1 (2026-05-05)
@@ -1914,329 +1914,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00479481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants des discours managériaux : application au cas des responsables qualité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Maurand Valet</w:t>
+                <w:t xml:space="preserve">DETERMINATING FACTORS OF MANAGERIAL SPEECHES : APPLICATION TO QUALITY MANAGER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maurand-Valet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La place de la dimension européenne dans la Comptabilité Contrôle Audit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">EIASM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00456211v1</w:t>
+                <w:t xml:space="preserve">hal-02539229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DETERMINATING FACTORS OF MANAGERIAL SPEECHES : APPLICATION TO QUALITY MANAGER</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Maurand-Valet</w:t>
+                <w:t xml:space="preserve">Les déterminants des discours managériaux : application au cas des responsables qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maurand Valet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIASM Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Nice, France</w:t>
+              <w:t xml:space="preserve">La place de la dimension européenne dans la Comptabilité Contrôle Audit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02539229v1</w:t>
+                <w:t xml:space="preserve">halshs-00456211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE ORGANISATIONAL CONSEQUENCES OF PROCESS FLOW ANALYSIS : A COMPARATIVE APPROACH OF ERP AND ISO 9000</w:t>
+                <w:t xml:space="preserve">UNE APPROCHE EMPIRIQUE DE LA CLARIFICATION ET DE L'INTEGRATION ORGANISATIONNELLES GENEREES PAR L'ANALYSE DES PROCESSUS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maurand-Valet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pedra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Control Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">congrès de l'Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02539241v1</w:t>
+                <w:t xml:space="preserve">hal-02539236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNE APPROCHE EMPIRIQUE DE LA CLARIFICATION ET DE L'INTEGRATION ORGANISATIONNELLES GENEREES PAR L'ANALYSE DES PROCESSUS</w:t>
+                <w:t xml:space="preserve">THE ORGANISATIONAL CONSEQUENCES OF PROCESS FLOW ANALYSIS : A COMPARATIVE APPROACH OF ERP AND ISO 9000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maurand-Valet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pedra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congrès de l'Association Francophone de Comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Management Control Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02539236v1</w:t>
+                <w:t xml:space="preserve">hal-02539241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNE APPROCHE EMPIRIQUE DE LA CLARIFICATION ET DE L'INTEGRATION ORGANISATIONNELLES GENEREES PAR L'ANALYSE DES PROCESSUS</w:t>
               </w:r>
@@ -2808,191 +2808,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bénévolat, vecteur de résilience dans la crise Covid : une valeur invisible, difficilement valorisable dans une économie de marché ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Maurand-Valet</w:t>
+                <w:t xml:space="preserve">Le bénévolat, vecteur de résilience. Dans la crise Covid : une valeur invisible, difficilement valorisable dans une économie de marché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eggrickx Ariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eggrickx Ariel</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurand-Valet Anne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reporting et pilotage des organisations pour une société résiliente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, collection EMS, 2022</w:t>
+              <w:t xml:space="preserve">Reporting et Pilotage des organisations pour une société résiliente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions EMS, pp.189-205, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634478v1</w:t>
+                <w:t xml:space="preserve">hal-03997731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bénévolat, vecteur de résilience. Dans la crise Covid : une valeur invisible, difficilement valorisable dans une économie de marché</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le bénévolat, vecteur de résilience dans la crise Covid : une valeur invisible, difficilement valorisable dans une économie de marché ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maurand-Valet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eggrickx Ariel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maurand-Valet Anne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reporting et Pilotage des organisations pour une société résiliente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions EMS, pp.189-205, 2022</w:t>
+              <w:t xml:space="preserve">Reporting et pilotage des organisations pour une société résiliente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, collection EMS, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997731v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3265,51 +3265,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F153FF7"/>
+    <w:nsid w:val="CFD229B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3496,51 +3496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-maurand-valet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6295-6185" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087626713" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04641838v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Eve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maurand-Valet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Cai Hillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10686967.2024.2355886" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02537372v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.332.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04634521v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02011190v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.047.0123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02048081v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.265.0041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04634505v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02537386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.180.61-72" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-0MT91FKT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287210v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04681246v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04681241v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04681250v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009271v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04634484v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539211v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902518v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maurand Valet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04634485v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04634513v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539215v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Paradas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479481v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456211v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539229v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539241v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pedra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539236v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534774v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539246v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prag Docteur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539251v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04634481v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04634509v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350557v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Attar&#231;a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s El Manzani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04634478v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eggrickx Ariel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997731v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurand-Valet Anne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00482193v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02437563v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-maurand-valet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6295-6185" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087626713" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04641838v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Eve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maurand-Valet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Cai Hillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10686967.2024.2355886" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02537372v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.332.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04634521v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02011190v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.047.0123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02048081v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.265.0041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04634505v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02537386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.180.61-72" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-0MT91FKT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287210v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04681246v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04681241v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04681250v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009271v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04634484v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539211v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902518v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maurand Valet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04634485v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04634513v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539215v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Paradas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479481v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539229v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456211v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539236v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pedra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539241v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534774v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539246v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prag Docteur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539251v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04634481v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04634509v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350557v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Attar&#231;a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s El Manzani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997731v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eggrickx Ariel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurand-Valet Anne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04634478v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00482193v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02437563v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>