--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -1625,165 +1625,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certification ISO 14001 : le cas d’une PME légitimée par une innovation managériale</w:t>
+                <w:t xml:space="preserve">Normes de système de management et légitimité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maurand-Valet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque ARIMHE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Cité, 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">colloque "Puissances de la norme"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634513v1</w:t>
+                <w:t xml:space="preserve">hal-02539215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes de système de management et légitimité</w:t>
+                <w:t xml:space="preserve">Certification ISO 14001 : le cas d’une PME légitimée par une innovation managériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maurand-Valet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque "Puissances de la norme"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Orléans, France</w:t>
+              <w:t xml:space="preserve">colloque ARIMHE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Cité, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02539215v1</w:t>
+                <w:t xml:space="preserve">hal-04634513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NORME ISO 14001 ET GESTION DES RESSOURCES HUMAINES (GRH). ETUDE DU CAS D’UNE PETITE ENTREPRISE (PE) PAR UNE METHODOLOGIE HYBRIDE</w:t>
               </w:r>
@@ -2052,191 +2052,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00456211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNE APPROCHE EMPIRIQUE DE LA CLARIFICATION ET DE L'INTEGRATION ORGANISATIONNELLES GENEREES PAR L'ANALYSE DES PROCESSUS</w:t>
+                <w:t xml:space="preserve">THE ORGANISATIONAL CONSEQUENCES OF PROCESS FLOW ANALYSIS : A COMPARATIVE APPROACH OF ERP AND ISO 9000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maurand-Valet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pedra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congrès de l'Association Francophone de Comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Management Control Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02539236v1</w:t>
+                <w:t xml:space="preserve">hal-02539241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE ORGANISATIONAL CONSEQUENCES OF PROCESS FLOW ANALYSIS : A COMPARATIVE APPROACH OF ERP AND ISO 9000</w:t>
+                <w:t xml:space="preserve">UNE APPROCHE EMPIRIQUE DE LA CLARIFICATION ET DE L'INTEGRATION ORGANISATIONNELLES GENEREES PAR L'ANALYSE DES PROCESSUS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maurand-Valet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pedra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Control Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">congrès de l'Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02539241v1</w:t>
+                <w:t xml:space="preserve">hal-02539236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNE APPROCHE EMPIRIQUE DE LA CLARIFICATION ET DE L'INTEGRATION ORGANISATIONNELLES GENEREES PAR L'ANALYSE DES PROCESSUS</w:t>
               </w:r>
@@ -3265,51 +3265,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CFD229B0"/>
+    <w:nsid w:val="06F50885"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3496,51 +3496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-maurand-valet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6295-6185" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087626713" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04641838v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Eve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maurand-Valet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Cai Hillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10686967.2024.2355886" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02537372v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.332.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04634521v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02011190v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.047.0123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02048081v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.265.0041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04634505v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02537386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.180.61-72" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-0MT91FKT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287210v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04681246v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04681241v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04681250v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009271v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04634484v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539211v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902518v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maurand Valet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04634485v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04634513v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539215v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Paradas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479481v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539229v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456211v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539236v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pedra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539241v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534774v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539246v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prag Docteur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539251v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04634481v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04634509v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350557v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Attar&#231;a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s El Manzani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997731v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eggrickx Ariel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurand-Valet Anne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04634478v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00482193v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02437563v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-maurand-valet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6295-6185" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087626713" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04641838v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Eve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maurand-Valet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Cai Hillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10686967.2024.2355886" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02537372v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.332.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04634521v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02011190v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.047.0123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02048081v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.265.0041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04634505v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02537386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.180.61-72" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-0MT91FKT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287210v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04681246v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04681241v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04681250v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009271v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04634484v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539211v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902518v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maurand Valet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04634485v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539215v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04634513v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Paradas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479481v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539229v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456211v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539241v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pedra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539236v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534774v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539246v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prag Docteur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539251v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04634481v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04634509v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350557v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Attar&#231;a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s El Manzani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997731v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eggrickx Ariel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurand-Valet Anne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04634478v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00482193v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02437563v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>