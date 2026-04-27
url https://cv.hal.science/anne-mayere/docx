--- v0 (2026-03-21)
+++ v1 (2026-04-27)
@@ -230,351 +230,351 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Équiper et évaluer un « certificat de compétences cliniques »</w:t>
+                <w:t xml:space="preserve">Rendre compte du travail d’instauration et d’assemblage des données en santé : le cas de Registres des cancers en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Catteau</w:t>
+                <w:t xml:space="preserve">Anja Martin-Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Savy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Beyne-Rauzy</w:t>
+                <w:t xml:space="preserve">François Lambotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23709/sticef.27.2.1⟩</w:t>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59, pp.215-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.10195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186732v1</w:t>
+                <w:t xml:space="preserve">hal-03352261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre compte du travail d’instauration et d’assemblage des données en santé : le cas de Registres des cancers en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Équiper et évaluer un « certificat de compétences cliniques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anja Martin-Scholz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Mayère</w:t>
+                <w:t xml:space="preserve">Nicolas Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lambotte</w:t>
+                <w:t xml:space="preserve">Odile Beyne-Rauzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 59, pp.215-230. </w:t>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Numéro Spécial - Sélection de la conférence EIAH 2019, 27 (2), pp.1-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.10195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23709/sticef.27.2.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352261v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des données à l’épreuve des programmes de big data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Martin-Scholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lambotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Dossier thématique Données massives et santé publique, 112, pp.27-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -593,1034 +593,1272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec Yves Jeanneret : génèse et mises au travail de la notion d’architexte</w:t>
+                <w:t xml:space="preserve">Travail infirmier à distance et articulation de la trajectoire des patient·e·s : dispositifs de suivi en oncologie et pertinence sociale des soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bazet</w:t>
+                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Hémont</w:t>
+                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 34 (2), </w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.361-383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/communication.7287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfas.201.0361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099660v1</w:t>
+                <w:t xml:space="preserve">hal-04947252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technologies de l’Information et de la Communication et « architexture » organisationnelle : présentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Entretien avec Yves Jeanneret : génèse et mises au travail de la notion d’architexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 34 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/communication.7276⟩</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communication.7287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02100132v1</w:t>
+                <w:t xml:space="preserve">hal-02099660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERP 2.0, what for and how?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Grabot</w:t>
+                <w:t xml:space="preserve">Technologies de l’Information et de la Communication et « architexture » organisationnelle : présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Lauroua</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raymond Houé Ngouna</w:t>
+                <w:t xml:space="preserve">Jean-Luc Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compind.2014.02.017⟩</w:t>
+              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communication.7276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070519v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une lecture communicationnelle du travail d’équipement des sous-traitants : le cas du 5S dans l’aéronautique</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation d’impact sur la santé et évaluation d’impact sur l’équité en santé : éventail de pratiques et questions de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Villeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Almudever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (3), pp.86-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1757975915570139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01095573v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'information échappe à ses créateurs : le cas de l'artificialisation des terres agricoles en Languedoc-Roussillon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Martin Scholz</w:t>
+                <w:t xml:space="preserve">Pour une lecture communicationnelle du travail d’équipement des sous-traitants : le cas du 5S dans l’aéronautique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 40, pp.145-166</w:t>
+              <w:t xml:space="preserve">, 2014, Anthropologie des savoirs, 42, pp.127-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191536v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01095573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche communicationnelle du travail d’organisation : changement organisationnel et gestion des événements indésirables</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexia Jolivet</w:t>
+                <w:t xml:space="preserve">ERP 2.0, what for and how?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Grabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lauroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Houé Ngouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.424⟩</w:t>
+              <w:t xml:space="preserve">Computers in Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65, pp.976-1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compind.2014.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03174848v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche communicationnelle du travail d’organisation : changement organisationnel et gestion des événements indésirables1</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexia Jolivet</w:t>
+                <w:t xml:space="preserve">Quand l'information échappe à ses créateurs : le cas de l'artificialisation des terres agricoles en Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martin Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.145-166</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04405859v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre performance gestionnaire et performance industrielle : le déploiement d’un ERP ou la mise en place d’une discipline organisationnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Pour une approche communicationnelle du travail d’organisation : changement organisationnel et gestion des événements indésirables1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Sciences de la Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33, pp.30-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04405996v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Zéro papier » et « pense-bêtes » à l’aune de l’informatisation du dossier de soins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour une approche communicationnelle du travail d’organisation : changement organisationnel et gestion des événements indésirables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angélique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rac.015.0154⟩</w:t>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33, pp.30-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04405560v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre performance gestionnaire et performance industrielle : le déploiement d’un ERP ou la mise en place d’une discipline organisationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Sciences de la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Zéro papier » et « pense-bêtes » à l’aune de l’informatisation du dossier de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rac.015.0154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point de vue d'une économiste sur les services de formation, Études de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 14, pp.53-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/edc.2725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1630,1523 +1868,1523 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causality put to the test of the big data movement: a communicational approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Martin-Scholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anja Martin-Scholz</w:t>
+                <w:t xml:space="preserve">Nicolas Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lambotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du club SMAC – Statistics, Philosophy and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instauration et assemblage des données en santé : le cas des Registres des cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Martin-Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lambotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIe Congrès de la SFSIC - Sociétés et Espaces en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde introductive - Entre questions théoriques et enjeux pratiques: L'organisation et la communication au sein des systèmes de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Bercot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de l’Acfas : Savoirs et organisation (2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFAS : Association francophone pour le savoir, May 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif d'évaluation pour un certificat d'aptitudes cliniques : quelles mesures pour quelles compétences ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Beyne Rauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Conference Environnements Informatiques pour l'Apprentissage Humain (EIAH 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.157-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un EIAH au service de l'homogénéisation d'un Examen Clinique Objectif Structuré (Journées des ESPE d'Occitanie, Narbonne, 01/06/17-02/06/17)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Beyne Rauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des ESPE d'Occitanie 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPE Toulouse Midi-Pyrénées; ESPE Languedoc Roussillon, Jun 2017, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing &amp;quot;2.0&amp;quot; Functionalities in an ERP</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inscription, prescription, sanction : les &amp;quot; entre-faire &amp;quot; d'une norme dans le processus d'informatisation du dossier de soin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consuelo Vásquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Advances in Production Management Systems (APMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la " mondialisation ".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Roubaix, France. pp.147</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470608v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835843v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inscription, prescription, sanction : les &amp;quot; entre-faire &amp;quot; d'une norme dans le processus d'informatisation du dossier de soin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to Support Coordination Through Annotations? A Longitudinal Case Study of Nurses' Work in an Oncology Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marrast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Zaraté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angélique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la " mondialisation ".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Roubaix, France. pp.147</w:t>
+              <w:t xml:space="preserve">16th ACM conference on Computer Supported Cooperative Work (CSCW 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, San Antonio, Texas, United States. pp.207-2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00835843v2</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Support Coordination Through Annotations? A Longitudinal Case Study of Nurses' Work in an Oncology Hospital</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Heuristiques et annotations pour (re)penser le Dossier Clinique Informatisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marrast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bricon-Souf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Zaraté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th ACM conference on Computer Supported Cooperative Work (CSCW 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, San Antonio, Texas, United States. pp.207-2012</w:t>
+              <w:t xml:space="preserve">2ème Symposium sur l'Ingénierie de l'Information Médicale (SIIM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264576v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristiques et annotations pour (re)penser le Dossier Clinique Informatisé</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Zaraté</w:t>
+                <w:t xml:space="preserve">Introducing &amp;quot;2.0&amp;quot; Functionalities in an ERP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Grabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Houé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lauroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Symposium sur l'Ingénierie de l'Information Médicale (SIIM 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Rhodes, Greece. pp.104-111, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40361-3_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351639v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La longue route vers l’ERP 2.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Grabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Houe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Congrès International de Génie Industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Polytechnique de Montréal, Oct 2011, Saint-Sauveur (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation in Supply Chains: from practical problems to conceptual models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Grabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APMS 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Cernobbio, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SME and Planning in Supply Chains:a Socio-technical View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Grabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Engineering and Systems Management 09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'entreprise sans bureau à l'entreprise virtuelle.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">ENTRE DÉCIDEURS ET ACTEURS, LES TECHNOLOGIES DE COMMUNICATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Longe Monnoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3° congrès international francophone de la PME (CIFEPME) Université du Québec à trois rivières, 23-25 octobre 1996</w:t>
+              <w:t xml:space="preserve">3° congres CIFEPME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1996, Trois Rivieres, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566223v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02537513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENTRE DÉCIDEURS ET ACTEURS, LES TECHNOLOGIES DE COMMUNICATION</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">De l'entreprise sans bureau à l'entreprise virtuelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Longe Monnoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3° congres CIFEPME</w:t>
+              <w:t xml:space="preserve">3° congrès international francophone de la PME (CIFEPME) Université du Québec à trois rivières, 23-25 octobre 1996</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1996, Trois Rivieres, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02537513v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERP Systems and Organisational Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Grabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Grabot, Anne Mayère, Isabelle Bazet. Springer London, 2008, Springer Series in Advanced Manufacturing, 978-1-84800-182-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-84800-183-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3156,980 +3394,980 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les inégalités sociales de santé se recomposent à distance. Le cas des patient.es d'origines populaires engagé.es dans des dispositifs de télésurveillance des cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Coeurdevey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IFERISS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique des inégalités sociales de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université Toulouse 1 Capitole, pp.87-90, 2021, 978-2-36170-254-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face aux injonctions contradictoires, l’inter-organisationnel comme ressource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Martin-Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le côté obscure de la communication des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.51-63, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire dans et sur le dossier patient : disciplinarisation équipée de l’écrire et discipline de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DELCAMBRE, Pierre; MATUSZAK, Céline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire au magistrat : Nouvelles normes, nouvelles contraintes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-2-7574-3497-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.septentrion.114623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encadrement et équipement du travail de production d’information et de communication : exploration de risques renouvelés de pénibilité au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Marquié; Marie-Cécile Amauger-Lattes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pénibilité et santé : les conditions de l’effort soutenable au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octarès Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Le travail en débats, 9782366300260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards pluridisciplinaires sur les transformations contemporaines du travail, la pénibilité et la santé au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Amauger-Lattes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Marquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Helardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Le Deist. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restructurations et santé au travail : regards pluridisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Octarès, 2013, 9782366300062</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation par projet, ordre de récit, formes de discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoit Cordelier; Gino Gramaccia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ManageMent par projet. Les identités incertaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université du Québec, https://www.puq.ca/catalogue/livres/management-par-projet-1981.html, 2012, Collection Communication, 978-2-7605-3452-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERP Implementation: the Question of Global Control Versus Local Efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERP Systems and Organisational Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer London, pp.47-58, 2008, 978-1-84800-183-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-84800-183-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie organisationnelle et réification des informations le cas du déploiement des ERP,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Octarès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La rationalisation dans les entreprises par les technologies coopératives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9782915346399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mutual influence of tool and organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Grabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grabot, B., Mayère, A., Bazet, I. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERP Systems and Organisational Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p7-11, 2007, Springer Series in Advanced Manufacturing, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-84800-183-1_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4139,117 +4377,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail infirmier à distance et articulation de la trajectoire des patient‧e‧s : dispositifs de suivi en oncologie et pertinence sociale des soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4259,148 +4497,148 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinéraire d’un projet pédagogique « innovant » : Les ECOS, de la valorisation de compétences cliniques renouvelées et calibrées aux logiques de concours et de « sélection objective »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Coeurdevey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId102"/>
+      <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4468,51 +4706,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F983BB8"/>
+    <w:nsid w:val="F4F640DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4616,51 +4854,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="935A9B82"/>
+    <w:nsid w:val="96389EBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4850,51 +5088,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-mayere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1936-0618" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028317009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://certop.cnrs.fr/presentation-axe-sante-et-alimentation-santal/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186732v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne May&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Beyne-Rauzy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.27.2.1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03352261v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Martin-Scholz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambotte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.10195" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03352270v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02099660v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bazet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#233;mont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.7287" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02100132v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.7276" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070519v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lauroua" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hou&#233; Ngouna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2014.02.017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095573v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191536v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin Scholz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174848v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Jolivet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.424" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405859v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405996v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405560v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Roux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.015.0154" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386663v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.2725" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03352315v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03352293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233598v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bercot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435357v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Beyne Rauzy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116315v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01470608v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hou&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40361-3_14" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00835843v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo V&#225;squez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264576v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marrast" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03351639v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricon-Souf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02100726v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Houe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952734v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958831v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566223v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Longe Monnoyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537513v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405715v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-183-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948368v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Coeurdevey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03352285v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493691v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100598330" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.114623" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493919v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/hors-serie/189-penibilite-et-sante-les-conditions-de-leffort-soutenable-au-travail-.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493948v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Amauger-Lattes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marqui&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Helardot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493990v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405758v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-183-1_4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4L5GS7Q6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405914v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985359v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-84800-183-1_1#citeas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-183-1_1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N8GPLZSJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995456v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05012496v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-mayere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1936-0618" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028317009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://certop.cnrs.fr/presentation-axe-sante-et-alimentation-santal/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03352261v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Martin-Scholz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne May&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.10195" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186732v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Beyne-Rauzy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.27.2.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03352270v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947252v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.201.0361" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02099660v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bazet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#233;mont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.7287" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02100132v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.7276" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914888v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bidault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Almudever" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975915570139" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095573v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070519v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lauroua" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hou&#233; Ngouna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2014.02.017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin Scholz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405859v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Jolivet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.424" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174848v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405996v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405560v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Roux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.015.0154" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386663v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.2725" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03352315v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03352293v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233598v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bercot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435357v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Beyne Rauzy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116315v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00835843v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo V&#225;squez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264576v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marrast" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03351639v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricon-Souf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01470608v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hou&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40361-3_14" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02100726v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Houe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952734v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958831v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537513v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Longe Monnoyer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566223v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405715v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-183-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948368v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Coeurdevey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03352285v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493691v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100598330" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.114623" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493919v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/hors-serie/189-penibilite-et-sante-les-conditions-de-leffort-soutenable-au-travail-.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493948v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Amauger-Lattes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marqui&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Helardot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493990v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405758v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-183-1_4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4L5GS7Q6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405914v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985359v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-84800-183-1_1#citeas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-183-1_1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N8GPLZSJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995456v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05012496v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>