--- v1 (2026-04-27)
+++ v2 (2026-05-19)
@@ -230,351 +230,351 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre compte du travail d’instauration et d’assemblage des données en santé : le cas de Registres des cancers en France</w:t>
+                <w:t xml:space="preserve">Équiper et évaluer un « certificat de compétences cliniques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anja Martin-Scholz</w:t>
+                <w:t xml:space="preserve">Olivier Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lambotte</w:t>
+                <w:t xml:space="preserve">Nicolas Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Beyne-Rauzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.10195⟩</w:t>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Numéro Spécial - Sélection de la conférence EIAH 2019, 27 (2), pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23709/sticef.27.2.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352261v1</w:t>
+                <w:t xml:space="preserve">hal-03186732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Équiper et évaluer un « certificat de compétences cliniques »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Catteau</w:t>
+                <w:t xml:space="preserve">Rendre compte du travail d’instauration et d’assemblage des données en santé : le cas de Registres des cancers en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Martin-Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Beyne-Rauzy</w:t>
+                <w:t xml:space="preserve">François Lambotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Numéro Spécial - Sélection de la conférence EIAH 2019, 27 (2), pp.1-28. </w:t>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59, pp.215-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23709/sticef.27.2.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.10195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186732v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des données à l’épreuve des programmes de big data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Savy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anja Martin-Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lambotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Dossier thématique Données massives et santé publique, 112, pp.27-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1052,226 +1052,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une lecture communicationnelle du travail d’équipement des sous-traitants : le cas du 5S dans l’aéronautique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Hémont</w:t>
+                <w:t xml:space="preserve">ERP 2.0, what for and how?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Grabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lauroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Houé Ngouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers in Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65, pp.976-1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compind.2014.02.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01095573v1</w:t>
+                <w:t xml:space="preserve">hal-01070519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERP 2.0, what for and how?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Grabot</w:t>
+                <w:t xml:space="preserve">Pour une lecture communicationnelle du travail d’équipement des sous-traitants : le cas du 5S dans l’aéronautique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raymond Houé Ngouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Anthropologie des savoirs, 42, pp.127-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compind.2014.02.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01070519v1</w:t>
+                <w:t xml:space="preserve">hal-01095573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'information échappe à ses créateurs : le cas de l'artificialisation des terres agricoles en Languedoc-Roussillon</w:t>
               </w:r>
@@ -1372,51 +1372,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche communicationnelle du travail d’organisation : changement organisationnel et gestion des événements indésirables1</w:t>
+                <w:t xml:space="preserve">Pour une approche communicationnelle du travail d’organisation : changement organisationnel et gestion des événements indésirables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Jolivet</w:t>
@@ -1452,75 +1452,75 @@
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/communicationorganisation.424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405859v1</w:t>
+                <w:t xml:space="preserve">halshs-03174848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche communicationnelle du travail d’organisation : changement organisationnel et gestion des événements indésirables</w:t>
+                <w:t xml:space="preserve">Pour une approche communicationnelle du travail d’organisation : changement organisationnel et gestion des événements indésirables1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Jolivet</w:t>
@@ -1556,309 +1556,391 @@
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/communicationorganisation.424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03174848v1</w:t>
+                <w:t xml:space="preserve">hal-04405859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre performance gestionnaire et performance industrielle : le déploiement d’un ERP ou la mise en place d’une discipline organisationnelle</w:t>
+                <w:t xml:space="preserve">Entre performance gestionnaire et performance industrielle. Le déploiement d'un ERP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Sciences de la Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 61</w:t>
+              <w:t xml:space="preserve">, 2004, Le mythe de l’organisation intégrée. Denis SEGRESTIN, Jean-Louis DARRÉON, Pascale TROMPETTE (coord.) (61), pp.107-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405996v1</w:t>
+                <w:t xml:space="preserve">hal-05608559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Zéro papier » et « pense-bêtes » à l’aune de l’informatisation du dossier de soins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre performance gestionnaire et performance industrielle : le déploiement d’un ERP ou la mise en place d’une discipline organisationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angélique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Sciences de la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405560v1</w:t>
+                <w:t xml:space="preserve">hal-04405996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Zéro papier » et « pense-bêtes » à l’aune de l’informatisation du dossier de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 6 (1), </w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rac.015.0154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point de vue d'une économiste sur les services de formation, Études de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 14, pp.53-59. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edc.2725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1868,1523 +1950,1523 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causality put to the test of the big data movement: a communicational approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Martin-Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lambotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du club SMAC – Statistics, Philosophy and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instauration et assemblage des données en santé : le cas des Registres des cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Martin-Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lambotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIe Congrès de la SFSIC - Sociétés et Espaces en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde introductive - Entre questions théoriques et enjeux pratiques: L'organisation et la communication au sein des systèmes de santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régine Bercot</w:t>
+                <w:t xml:space="preserve">Dispositif d'évaluation pour un certificat d'aptitudes cliniques : quelles mesures pour quelles compétences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Beyne Rauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de l’Acfas : Savoirs et organisation (2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACFAS : Association francophone pour le savoir, May 2019, Québec, Canada</w:t>
+              <w:t xml:space="preserve">9e Conference Environnements Informatiques pour l'Apprentissage Humain (EIAH 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.157-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233598v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif d'évaluation pour un certificat d'aptitudes cliniques : quelles mesures pour quelles compétences ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Odile Beyne Rauzy</w:t>
+                <w:t xml:space="preserve">Table ronde introductive - Entre questions théoriques et enjeux pratiques: L'organisation et la communication au sein des systèmes de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Bercot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Conference Environnements Informatiques pour l'Apprentissage Humain (EIAH 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.157-168</w:t>
+              <w:t xml:space="preserve">Congrès annuel de l’Acfas : Savoirs et organisation (2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS : Association francophone pour le savoir, May 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02435357v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un EIAH au service de l'homogénéisation d'un Examen Clinique Objectif Structuré (Journées des ESPE d'Occitanie, Narbonne, 01/06/17-02/06/17)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Beyne Rauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des ESPE d'Occitanie 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPE Toulouse Midi-Pyrénées; ESPE Languedoc Roussillon, Jun 2017, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inscription, prescription, sanction : les &amp;quot; entre-faire &amp;quot; d'une norme dans le processus d'informatisation du dossier de soin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introducing &amp;quot;2.0&amp;quot; Functionalities in an ERP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Grabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Houé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lauroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angélique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la " mondialisation ".</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Rhodes, Greece. pp.104-111, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40361-3_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00835843v2</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Support Coordination Through Annotations? A Longitudinal Case Study of Nurses' Work in an Oncology Hospital</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inscription, prescription, sanction : les &amp;quot; entre-faire &amp;quot; d'une norme dans le processus d'informatisation du dossier de soin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consuelo Vásquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th ACM conference on Computer Supported Cooperative Work (CSCW 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, San Antonio, Texas, United States. pp.207-2012</w:t>
+              <w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la " mondialisation ".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Roubaix, France. pp.147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264576v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835843v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristiques et annotations pour (re)penser le Dossier Clinique Informatisé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">How to Support Coordination Through Annotations? A Longitudinal Case Study of Nurses' Work in an Oncology Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marrast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Zaraté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Symposium sur l'Ingénierie de l'Information Médicale (SIIM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">16th ACM conference on Computer Supported Cooperative Work (CSCW 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, San Antonio, Texas, United States. pp.207-2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351639v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing &amp;quot;2.0&amp;quot; Functionalities in an ERP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Grabot</w:t>
+                <w:t xml:space="preserve">Heuristiques et annotations pour (re)penser le Dossier Clinique Informatisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marrast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bricon-Souf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Houé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Lauroua</w:t>
+                <w:t xml:space="preserve">Pascale Zaraté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Advances in Production Management Systems (APMS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2ème Symposium sur l'Ingénierie de l'Information Médicale (SIIM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40361-3_14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01470608v1</w:t>
+                <w:t xml:space="preserve">hal-03351639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La longue route vers l’ERP 2.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Grabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Houe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Congrès International de Génie Industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Polytechnique de Montréal, Oct 2011, Saint-Sauveur (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation in Supply Chains: from practical problems to conceptual models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Grabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APMS 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Cernobbio, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SME and Planning in Supply Chains:a Socio-technical View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Grabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Engineering and Systems Management 09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENTRE DÉCIDEURS ET ACTEURS, LES TECHNOLOGIES DE COMMUNICATION</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">De l'entreprise sans bureau à l'entreprise virtuelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Longe Monnoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3° congres CIFEPME</w:t>
+              <w:t xml:space="preserve">3° congrès international francophone de la PME (CIFEPME) Université du Québec à trois rivières, 23-25 octobre 1996</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1996, Trois Rivieres, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02537513v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'entreprise sans bureau à l'entreprise virtuelle.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">ENTRE DÉCIDEURS ET ACTEURS, LES TECHNOLOGIES DE COMMUNICATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Longe Monnoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3° congrès international francophone de la PME (CIFEPME) Université du Québec à trois rivières, 23-25 octobre 1996</w:t>
+              <w:t xml:space="preserve">3° congres CIFEPME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1996, Trois Rivieres, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566223v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02537513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERP Systems and Organisational Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Grabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Grabot, Anne Mayère, Isabelle Bazet. Springer London, 2008, Springer Series in Advanced Manufacturing, 978-1-84800-182-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-84800-183-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3394,65 +3476,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les inégalités sociales de santé se recomposent à distance. Le cas des patient.es d'origines populaires engagé.es dans des dispositifs de télésurveillance des cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Coeurdevey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3484,155 +3566,155 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IFERISS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique des inégalités sociales de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université Toulouse 1 Capitole, pp.87-90, 2021, 978-2-36170-254-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face aux injonctions contradictoires, l’inter-organisationnel comme ressource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Martin-Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le côté obscure de la communication des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.51-63, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire dans et sur le dossier patient : disciplinarisation équipée de l’écrire et discipline de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3642,257 +3724,257 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DELCAMBRE, Pierre; MATUSZAK, Céline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire au magistrat : Nouvelles normes, nouvelles contraintes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2-7574-3497-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.114623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encadrement et équipement du travail de production d’information et de communication : exploration de risques renouvelés de pénibilité au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Marquié; Marie-Cécile Amauger-Lattes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pénibilité et santé : les conditions de l’effort soutenable au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octarès Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Le travail en débats, 9782366300260</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards pluridisciplinaires sur les transformations contemporaines du travail, la pénibilité et la santé au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Amauger-Lattes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Marquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Helardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3915,73 +3997,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Le Deist. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restructurations et santé au travail : regards pluridisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Octarès, 2013, 9782366300062</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation par projet, ordre de récit, formes de discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4001,176 +4083,176 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoit Cordelier; Gino Gramaccia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ManageMent par projet. Les identités incertaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université du Québec, https://www.puq.ca/catalogue/livres/management-par-projet-1981.html, 2012, Collection Communication, 978-2-7605-3452-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERP Implementation: the Question of Global Control Versus Local Efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERP Systems and Organisational Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer London, pp.47-58, 2008, 978-1-84800-183-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-84800-183-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie organisationnelle et réification des informations le cas du déploiement des ERP,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4190,184 +4272,184 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Octarès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La rationalisation dans les entreprises par les technologies coopératives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9782915346399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mutual influence of tool and organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Grabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grabot, B., Mayère, A., Bazet, I. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERP Systems and Organisational Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p7-11, 2007, Springer Series in Advanced Manufacturing, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-84800-183-1_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...42 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4377,51 +4459,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail infirmier à distance et articulation de la trajectoire des patient‧e‧s : dispositifs de suivi en oncologie et pertinence sociale des soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4443,51 +4525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4497,148 +4579,148 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinéraire d’un projet pédagogique « innovant » : Les ECOS, de la valorisation de compétences cliniques renouvelées et calibrées aux logiques de concours et de « sélection objective »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Coeurdevey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId112"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4706,51 +4788,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4F640DB"/>
+    <w:nsid w:val="51D8900E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4854,51 +4936,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="96389EBF"/>
+    <w:nsid w:val="4ECF0A77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5088,51 +5170,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-mayere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1936-0618" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028317009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://certop.cnrs.fr/presentation-axe-sante-et-alimentation-santal/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03352261v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Martin-Scholz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne May&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.10195" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186732v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Beyne-Rauzy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.27.2.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03352270v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947252v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.201.0361" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02099660v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bazet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#233;mont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.7287" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02100132v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.7276" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914888v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bidault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Almudever" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975915570139" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095573v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070519v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lauroua" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hou&#233; Ngouna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2014.02.017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin Scholz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405859v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Jolivet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.424" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174848v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405996v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405560v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Roux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.015.0154" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386663v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.2725" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03352315v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03352293v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233598v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bercot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435357v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Beyne Rauzy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116315v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00835843v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo V&#225;squez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264576v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marrast" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03351639v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricon-Souf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01470608v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hou&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40361-3_14" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02100726v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Houe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952734v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958831v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537513v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Longe Monnoyer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566223v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405715v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-183-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948368v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Coeurdevey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03352285v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493691v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100598330" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.114623" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493919v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/hors-serie/189-penibilite-et-sante-les-conditions-de-leffort-soutenable-au-travail-.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493948v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Amauger-Lattes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marqui&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Helardot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493990v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405758v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-183-1_4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4L5GS7Q6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405914v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985359v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-84800-183-1_1#citeas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-183-1_1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N8GPLZSJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995456v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05012496v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-mayere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1936-0618" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028317009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://certop.cnrs.fr/presentation-axe-sante-et-alimentation-santal/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186732v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne May&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Beyne-Rauzy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.27.2.1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03352261v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Martin-Scholz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambotte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.10195" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03352270v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947252v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.201.0361" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02099660v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bazet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#233;mont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.7287" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02100132v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.7276" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914888v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bidault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Almudever" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975915570139" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lauroua" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hou&#233; Ngouna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2014.02.017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095573v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin Scholz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174848v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Jolivet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.424" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405859v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05608559v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405996v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405560v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.015.0154" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386663v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.2725" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03352315v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03352293v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435357v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Beyne Rauzy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233598v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bercot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116315v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01470608v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hou&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40361-3_14" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00835843v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo V&#225;squez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264576v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marrast" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03351639v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricon-Souf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02100726v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Houe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952734v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958831v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566223v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Longe Monnoyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537513v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405715v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-183-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948368v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Coeurdevey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03352285v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493691v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100598330" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.114623" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493919v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/hors-serie/189-penibilite-et-sante-les-conditions-de-leffort-soutenable-au-travail-.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493948v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Amauger-Lattes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marqui&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Helardot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493990v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405758v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-183-1_4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4L5GS7Q6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405914v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985359v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-84800-183-1_1#citeas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-183-1_1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N8GPLZSJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995456v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05012496v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>