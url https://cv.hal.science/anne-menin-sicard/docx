--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -170,2465 +170,2547 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du spectrogramme au cochléogramme - Intérêt pour la clinique orthophonique</w:t>
+                <w:t xml:space="preserve">MADLEN, logiciel d'auto-entraînement de la voix et de la parole à la maison -Exemples de suivis de dysarthries Parkinsoniennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne MENIN SICARD</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+                <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ères Rencontres du RésO-MAP – sensibiliser, se former, échanger ; Orthophonie et maladie de Parkinson / syndromes apparentés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NEUROFORMATIONS SAS, Mar 2026, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05048910v1</w:t>
+                <w:t xml:space="preserve">hal-05568108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de cas de voix dans le cadre de la prise en soin orthophonique -Volume III</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne MENIN SICARD</w:t>
+                <w:t xml:space="preserve">VOCALAB : UN LOGICIEL CONVIVIAL POUR L'ANALYSE ET LA PRISE EN CHARGE ORTHOPHONIQUE DE LA VOIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Mauger</w:t>
+                <w:t xml:space="preserve">A Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Ravéra-Lassale</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04618718v1</w:t>
+                <w:t xml:space="preserve">L Ruffle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Choice for Voice: Crossing boundaries in voice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, London, Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan et évaluation des pathologies de la phonation -Dix exercices avec VOCALAB dans le cadre de la formation en orthophonique</w:t>
+                <w:t xml:space="preserve">VOCALAB: A USER-FRIENDLY SOFTWARE FOR VOICE ANALYSIS AND THERAPY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688760v1</w:t>
+                <w:t xml:space="preserve">Louise Ruffle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Choice for Voice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, London (on line), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamental frequency of speech -Reference values for speech therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intérêt de la visualisation de la position et du mouvement des articulateurs pour améliorer l’intelligibilité : Plate-forme Diadolab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bézard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIèmes Rencontres Internationales d’Orthophonie - ORTHOPHONIE ET TECHNOLOGIES INNOVANTES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNADREO, Dec 2016, Paris, France. pp.261-290</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
-[...325 lines deleted...]
-                <w:t xml:space="preserve">hal-02073314v1</w:t>
+                <w:t xml:space="preserve">hal-02408973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Traduction (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Phonation Time, s/z and a/z ratio: reference values for Speech-Language Pathologists</w:t>
+                <w:t xml:space="preserve">Du spectrogramme au cochléogramme - Intérêt pour la clinique orthophonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne MENIN SICARD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de cas de voix dans le cadre de la prise en soin orthophonique -Volume III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne MENIN SICARD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ravéra-Lassale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Roiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan et évaluation des pathologies de la phonation -Dix exercices avec VOCALAB dans le cadre de la formation en orthophonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Hebting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fundamental frequency of speech -Reference values for speech therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréquence fondamentale de la parole - Repères pour la prise en soin orthophonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne MENIN SICARD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04630177v1</w:t>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bilan de la dysarthrie assisté par VOCALAB et DIADOLAB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise en soin de la phonation et de la parole dans la cadre des dysarthries neurologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DIADOLAB 3 - Logiciel d’évaluation et de rééducation de la parole - Manuel d'utilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude bibliographique des métriques d'évaluation et outils de prise en soin de l'Ataxie de Friedreich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne MENIN SICARD</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire Unadréo de Recherche Clinique en Orthophonie. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification des axes thérapeutiques pour la prise en soin des troubles de la voix et de la parole -Analyse de 50 cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne MENIN SICARD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSA Toulouse, FRANCE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'intelligibilité d'enfants tout venant sur la base de 3 phrases : intérêt pour le dépistage de retard/trouble de l'intelligibilité et de la fluence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut national des sciences appliquées de Toulouse. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le triangle vocalique et son application en contexte orthophonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INSA Toulouse. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'une phrase type dans le cadre du bilan orthophonique de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INSA Toulouse. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diadococinésie et son application en orthophonique clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INSA 2020, INSA : Institut National des Sciences Appliquées de Toulouse. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la qualité des phrases pour un bilan objectif de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INSA Toulouse. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389764v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude Bibliographique sur les Indicateurs de Pathologie de la Voix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INSA Toulouse. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VOCALAB : UN LOGICIEL CONVIVIAL POUR L'ANALYSE ET LA PRISE EN CHARGE ORTHOPHONIQUE DE LA VOIX</w:t>
-[...94 lines deleted...]
-                <w:t xml:space="preserve">VOCALAB: A USER-FRIENDLY SOFTWARE FOR VOICE ANALYSIS AND THERAPY</w:t>
+                <w:t xml:space="preserve">Maximum Phonation Time, s/z and a/z ratio: reference values for Speech-Language Pathologists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...146 lines deleted...]
-                <w:t xml:space="preserve">hal-02408973v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne MENIN SICARD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la voix avant/après suivi orthophonique -à propos de la méthodologie d'évaluation et de la fiabilité des mesures chiffrées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phono-articulatory disorders and intelligibility: role of lingual and palatal reading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...57 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Efficacité des thérapies</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02424850v1</w:t>
+              <w:t xml:space="preserve">Rééducation orthophonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction d'une base de données de voix : intérêt pour la recherche en orthophonie et le partage de pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Perriere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rééducation orthophonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 257, pp. 177-202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement et validation d'outils de mesures de la qualité de la voix dans le logiciel VOCALAB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Perriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113, pp. 63-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implémentation dans VOCALAB d'indicateurs objectifs de la qualité de la voix dans le cadre de l'évaluation de la voix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rééducation orthophonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 254, pp.23-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diadolab : un outil de simulation des mouvements de la parole pour la prise en charge des troubles articulatoires et phonologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111, pp.98 - 116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phono-articulatory disorders and intelligibility: role of lingual and palatal reading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evaluation de la voix avant/après suivi orthophonique -à propos de la méthodologie d'évaluation et de la fiabilité des mesures chiffrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Daumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Perriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Barbera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ortho Editions. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rééducation orthophonique</w:t>
-[...213 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Efficacité des thérapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ortho Editions, pp.233-264, 2017, 978-2-36235-100-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">hal-01816183v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2775,51 +2857,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048910v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sicard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne MENIN SICARD" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Germain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618718v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mauger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rav&#233;ra-Lassale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roiron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688760v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Menin-Sicard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hebting" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195883v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073008v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587445v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546249v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073314v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630177v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511338v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Borel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645543v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999850v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Collin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504513v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568392v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512856v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389764v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836900v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670644v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sicard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Menin-Sicard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ruffle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353490v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ruffle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408973v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;zard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424850v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daumet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Perriere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Barbera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816184v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968599v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836912v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977731v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568108v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sicard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Menin-Sicard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670644v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sicard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Menin-Sicard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ruffle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353490v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ruffle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408973v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;zard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048910v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne MENIN SICARD" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Germain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618718v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mauger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rav&#233;ra-Lassale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roiron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688760v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hebting" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195883v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073008v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546249v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587445v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073314v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511338v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Borel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999850v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Collin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504513v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568392v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512856v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389764v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836900v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630177v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816184v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968599v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Perriere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977731v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836912v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816183v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424850v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daumet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Barbera" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>