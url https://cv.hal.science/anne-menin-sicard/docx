--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -569,267 +569,263 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (8)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du spectrogramme au cochléogramme - Intérêt pour la clinique orthophonique</w:t>
+                <w:t xml:space="preserve">Etude de cas de pathologies de la parole dans le cadre de la prise en charge orthophonique - Volume IV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne MENIN SICARD</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Germain</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Le Cossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05048910v1</w:t>
+                <w:t xml:space="preserve">hal-05604681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de cas de voix dans le cadre de la prise en soin orthophonique -Volume III</w:t>
+                <w:t xml:space="preserve">Du spectrogramme au cochléogramme - Intérêt pour la clinique orthophonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne MENIN SICARD</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Ravéra-Lassale</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04618718v1</w:t>
+                <w:t xml:space="preserve">hal-05048910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan et évaluation des pathologies de la phonation -Dix exercices avec VOCALAB dans le cadre de la formation en orthophonique</w:t>
               </w:r>
@@ -897,396 +893,514 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamental frequency of speech -Reference values for speech therapy</w:t>
+                <w:t xml:space="preserve">Etude de cas de voix dans le cadre de la prise en soin orthophonique -Volume III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne MENIN SICARD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ravéra-Lassale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Roiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195883v1</w:t>
+                <w:t xml:space="preserve">hal-04618718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréquence fondamentale de la parole - Repères pour la prise en soin orthophonique</w:t>
+                <w:t xml:space="preserve">Fundamental frequency of speech -Reference values for speech therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne MENIN SICARD</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073008v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bilan de la dysarthrie assisté par VOCALAB et DIADOLAB</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fréquence fondamentale de la parole - Repères pour la prise en soin orthophonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne MENIN SICARD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546249v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en soin de la phonation et de la parole dans la cadre des dysarthries neurologiques</w:t>
+                <w:t xml:space="preserve">Le bilan de la dysarthrie assisté par VOCALAB et DIADOLAB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587445v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prise en soin de la phonation et de la parole dans la cadre des dysarthries neurologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">DIADOLAB 3 - Logiciel d’évaluation et de rééducation de la parole - Manuel d'utilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1296,139 +1410,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude bibliographique des métriques d'évaluation et outils de prise en soin de l'Ataxie de Friedreich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne MENIN SICARD</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire Unadréo de Recherche Clinique en Orthophonie. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification des axes thérapeutiques pour la prise en soin des troubles de la voix et de la parole -Analyse de 50 cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1437,161 +1551,161 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne MENIN SICARD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSA Toulouse, FRANCE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'intelligibilité d'enfants tout venant sur la base de 3 phrases : intérêt pour le dépistage de retard/trouble de l'intelligibilité et de la fluence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut national des sciences appliquées de Toulouse. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le triangle vocalique et son application en contexte orthophonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1604,73 +1718,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INSA Toulouse. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'une phrase type dans le cadre du bilan orthophonique de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1683,73 +1797,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INSA Toulouse. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diadococinésie et son application en orthophonique clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1762,73 +1876,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INSA 2020, INSA : Institut National des Sciences Appliquées de Toulouse. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la qualité des phrases pour un bilan objectif de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1841,73 +1955,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INSA Toulouse. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389764v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude Bibliographique sur les Indicateurs de Pathologie de la Voix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1920,51 +2034,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INSA Toulouse. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1974,51 +2088,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum Phonation Time, s/z and a/z ratio: reference values for Speech-Language Pathologists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2027,51 +2141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne MENIN SICARD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2081,51 +2195,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phono-articulatory disorders and intelligibility: role of lingual and palatal reading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2141,263 +2255,263 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rééducation orthophonique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'une base de données de voix : intérêt pour la recherche en orthophonie et le partage de pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Perriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rééducation orthophonique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 257, pp. 177-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et validation d'outils de mesures de la qualité de la voix dans le logiciel VOCALAB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Perriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 113, pp. 63-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00977731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation dans VOCALAB d'indicateurs objectifs de la qualité de la voix dans le cadre de l'évaluation de la voix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2413,73 +2527,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rééducation orthophonique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 254, pp.23-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diadolab : un outil de simulation des mouvements de la parole pour la prise en charge des troubles articulatoires et phonologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2495,51 +2609,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 111, pp.98 - 116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2549,168 +2663,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la voix avant/après suivi orthophonique -à propos de la méthodologie d'évaluation et de la fiabilité des mesures chiffrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Menin-Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Daumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Perriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Barbera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ortho Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Efficacité des thérapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ortho Editions, pp.233-264, 2017, 978-2-36235-100-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2857,51 +2971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568108v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sicard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Menin-Sicard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670644v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sicard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Menin-Sicard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ruffle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353490v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ruffle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408973v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;zard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048910v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne MENIN SICARD" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Germain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618718v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mauger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rav&#233;ra-Lassale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roiron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688760v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hebting" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195883v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073008v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546249v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587445v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073314v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511338v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Borel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999850v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Collin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504513v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568392v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512856v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389764v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836900v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630177v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816184v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968599v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Perriere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977731v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836912v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816183v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424850v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daumet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Barbera" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568108v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sicard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Menin-Sicard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670644v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sicard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Menin-Sicard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ruffle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353490v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ruffle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408973v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;zard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604681v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne MENIN SICARD" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Le Cossec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Michel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Morel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048910v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Germain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688760v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hebting" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618718v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mauger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rav&#233;ra-Lassale" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roiron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195883v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546249v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587445v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073314v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511338v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Borel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645543v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999850v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Collin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504513v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568392v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512856v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389764v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836900v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630177v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816184v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968599v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Perriere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977731v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836912v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816183v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424850v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daumet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Barbera" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>