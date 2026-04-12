--- v0 (2026-03-05)
+++ v1 (2026-04-12)
@@ -204,51 +204,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fermaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 64, pp.112397. </w:t>
+              <w:t xml:space="preserve">, 2026, 64, pp.112397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -259,429 +259,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity of oribatid mites as a tool to monitor soil health in the agroecological transition: Digging deeper into French Mediterranean vineyards</w:t>
+                <w:t xml:space="preserve">Implementation of agro-ecological approaches in French wine-growing regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thais Juliane Do Prado</w:t>
+                <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas L. Godoy</w:t>
+                <w:t xml:space="preserve">Emna Troudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Barreto</w:t>
+                <w:t xml:space="preserve">Marielle Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halima Rajoul</w:t>
+                <w:t xml:space="preserve">Guillaume Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Stéphane Tixier</w:t>
+                <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 214, pp.106358. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100, pp.102-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art10-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05206934v1</w:t>
+                <w:t xml:space="preserve">hal-05315968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mises en oeuvre de démarches agroécologiques dans des régions viticoles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Troudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 100, pp.109-122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of agro-ecological approaches in French wine-growing regions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversity of oribatid mites as a tool to monitor soil health in the agroecological transition: Digging deeper into French Mediterranean vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Adrian</w:t>
+                <w:t xml:space="preserve">Thais Juliane Do Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Arnold</w:t>
+                <w:t xml:space="preserve">Lucas L. Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
+                <w:t xml:space="preserve">Carlos Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Rajoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphane Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 100, pp.102-114. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 214, pp.106358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art10-GB⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05315968v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term analysis of the link between practices and vineyard decline in relation to abiotic factors</w:t>
               </w:r>
@@ -791,286 +791,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lowering pesticide use in vineyards over a 10-year period did not reduce yield or work intensity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term historical characterization of French vineyard exposure to pests and diseases: a case study of the Bordeaux and Champagne regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fermaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Delbac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Fouillet</w:t>
+                <w:t xml:space="preserve">Leslie Daraignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gosme</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Clément Rigal</w:t>
+                <w:t xml:space="preserve">Marianne Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 171, pp.29-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04575614v1</w:t>
+                <w:t xml:space="preserve">hal-04609260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term historical characterization of French vineyard exposure to pests and diseases: a case study of the Bordeaux and Champagne regions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Delbac</w:t>
+                <w:t xml:space="preserve">Lowering pesticide use in vineyards over a 10-year period did not reduce yield or work intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rapidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Daraignes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne Fraysse</w:t>
+                <w:t xml:space="preserve">Clément Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 158, pp.127199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2024.127199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609260v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To what extent can a phase-out of pesticides in viticulture be achieved? Learning from the efforts of a large farm network after 10 years</w:t>
               </w:r>
@@ -1277,51 +1277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of pesticide-use pathways during the agroecological transition of DEPHY-Vigne farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1539,295 +1539,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ESSU concept for designing, modeling and auditing ecosystem service provision in intercropping and agroforestry systems. A review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversity of pesticide use trajectories during agroecological transitions in vineyards: The case of the French DEPHY network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rapidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Merot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-023-00894-9⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 210, pp.103725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136473v1</w:t>
+                <w:t xml:space="preserve">hal-04180329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of pesticide use trajectories during agroecological transitions in vineyards: The case of the French DEPHY network</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The ESSU concept for designing, modeling and auditing ecosystem service provision in intercropping and agroforestry systems. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rafflegeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Allinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 210, pp.103725. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, pp.43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-023-00894-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04180329v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key research challenges to supporting farm transitions to agroecology in advanced economies. A review</w:t>
               </w:r>
@@ -2094,51 +2094,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of the regional agronomic diagnosis for grapevine yield analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2198,51 +2198,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing pesticide use in vineyards. Evidence from the analysis of the French DEPHY network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2332,51 +2332,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des systèmes viticoles économes en pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2451,512 +2451,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03783365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Conversion to Organic Farming Impact Vineyards Yield? A Diachronic Study in Southeastern France</w:t>
+                <w:t xml:space="preserve">Implementing organic farming in vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Smits</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Saj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy10111626⟩</w:t>
+              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (2), pp.164-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2019.1631934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079437v1</w:t>
+                <w:t xml:space="preserve">hal-02628721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing organic farming in vineyards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Addressing organic viticulture environmental burdens by better understanding interannual impact variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21683565.2019.1631934⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (7), pp.1307-1322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11367-019-01694-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628721v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing organic viticulture environmental burdens by better understanding interannual impact variations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of conversion to organic farming on pest and disease control in French vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fermaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (7), pp.1307-1322. </w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (7), pp.1047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11367-019-01694-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agronomy10071047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620202v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of conversion to organic farming on pest and disease control in French vineyards</w:t>
+                <w:t xml:space="preserve">Does Conversion to Organic Farming Impact Vineyards Yield? A Diachronic Study in Southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Gosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (7), pp.1047. </w:t>
+              <w:t xml:space="preserve">, 2020, 10 (11), pp.1626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agronomy10071047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agronomy10111626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02908445v1</w:t>
+                <w:t xml:space="preserve">hal-03079437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Patch Dynamics perspective in farming system design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (10), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3120,51 +3120,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Converting to organic viticulture increases cropping system structure and management complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3549,769 +3549,769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La caractérisation du fonctionnement biologique du sol en viticulture biologique peut être réalisée par l'analyse de la nématofaune</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecological management in preparation for biological conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Villenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 343, pp.46 - 47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542878v1</w:t>
+                <w:t xml:space="preserve">hal-02642116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological management in preparation for biological conversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining a typology and a conceptual model of cropping system to explore the diversity of relationships between ecosystem services: The case of erosion control in coffee-based agroforestry systems in Costa Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Meylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rapidel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118, pp.52-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2013.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642116v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining a typology and a conceptual model of cropping system to explore the diversity of relationships between ecosystem services: The case of erosion control in coffee-based agroforestry systems in Costa Rica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un nouvel indicateur intégré d’évaluation des dégâts occasionnés aux grappes par des bioagresseurs majeurs au vignoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Delbac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Meylan</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Laveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2013.02.002⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Dinabio 2013, 32, pp.61-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/1dw2-k398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646261v1</w:t>
+                <w:t xml:space="preserve">hal-01189815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouvel indicateur intégré d’évaluation des dégâts occasionnés aux grappes par des bioagresseurs majeurs au vignoble</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Delbac</w:t>
+                <w:t xml:space="preserve">Determinants of the degradation of soil structure in vineyards with a view to conversion to organic farmirng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Polge de Combret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilpart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Constant</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Capillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Dinabio 2013, 32, pp.61-71. </w:t>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (4), pp.557-566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/1dw2-k398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sum.12071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189815v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of the degradation of soil structure in vineyards with a view to conversion to organic farmirng</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EcoViti: a systemic approach to design low pesticide vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Guilpart</w:t>
+                <w:t xml:space="preserve">D. Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Gary</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85, pp.77-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01506294v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EcoViti: a systemic approach to design low pesticide vineyards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La caractérisation du fonctionnement biologique du sol en viticulture biologique peut être réalisée par l'analyse de la nématofaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lafond</w:t>
+                <w:t xml:space="preserve">Edith Le Cadre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Coulon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jacques Wéry</w:t>
+                <w:t xml:space="preserve">Cécile Villenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32, pp.391-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/hmd4-mv27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506254v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment concevoir et expérimenter des systèmes viticoles innovants à bas niveaux d'intrants phytosanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4444,51 +4444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rapidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 38, pp.104-116. </w:t>
@@ -4827,51 +4827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Navarrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 25 (2), pp.258-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4930,51 +4930,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of a plurispecific permanent grassland to border irrigation regulated by tensiometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Isbérie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5400,64 +5400,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Capillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 98 (2), pp.108-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5672,51 +5672,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421020v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delbac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M&#233;rot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112397" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206934v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Juliane Do Prado" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L. Godoy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barreto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Rajoul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane Tixier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106358" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Troudi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnold" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art10" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315968v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art10-GB" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966096v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sladeczek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8285" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575614v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fouillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rigal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127199" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609260v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Daraignes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Fraysse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nefti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Peyrard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deli&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.2.7885" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419677v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.127068" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747448v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cortel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Flori" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8318" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960649v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Robelot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.1.5575" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136473v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rafflegeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00894-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180329v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103725" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140004v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7758" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599453v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.1.4568" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676724v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126503" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chartier Nicolas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079437v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10111626" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628721v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saj" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2019.1631934" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620202v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-019-01694-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908445v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10071047" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621448v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9100604" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502144v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barbier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del&#8217;homme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0560-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603272v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0427-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617837v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506500v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roudet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12238" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGW9TB21-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630125v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Constant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laveau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thiery" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542878v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hmd4-mv27" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642116v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646261v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Meylan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2013.02.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GC8LRS5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189815v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Constant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1dw2-k398" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506294v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Polge de Combret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Capillon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12071" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z247KK02-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506254v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lafond" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Metral" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506127v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafond" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506090v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamanda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Delmotte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.07.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2Z9RBRS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656151v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;rot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bergez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wallach" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duru" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2011.HS.02" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668779v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2009.11.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRXMTQGJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659754v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2008.12.013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G41MB6FL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660442v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Isb&#233;rie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2007.04.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VJG59GD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453853v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mailhol" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-007-0099-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662032v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wallach" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2008.05.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5H35QHD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589294v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667598v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2008.05.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ61DR3H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421020v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delbac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M&#233;rot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112397" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315968v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Troudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnold" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art10-GB" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art10" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206934v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Juliane Do Prado" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L. Godoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barreto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Rajoul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane Tixier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106358" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966096v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sladeczek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8285" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609260v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Daraignes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Fraysse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fouillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rigal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127199" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nefti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Peyrard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deli&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.2.7885" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419677v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.127068" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747448v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cortel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Flori" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8318" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960649v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Robelot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.1.5575" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180329v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103725" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136473v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rafflegeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00894-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140004v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7758" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599453v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.1.4568" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676724v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126503" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chartier Nicolas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628721v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2019.1631934" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620202v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-019-01694-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908445v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10071047" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079437v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10111626" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621448v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9100604" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502144v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barbier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del&#8217;homme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0560-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603272v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0427-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617837v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506500v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roudet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12238" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGW9TB21-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630125v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Constant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laveau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thiery" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642116v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646261v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Meylan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2013.02.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GC8LRS5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189815v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Constant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1dw2-k398" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506294v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Polge de Combret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Capillon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12071" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z247KK02-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506254v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lafond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Metral" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542878v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hmd4-mv27" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506127v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafond" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506090v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamanda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Delmotte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.07.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2Z9RBRS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656151v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;rot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bergez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wallach" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duru" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2011.HS.02" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668779v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2009.11.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRXMTQGJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659754v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2008.12.013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G41MB6FL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660442v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Isb&#233;rie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2007.04.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VJG59GD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453853v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mailhol" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-007-0099-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662032v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wallach" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2008.05.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5H35QHD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589294v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667598v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2008.05.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ61DR3H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>