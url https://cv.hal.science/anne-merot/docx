--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -393,295 +393,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mises en oeuvre de démarches agroécologiques dans des régions viticoles françaises</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
+                <w:t xml:space="preserve">Biodiversity of oribatid mites as a tool to monitor soil health in the agroecological transition: Digging deeper into French Mediterranean vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thais Juliane Do Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas L. Godoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Rajoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphane Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art10⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 214, pp.106358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010342v1</w:t>
+                <w:t xml:space="preserve">hal-05206934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity of oribatid mites as a tool to monitor soil health in the agroecological transition: Digging deeper into French Mediterranean vineyards</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Stéphane Tixier</w:t>
+                <w:t xml:space="preserve">Mises en oeuvre de démarches agroécologiques dans des régions viticoles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Troudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 214, pp.106358. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100, pp.109-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05206934v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term analysis of the link between practices and vineyard decline in relation to abiotic factors</w:t>
               </w:r>
@@ -2451,512 +2451,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03783365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing organic farming in vineyards</w:t>
+                <w:t xml:space="preserve">Does Conversion to Organic Farming Impact Vineyards Yield? A Diachronic Study in Southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Wéry</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21683565.2019.1631934⟩</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (11), pp.1626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy10111626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628721v1</w:t>
+                <w:t xml:space="preserve">hal-03079437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing organic viticulture environmental burdens by better understanding interannual impact variations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementing organic farming in vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Saj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11367-019-01694-8⟩</w:t>
+              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (2), pp.164-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2019.1631934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620202v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of conversion to organic farming on pest and disease control in French vineyards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Addressing organic viticulture environmental burdens by better understanding interannual impact variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (7), pp.1047. </w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (7), pp.1307-1322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agronomy10071047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11367-019-01694-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908445v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Conversion to Organic Farming Impact Vineyards Yield? A Diachronic Study in Southeastern France</w:t>
+                <w:t xml:space="preserve">Effect of conversion to organic farming on pest and disease control in French vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fermaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (11), pp.1626. </w:t>
+              <w:t xml:space="preserve">, 2020, 10 (7), pp.1047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agronomy10111626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agronomy10071047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079437v1</w:t>
+                <w:t xml:space="preserve">hal-02908445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Patch Dynamics perspective in farming system design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (10), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3101,204 +3101,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Converting to organic viticulture increases cropping system structure and management complexity</w:t>
+                <w:t xml:space="preserve">Conversion à la viticulture biologique et maîtrise des bioagresseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Wéry</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 285, pp.28-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603272v1</w:t>
+                <w:t xml:space="preserve">hal-02617837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion à la viticulture biologique et maîtrise des bioagresseurs</w:t>
+                <w:t xml:space="preserve">Converting to organic viticulture increases cropping system structure and management complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Smits</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-017-0427-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02617837v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New multipest damage indicator to assess protection strategies in grapevine cropping systems</w:t>
               </w:r>
@@ -3549,769 +3549,769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological management in preparation for biological conversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La caractérisation du fonctionnement biologique du sol en viticulture biologique peut être réalisée par l'analyse de la nématofaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Le Cadre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Villenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32, pp.391-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/hmd4-mv27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642116v1</w:t>
+                <w:t xml:space="preserve">hal-04542878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining a typology and a conceptual model of cropping system to explore the diversity of relationships between ecosystem services: The case of erosion control in coffee-based agroforestry systems in Costa Rica</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecological management in preparation for biological conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Rapidel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 343, pp.46 - 47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02646261v1</w:t>
+                <w:t xml:space="preserve">hal-02642116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouvel indicateur intégré d’évaluation des dégâts occasionnés aux grappes par des bioagresseurs majeurs au vignoble</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining a typology and a conceptual model of cropping system to explore the diversity of relationships between ecosystem services: The case of erosion control in coffee-based agroforestry systems in Costa Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Constant</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louise Meylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rapidel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/1dw2-k398⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118, pp.52-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2013.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189815v1</w:t>
+                <w:t xml:space="preserve">hal-02646261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of the degradation of soil structure in vineyards with a view to conversion to organic farmirng</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Merot</w:t>
+                <w:t xml:space="preserve">Un nouvel indicateur intégré d’évaluation des dégâts occasionnés aux grappes par des bioagresseurs majeurs au vignoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Delbac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Capillon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Laveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 29 (4), pp.557-566. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Dinabio 2013, 32, pp.61-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sum.12071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/1dw2-k398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01506294v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EcoViti: a systemic approach to design low pesticide vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lafond</w:t>
+                <w:t xml:space="preserve">T. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Coulon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raphael Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 85, pp.77-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La caractérisation du fonctionnement biologique du sol en viticulture biologique peut être réalisée par l'analyse de la nématofaune</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determinants of the degradation of soil structure in vineyards with a view to conversion to organic farmirng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Polge de Combret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Coll</w:t>
+                <w:t xml:space="preserve">Nicolas Guilpart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Le Cadre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Villenave</w:t>
+                <w:t xml:space="preserve">Alain Capillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (4), pp.557-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sum.12071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/hmd4-mv27⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04542878v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment concevoir et expérimenter des systèmes viticoles innovants à bas niveaux d'intrants phytosanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4827,51 +4827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Navarrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 25 (2), pp.258-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4930,51 +4930,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of a plurispecific permanent grassland to border irrigation regulated by tensiometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Isbérie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5040,247 +5040,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPFC: a tool to improve water management and hay production in the Crau region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation of a functional model of grassland to simulate the behaviour of irrigated grasslands under a Mediterranean climate : The Crau case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Mailhol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Merot</w:t>
+                <w:t xml:space="preserve">Daniel D. Wallach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Irrigation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00271-007-0099-3⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (4), pp.163-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2008.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453853v1</w:t>
+                <w:t xml:space="preserve">hal-02662032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of a functional model of grassland to simulate the behaviour of irrigated grasslands under a Mediterranean climate : The Crau case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPFC: a tool to improve water management and hay production in the Crau region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Mailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2008.05.006⟩</w:t>
+              <w:t xml:space="preserve">Irrigation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (4), p. 289 - p. 302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00271-007-0099-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02662032v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of a plurispecific permanent grassland to border irrigation regulated by tensiometers</w:t>
               </w:r>
@@ -5400,64 +5400,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Capillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 98 (2), pp.108-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5672,51 +5672,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421020v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delbac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M&#233;rot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112397" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315968v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Troudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnold" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art10-GB" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art10" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206934v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Juliane Do Prado" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L. Godoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barreto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Rajoul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane Tixier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106358" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966096v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sladeczek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8285" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609260v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Daraignes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Fraysse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fouillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rigal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127199" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nefti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Peyrard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deli&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.2.7885" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419677v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.127068" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747448v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cortel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Flori" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8318" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960649v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Robelot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.1.5575" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180329v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103725" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136473v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rafflegeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00894-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140004v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7758" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599453v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.1.4568" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676724v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126503" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chartier Nicolas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628721v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2019.1631934" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620202v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-019-01694-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908445v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10071047" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079437v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10111626" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621448v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9100604" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502144v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barbier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del&#8217;homme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0560-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603272v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0427-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617837v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506500v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roudet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12238" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGW9TB21-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630125v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Constant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laveau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thiery" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642116v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646261v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Meylan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2013.02.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GC8LRS5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189815v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Constant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1dw2-k398" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506294v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Polge de Combret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Capillon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12071" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z247KK02-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506254v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lafond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Metral" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542878v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hmd4-mv27" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506127v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafond" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506090v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamanda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Delmotte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.07.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2Z9RBRS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656151v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;rot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bergez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wallach" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duru" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2011.HS.02" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668779v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2009.11.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRXMTQGJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659754v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2008.12.013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G41MB6FL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660442v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Isb&#233;rie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2007.04.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VJG59GD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453853v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mailhol" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-007-0099-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662032v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wallach" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2008.05.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5H35QHD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589294v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667598v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2008.05.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ61DR3H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421020v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delbac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M&#233;rot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112397" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315968v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Troudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnold" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art10-GB" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206934v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Juliane Do Prado" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L. Godoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barreto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Rajoul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane Tixier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106358" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010342v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art10" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966096v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sladeczek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8285" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609260v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Daraignes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Fraysse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fouillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rigal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127199" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nefti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Peyrard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deli&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.2.7885" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419677v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.127068" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747448v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cortel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Flori" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8318" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960649v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Robelot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.1.5575" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180329v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103725" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136473v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rafflegeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00894-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140004v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7758" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599453v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.1.4568" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676724v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126503" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chartier Nicolas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079437v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10111626" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628721v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saj" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2019.1631934" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620202v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-019-01694-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908445v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10071047" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621448v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9100604" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502144v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barbier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del&#8217;homme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0560-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617837v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603272v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0427-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506500v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roudet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12238" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGW9TB21-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630125v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Constant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laveau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thiery" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542878v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hmd4-mv27" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642116v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646261v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Meylan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2013.02.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GC8LRS5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189815v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Constant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1dw2-k398" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506254v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lafond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Metral" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506294v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Polge de Combret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Capillon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12071" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z247KK02-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506127v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafond" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506090v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamanda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Delmotte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.07.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2Z9RBRS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656151v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;rot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bergez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wallach" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duru" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2011.HS.02" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668779v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2009.11.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRXMTQGJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659754v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2008.12.013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G41MB6FL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660442v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Isb&#233;rie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2007.04.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VJG59GD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662032v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wallach" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2008.05.006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5H35QHD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453853v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mailhol" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-007-0099-3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589294v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667598v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2008.05.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ61DR3H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>