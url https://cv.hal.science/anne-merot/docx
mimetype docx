--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -259,51 +259,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of agro-ecological approaches in French wine-growing regions</w:t>
+                <w:t xml:space="preserve">Mises en oeuvre de démarches agroécologiques dans des régions viticoles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Troudi</w:t>
@@ -342,78 +342,78 @@
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 100, pp.102-114. </w:t>
+              <w:t xml:space="preserve">, 2025, 100, pp.109-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art10-GB⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05315968v1</w:t>
+                <w:t xml:space="preserve">hal-05010342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity of oribatid mites as a tool to monitor soil health in the agroecological transition: Digging deeper into French Mediterranean vineyards</w:t>
               </w:r>
@@ -527,51 +527,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05206934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mises en oeuvre de démarches agroécologiques dans des régions viticoles françaises</w:t>
+                <w:t xml:space="preserve">Implementation of agro-ecological approaches in French wine-growing regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Troudi</w:t>
@@ -610,78 +610,78 @@
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 100, pp.109-122. </w:t>
+              <w:t xml:space="preserve">, 2025, 100, pp.102-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art10-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010342v1</w:t>
+                <w:t xml:space="preserve">hal-05315968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term analysis of the link between practices and vineyard decline in relation to abiotic factors</w:t>
               </w:r>
@@ -791,416 +791,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term historical characterization of French vineyard exposure to pests and diseases: a case study of the Bordeaux and Champagne regions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Fermaud</w:t>
+                <w:t xml:space="preserve">To what extent can a phase-out of pesticides in viticulture be achieved? Learning from the efforts of a large farm network after 10 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nefti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (2), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2024.58.2.7885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04609260v1</w:t>
+                <w:t xml:space="preserve">hal-04581536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lowering pesticide use in vineyards over a 10-year period did not reduce yield or work intensity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Metay</w:t>
+                <w:t xml:space="preserve">Long-term historical characterization of French vineyard exposure to pests and diseases: a case study of the Bordeaux and Champagne regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fermaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Delbac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Rapidel</w:t>
+                <w:t xml:space="preserve">Leslie Daraignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Rigal</w:t>
+                <w:t xml:space="preserve">Marianne Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 171, pp.29-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575614v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent can a phase-out of pesticides in viticulture be achieved? Learning from the efforts of a large farm network after 10 years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lowering pesticide use in vineyards over a 10-year period did not reduce yield or work intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Nefti</w:t>
+                <w:t xml:space="preserve">Marie Gosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chartier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Merot</w:t>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Peyrard</w:t>
+                <w:t xml:space="preserve">Bruno Rapidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Delière</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clément Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 58 (2), pp.1-16. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 158, pp.127199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2024.58.2.7885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2024.127199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581536v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining yield dynamics during vineyard conversion to organic farming</w:t>
               </w:r>
@@ -1277,77 +1277,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of pesticide-use pathways during the agroecological transition of DEPHY-Vigne farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1405,429 +1405,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systemic approach to grapevine decline diagnosed using three key indicators: plant mortality, yield loss and vigour decrease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ESSU concept for designing, modeling and auditing ecosystem service provision in intercropping and agroforestry systems. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Smits</w:t>
+                <w:t xml:space="preserve">Sylvain Rafflegeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Robelot</w:t>
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Gary</w:t>
+                <w:t xml:space="preserve">Léo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Allinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.1.5575⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-023-00894-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960649v1</w:t>
+                <w:t xml:space="preserve">hal-04136473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of pesticide use trajectories during agroecological transitions in vineyards: The case of the French DEPHY network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rapidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 210, pp.103725. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ESSU concept for designing, modeling and auditing ecosystem service provision in intercropping and agroforestry systems. A review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Gosme</w:t>
+                <w:t xml:space="preserve">A systemic approach to grapevine decline diagnosed using three key indicators: plant mortality, yield loss and vigour decrease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Garcia</w:t>
+                <w:t xml:space="preserve">Elsa Robelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Allinne</w:t>
+                <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43, pp.43. </w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-023-00894-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.1.5575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04136473v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key research challenges to supporting farm transitions to agroecology in advanced economies. A review</w:t>
               </w:r>
@@ -1960,90 +1960,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortality and vigour based indicators for an early diagnosis of vineyard decline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Robelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 57, </w:t>
@@ -2075,347 +2075,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of the regional agronomic diagnosis for grapevine yield analysis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reducing pesticide use in vineyards. Evidence from the analysis of the French DEPHY network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.1.4568⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 136, pp.126503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2022.126503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03599453v1</w:t>
+                <w:t xml:space="preserve">hal-03676724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing pesticide use in vineyards. Evidence from the analysis of the French DEPHY network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Deliere</w:t>
+                <w:t xml:space="preserve">Adaptation of the regional agronomic diagnosis for grapevine yield analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chartier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 136, pp.126503. </w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (1), pp.87-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2022.126503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.1.4568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676724v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des systèmes viticoles économes en pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chartier Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2542,261 +2542,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing organic farming in vineyards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Addressing organic viticulture environmental burdens by better understanding interannual impact variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21683565.2019.1631934⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (7), pp.1307-1322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11367-019-01694-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628721v1</w:t>
+                <w:t xml:space="preserve">hal-02620202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing organic viticulture environmental burdens by better understanding interannual impact variations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementing organic farming in vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
+                <w:t xml:space="preserve">Stéphane Saj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Dieu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Merot</w:t>
+                <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (7), pp.1307-1322. </w:t>
+              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (2), pp.164-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11367-019-01694-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2019.1631934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620202v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of conversion to organic farming on pest and disease control in French vineyards</w:t>
               </w:r>
@@ -2808,51 +2808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fermaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2912,51 +2912,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Patch Dynamics perspective in farming system design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (10), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3101,204 +3101,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion à la viticulture biologique et maîtrise des bioagresseurs</w:t>
+                <w:t xml:space="preserve">Converting to organic viticulture increases cropping system structure and management complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Smits</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-017-0427-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617837v1</w:t>
+                <w:t xml:space="preserve">hal-01603272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Converting to organic viticulture increases cropping system structure and management complexity</w:t>
+                <w:t xml:space="preserve">Conversion à la viticulture biologique et maîtrise des bioagresseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Wéry</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 285, pp.28-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-017-0427-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01603272v1</w:t>
+                <w:t xml:space="preserve">hal-02617837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New multipest damage indicator to assess protection strategies in grapevine cropping systems</w:t>
               </w:r>
@@ -3780,51 +3780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rapidel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 118, pp.52-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3998,346 +3998,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EcoViti: a systemic approach to design low pesticide vineyards</w:t>
+                <w:t xml:space="preserve">Determinants of the degradation of soil structure in vineyards with a view to conversion to organic farmirng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lafond</w:t>
+                <w:t xml:space="preserve">Lucie Polge de Combret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Coulon</w:t>
+                <w:t xml:space="preserve">Nicolas Guilpart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Metral</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Wéry</w:t>
+                <w:t xml:space="preserve">Alain Capillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (4), pp.557-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sum.12071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506254v1</w:t>
+                <w:t xml:space="preserve">hal-01506294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of the degradation of soil structure in vineyards with a view to conversion to organic farmirng</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guilpart</w:t>
+                <w:t xml:space="preserve">EcoViti: a systemic approach to design low pesticide vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Gary</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85, pp.77-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01506294v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment concevoir et expérimenter des systèmes viticoles innovants à bas niveaux d'intrants phytosanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4444,51 +4444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rapidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 38, pp.104-116. </w:t>
@@ -4827,51 +4827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Navarrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 25 (2), pp.258-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4911,376 +4911,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of a plurispecific permanent grassland to border irrigation regulated by tensiometers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPFC: a tool to improve water management and hay production in the Crau region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Mailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Charron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 28 (1), pp.8-18. </w:t>
+              <w:t xml:space="preserve">Irrigation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (4), p. 289 - p. 302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2007.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00271-007-0099-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660442v1</w:t>
+                <w:t xml:space="preserve">hal-00453853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of a functional model of grassland to simulate the behaviour of irrigated grasslands under a Mediterranean climate : The Crau case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Wallach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 29 (4), pp.163-174. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2008.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2008.05.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPFC: a tool to improve water management and hay production in the Crau region</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response of a plurispecific permanent grassland to border irrigation regulated by tensiometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Isbérie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Charron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Irrigation Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (1), pp.8-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2007.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00271-007-0099-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00453853v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of a plurispecific permanent grassland to border irrigation regulated by tensiometers</w:t>
               </w:r>
@@ -5292,51 +5292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Isbérie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5400,64 +5400,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Capillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 98 (2), pp.108-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5672,51 +5672,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421020v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delbac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M&#233;rot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112397" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315968v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Troudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnold" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art10-GB" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206934v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Juliane Do Prado" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L. Godoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barreto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Rajoul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane Tixier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106358" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010342v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art10" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966096v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sladeczek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8285" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609260v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Daraignes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Fraysse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fouillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rigal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127199" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nefti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Peyrard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deli&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.2.7885" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419677v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.127068" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747448v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cortel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Flori" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8318" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960649v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Robelot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.1.5575" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180329v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103725" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136473v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rafflegeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00894-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140004v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7758" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599453v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.1.4568" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676724v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126503" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chartier Nicolas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079437v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10111626" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628721v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saj" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2019.1631934" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620202v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-019-01694-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908445v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10071047" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621448v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9100604" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502144v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barbier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del&#8217;homme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0560-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617837v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603272v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0427-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506500v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roudet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12238" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGW9TB21-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630125v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Constant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laveau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thiery" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542878v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hmd4-mv27" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642116v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646261v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Meylan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2013.02.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GC8LRS5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189815v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Constant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1dw2-k398" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506254v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lafond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Metral" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506294v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Polge de Combret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Capillon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12071" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z247KK02-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506127v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafond" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506090v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamanda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Delmotte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.07.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2Z9RBRS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656151v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;rot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bergez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wallach" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duru" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2011.HS.02" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668779v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2009.11.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRXMTQGJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659754v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2008.12.013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G41MB6FL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660442v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Isb&#233;rie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2007.04.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VJG59GD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662032v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wallach" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2008.05.006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5H35QHD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453853v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mailhol" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-007-0099-3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589294v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667598v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2008.05.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ61DR3H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421020v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delbac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M&#233;rot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112397" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010342v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Troudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnold" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art10" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206934v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Juliane Do Prado" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L. Godoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barreto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Rajoul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane Tixier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106358" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315968v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art10-GB" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966096v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sladeczek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8285" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581536v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nefti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Peyrard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deli&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.2.7885" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609260v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Daraignes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Fraysse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575614v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fouillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rigal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127199" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419677v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.127068" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747448v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cortel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Flori" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8318" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136473v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rafflegeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00894-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180329v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103725" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960649v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Robelot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.1.5575" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140004v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7758" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676724v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126503" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599453v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.1.4568" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chartier Nicolas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079437v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10111626" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620202v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-019-01694-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628721v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saj" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2019.1631934" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908445v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10071047" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621448v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9100604" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502144v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barbier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del&#8217;homme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0560-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603272v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0427-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617837v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506500v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roudet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12238" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGW9TB21-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630125v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Constant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laveau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thiery" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542878v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hmd4-mv27" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642116v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646261v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Meylan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2013.02.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GC8LRS5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189815v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Constant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1dw2-k398" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506294v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Polge de Combret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Capillon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12071" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z247KK02-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506254v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lafond" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Metral" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506127v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafond" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506090v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamanda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Delmotte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.07.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2Z9RBRS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656151v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;rot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bergez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wallach" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duru" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2011.HS.02" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668779v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2009.11.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRXMTQGJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659754v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2008.12.013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G41MB6FL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453853v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mailhol" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-007-0099-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662032v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wallach" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2008.05.006" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5H35QHD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660442v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Isb&#233;rie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2007.04.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VJG59GD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589294v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667598v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2008.05.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ61DR3H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>